--- v0 (2026-03-15)
+++ v1 (2026-04-14)
@@ -736,671 +736,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analgesic and anti-edemic properties of etifoxine in models of inflammatory sensitization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cholecalciferol (Vitamin D3) Reduces Rat Neuropathic Pain by Modulating Opioid Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Poisbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Verleye</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Lacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Kemmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2018.12.018⟩</w:t>
+              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (10), pp.7208-7221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12035-019-1582-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698392v1</w:t>
+                <w:t xml:space="preserve">hal-02282087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholecalciferol (Vitamin D3) Reduces Rat Neuropathic Pain by Modulating Opioid Signaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analgesic and anti-edemic properties of etifoxine in models of inflammatory sensitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Kamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Verleye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Poisbeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 843, pp.316-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2018.12.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12035-019-1582-6⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282087v1</w:t>
+                <w:t xml:space="preserve">hal-03698392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anxiolytics targeting GABA A receptors: Insights on etifoxine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neonatal Pain, Still Searching for the Optimal Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Walter-Nicolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Calvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Gazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Poisbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Calvel</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kuhn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15622975.2018.1468030⟩</w:t>
+              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (38), pp.5861-5878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1381612823666171017164957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352466v1</w:t>
+                <w:t xml:space="preserve">hal-05238720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal Pain, Still Searching for the Optimal Approach</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pharmacological rescue of nociceptive hypersensitivity and oxytocin analgesia impairment in a rat model of neonatal maternal separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meggane Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric Juif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Petit-Demoulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1381612823666171017164957⟩</w:t>
+              <w:t xml:space="preserve">Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 159 (12), pp.2630-2640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000001375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05238720v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological rescue of nociceptive hypersensitivity and oxytocin analgesia impairment in a rat model of neonatal maternal separation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anxiolytics targeting GABA A receptors: Insights on etifoxine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Poisbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Gazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Calvel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 159 (12), pp.2630-2640. </w:t>
+              <w:t xml:space="preserve">World Journal of Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (sup1), pp.S36-S45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000001375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15622975.2018.1468030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166011v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes d’action analgésique de l’ocytocine</w:t>
               </w:r>
@@ -1646,51 +1646,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gier&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Thevenot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Menger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gazzo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Poisbeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000003383" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petitfils" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maurel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Payros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hueber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahija Agaiz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-328084" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggane Melchior" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Caussaint" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leli&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2020.12.010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352107v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Salgado-Ferrer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248092" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352114v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Kamoun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Goumon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ipek Yalcin-Christmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108407" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698392v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verleye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2018.12.018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTHCR1R6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02282087v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Aouad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lacaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Kemmel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-019-1582-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352466v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gazzo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2018.1468030" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Walter-Nicolet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kuhn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612823666171017164957" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166011v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Juif" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Petit-Demouli&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chavant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000001375" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499550v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poisbeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dea-2018-0040" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gier&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Thevenot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Menger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gazzo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Poisbeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000003383" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petitfils" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maurel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Payros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hueber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahija Agaiz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-328084" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggane Melchior" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Caussaint" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leli&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2020.12.010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352107v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Salgado-Ferrer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248092" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352114v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Kamoun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Goumon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ipek Yalcin-Christmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108407" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02282087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Aouad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lacaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Kemmel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-019-1582-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verleye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2018.12.018" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTHCR1R6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238720v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Walter-Nicolet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gazzo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kuhn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612823666171017164957" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166011v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Juif" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Petit-Demouli&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chavant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000001375" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352466v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2018.1468030" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499550v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poisbeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dea-2018-0040" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>