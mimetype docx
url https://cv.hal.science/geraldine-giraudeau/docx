--- v0 (2026-03-09)
+++ v1 (2026-04-06)
@@ -761,165 +761,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Pacific Islands in the Face of Sea Level Rise : Some Reflections from an International Law Perspective », Anuario Español de Derecho Internacional, vol. 38 (2022), pp. 425-452</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">anuario español de derecho internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les Outre-mer dans la stratégie française en Indopacifique », Annuaire français de relations internationales, 2022, pp. 143-157</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français de relations internationales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817876v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04817877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les spécificités du droit applicable en Nouvelle-Calédonie</w:t>
               </w:r>
@@ -1736,432 +1736,432 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les enjeux territoriaux du Pacifique. Actes du colloque des 3 et 4 juillet 2017, PUNC, 2021, 255 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(dir.), Dictionnaire juridique des Outre-mer, Lexisnexis, 2021, 544 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire juridique des outre-mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LexisNexis, 2021, 978-2-7110-3550-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Giraudeau</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’avenir institutionnel de la Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gorohouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gravelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie. 2018, LARJE, Samuel Gorohouna</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larje, L’avenir institutionnel de la Nouvelle-Calédonie, PUNC, 2018, 288 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larje Collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817857v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">hal-04745565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fait religieux dans la construction de l’Etat, Actes du colloque d’Orléans de juin 2014, Paris, Pedone, 2016, 273 p.</w:t>
               </w:r>
@@ -2417,51 +2417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique des Outre-mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2756,51 +2756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Giraudeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817875v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817873v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817874v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966766v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966770v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817871v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Song" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morsen Mosses" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817872v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817876v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817877v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03558541v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/cahier-du-crini.280" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966767v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dudant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817868v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817870v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817869v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817867v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817865v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817864v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817863v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817862v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817861v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194080v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maisonneuve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817859v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817858v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817857v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larje Collectif" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745565v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chauchat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gorohouna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gravelat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817855v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haupais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gu&#233;rin-Bargues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817854v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817853v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349707v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radiguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745549v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Giraudeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817875v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817873v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817874v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966766v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966770v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817871v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Song" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morsen Mosses" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817872v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817877v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817876v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03558541v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/cahier-du-crini.280" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966767v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dudant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817868v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817870v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817869v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817867v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817865v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817864v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817863v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817862v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817861v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817858v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817859v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maisonneuve" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194080v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745565v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chauchat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gorohouna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gravelat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817857v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larje Collectif" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817855v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haupais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gu&#233;rin-Bargues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817854v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817853v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349707v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radiguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745549v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>