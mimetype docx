--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -169,165 +169,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Sécurité climatique et territoire étatique », 11 p. in Sabrina Robert (dir.), Droit et sécurité climatique : un nouveau registre de la lutte contre le réchauffement climatique ?, Actes du colloque des 14 et 15 mars 2022 de l’Université du Mans, Mare et Martin, 2024.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et sécurité climatique : un nouveau registre de la lutte contre le réchauffement climatique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les relations bilatérales de la France avec la Nouvelle-Zélande et l’Australie depuis la cessation des essais nucléaires du Pacifique : vers une normalisation semée d’embuches », pp. 319-333 in Le traitement juridique contemporain du fait nucléaire (dir. F. Poirat), Paris, Pedone, 2024.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le traitement juridique contemporain du fait nucléaire (dir. F. Poirat), Paris, Pedone, 2024.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817875v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04817873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Convention des Nations unies sur le droit de la mer au service des ambitions maritimes : l’exemple des outre-mer français », pp. 39-59 in M.F. Lanfranchi (dir.), La Convention des Nations unies sur le droit de la mer. Bilan et perspectives, Actes du colloque des 16 et 17 juin 2022 autour des 40 ans de la CNUDM, Université Aix-Marseille, DICE Editions, collection Confluence des droits, 2024</w:t>
               </w:r>
@@ -353,138 +353,220 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Convention des Nations unies sur le droit de la mer. Bilan et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mutations de la territorialité dans le Pacifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux territoriaux du Pacifique : actes du colloque des 3 et 4 juillet 2018, UNC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41-54, 2021, Collection LARJE, 979-10-91032-17-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rising Oceanian climate diplomacy 11mai 2023 Working paper to be corrected and included into F.Poirat (dir.), Actes du colloque 'Insularité(s) et changement climatique', Maison des sciences de l'Homme/UPF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -494,504 +576,504 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Actualité des territoires non-autonomes : la quatrième décennie internationale de l’élimination du colonialisme sera-t-elle la dernière ? », Annuaire français de droit international, LXIX 2023, pp. 105-120</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français de droit international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giraudeau G., Song L., Mosses M., “Chagos in the South Pacific? The Principle of self-determination and the France-Vanuatu dispute over the Matthew and Hunter islands”, Leiden Journal of International Law, 2024:1-24.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lili Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morsen Mosses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leiden Journal of International Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The Ambiguous History of Matthew and Hunter Islands: Tracing the Roots of Vanuatu and French Claims», The Journal of Pacific History, 58/3, pp. 232-250.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lili Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morsen Mosses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pacific History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les Outre-mer dans la stratégie française en Indopacifique », Annuaire français de relations internationales, 2022, pp. 143-157</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire français de relations internationales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pacific Islands in the Face of Sea Level Rise : Some Reflections from an International Law Perspective », Anuario Español de Derecho Internacional, vol. 38 (2022), pp. 425-452</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">anuario español de derecho internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les spécificités du droit applicable en Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du CRINI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Droit et langue: pourquoi et comment des exceptions juridiques et linguistiques territoriales ?, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.56078/cahier-du-crini.280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1001,724 +1083,724 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuity of Statehood for Deterritorialized Nations: A Range of Principles but Few Concrete Prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Dudant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“The New Caledonia (Kanaky) crisis says something about remaining non-self-government territories”, Opinio Juris, 27 août 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Justice climatique : ce nouveau front ouvert par les petits Etats insulaires à l’ONU », The Conversation, 6 juin 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Tuvalu, menacé d’être englouti par les eaux, créé son double digital », The Conversation, 18 décembre 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Is the Pacific Shaping the Future of Maritime Limits and Boundaries? », ASIL Insight, Vol. 25, Issue 23, 19 octobre 2021.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La crise des sous-marins australiens vue du droit », Le Club des juristes, 14 octobre 2021.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Nouvelle-Zélande au temps du covid 19 : un Etat législativement et institutionnellement bien équipé », Blog Jus Politicum, 20 avril 2020.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Cession de territoire en droit international : l’exemple du Groenland », Le Club des juristes, 16 septembre 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">.« Les dernières élections législatives aux Fidji, une étape dans la transition démocratique de la République militaire », Blog Jus Politicum, 17 décembre 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">.« Que peut-on attendre du référendum de 2018 sur la pleine souveraineté de la Nouvelle-Calédonie ? », Blog Jus Politicum, 13 décembre 2017.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La neutralité du net toujours au cœur des débats », Droit &amp; Technologies, 4 décembre 2017.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1728,646 +1810,646 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire juridique des outre-mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LexisNexis, 2021, 978-2-7110-3550-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(dir.), Dictionnaire juridique des Outre-mer, Lexisnexis, 2021, 544 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux territoriaux du Pacifique. Actes du colloque des 3 et 4 juillet 2017, PUNC, 2021, 255 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">(dir.), Dictionnaire juridique des Outre-mer, Lexisnexis, 2021, 544 p.</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larje, L’avenir institutionnel de la Nouvelle-Calédonie, PUNC, 2018, 288 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larje Collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Maisonneuve</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’avenir institutionnel de la Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">LexisNexis, 2021, 978-2-7110-3550-2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gorohouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gravelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie. 2018, LARJE, Samuel Gorohouna</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Boyer</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fait religieux dans la construction de l’Etat, Actes du colloque d’Orléans de juin 2014, Paris, Pedone, 2016, 273 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathias Chauchat</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Haupais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie. 2018, LARJE, Samuel Gorohouna</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guérin-Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme des organisations économiques internationales face à la globalisation, Journée franco-espagnole, Paris, Mare et Martin, 2015, 202 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare et Martin, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les différends territoriaux devant le juge international : entre droit et transaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nijhoff Publishers; Leiden, x-547 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2377,124 +2459,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique des Outre-mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2504,112 +2586,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux territoriaux du Pacifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque des 3 et 4 juillet, UNC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de la Nouvelle-Calédonie, 2021, 979-10-91032-17-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2756,51 +2838,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Giraudeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817875v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817873v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817874v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966766v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966770v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817871v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Song" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morsen Mosses" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817872v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817877v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817876v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03558541v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/cahier-du-crini.280" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966767v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dudant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817868v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817870v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817869v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817867v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817865v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817864v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817863v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817862v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817861v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817858v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817859v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maisonneuve" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194080v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745565v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chauchat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gorohouna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gravelat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817857v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larje Collectif" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817855v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haupais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gu&#233;rin-Bargues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817854v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817853v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349707v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radiguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745549v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Giraudeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817873v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817875v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817874v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05573200v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unc.nc/recherche/presses-universitaires/presentation/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966766v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966770v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817871v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Song" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morsen Mosses" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817872v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817876v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817877v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03558541v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/cahier-du-crini.280" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966767v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dudant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817868v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817870v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817869v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817867v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817866v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817863v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194080v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maisonneuve" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817859v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817858v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817857v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larje Collectif" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chauchat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gorohouna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gravelat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817855v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haupais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gu&#233;rin-Bargues" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817854v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817853v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349707v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radiguet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745549v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>