--- v0 (2026-04-05)
+++ v1 (2026-05-06)
@@ -1015,173 +1015,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marché de l’art, successions et libéralités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giorgini, Giulio Cesare; Perez Fernandes, Sophie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et marché de l'art en Europe : régulation et normalisation du risque : entre champs culturels et économie réelle, quelles régulations ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.147-, 2015, 978-2-8027-4989-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les catalogues, source essentielle pour les juristes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hurley, Cecilia; Barbillon, Claire; Institut national d'histoire de l'art. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le catalogue dans tous ses états : actes du colloque [Rencontres de l'École du Louvre], 12, 13 et 14 décembre 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École du Louvre, pp.283-, 2015, Rencontres de l'École du Louvre, 978-2-9041-8740-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325132v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03325084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les clauses de garantie de passif environnemental</w:t>
               </w:r>
@@ -1857,2304 +1857,2304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’efficacité des outils juridiques de lutte contre le trafic illicite des biens culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème journée d’études : La lutte contre le trafic illicite des biens culturels – Patrimoine, police et justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers, Apr 2018, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accountability, un outil éthique au service de la protection des données personnelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethique et intelligence artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Polytechnique, Apr 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transparence et secret des affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La transparence : un droit fondamental ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche juridique Pothier, université d'Orlénas, Oct 2018, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les usages du bail emphytéotique en droit privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bail emphytéotique et monuments historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IDEP - Université Paris Saclay, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Législations et art urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées internationales de formation "L’art urbain, (re)connaissance, valorisation et prise en compte à l’échelle européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national du patrimoine (Paris), Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université de Poitiers, Apr 2018, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transparence de l'information et secret des affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème Forum "Communication financière, secret des affaires, alerte éthique : quelles limites à la transparence ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français des administrateurs (IFA), May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Polytechnique, Apr 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éthique professionnelle et dispositifs de conformité dans l’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les outils au service de la déontologie. Regards croisés dans la fonction publique et dans l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche juridique Pothier; Université d'Orléans, Dec 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche juridique Pothier, université d'Orlénas, Oct 2018, Orléans, France</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publicité et parodie de marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parodie et mode</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Versailles Saint Quentin, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut français des administrateurs (IFA), May 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’animal comme oeuvre d’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'animal et l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne Occidentale, Oct 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche juridique Pothier; Université d'Orléans, Dec 2018, Orléans, France</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robots et droit d’auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque franco-mexicain "Globalisation et droits de l'Homme"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Guanajuato; Université d’Orléans, Mar 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Versailles Saint Quentin, Dec 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité sociale des entreprises et l’efficacité des engagements environnementaux des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque "Pour un droit privé de l’environnement – Quelle efficacité ?" février 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Feb 2018, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bretagne Occidentale, Oct 2018, Brest, France</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gastronome responsable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque "Droit(s) et gastronomie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 13; Bibliothèque nationale de France; Université d’Orléans, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Feb 2018, Saint-Denis, France</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fonctions de l’intérêt social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque "La notion d’intérêt(s) en droit"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Orléans, Centre de recherche juridique Pothier, Oct 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Guanajuato; Université d’Orléans, Mar 2018, Orléans, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de patrimoine commun : l’exemple du patrimoine culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque "Les communs hors du commun – Une autre idée de la solidarité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche en droit public (CRDP) Université de Montréal; Institut de Recherche pour un Droit Attractif (IRDA) Université Paris 13, May 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 13; Bibliothèque nationale de France; Université d’Orléans, Nov 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité des sociétés mères du fait de leurs filiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque "Les responsabilités – un enjeu de société"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Qatar, Apr 2017, Doha, Qatar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Orléans, Centre de recherche juridique Pothier, Oct 2017, Orléans, France</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les clauses abusives dans le Code civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences d’actualité sur la réforme des obligations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Orléans, Jan 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université du Qatar, Apr 2017, Doha, Qatar</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formes de la délibération – Pas de côté en droit des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">69ème congrès de la Commission internationale pour l’Histoire des assemblées d’État (CIHAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission internationale pour l’Histoire des assemblées d’État; Université d'Orléans, Sep 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche en droit public (CRDP) Université de Montréal; Institut de Recherche pour un Droit Attractif (IRDA) Université Paris 13, May 2017, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les collections en mains privées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Les collections privées : Approches historiques et juridiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNIDROIT; ISCHA Société internationale pour la recherche sur le droit du patrimoine culturel et le droit de l’art; Institut des sciences sociales du politique; Cabinet BonelliErede, Mar 2017, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les clauses abusives dans le Code civil</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection artistique et les robots humanoïdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lex Robotica : À la frontière de la technique et du droit : penser l’humanoïde de 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre national des arts et métiers, Sep 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devoir de vigilance et droit des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers la consécration d’un devoir de vigilance : mythe ou réalité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche en droit public de l’Université de Montréal; Institut de recherche en droit attractif de l’Université Paris-13, Mar 2016, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impossible définition de l’oeuvre d’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Droit et Art : Evolutions et difficultés contemporaines "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne occidentale, Mar 2016, Quimper, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secret et transparence en droit des affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Le secret"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Brest, May 2016, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits de l’homme et droit des affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque "Droits de l’homme et droit privé : l’unité dans la diversité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit de l'Université du Qatar; Club de la culture juridique française; Institut de Recherche pour un droit attractif (IRDA) de l’Université Paris 13-Sorbonne; Faculté de droit de l’Université Paris-Est Créteil, Feb 2016, Doha, Qatar</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils juridiques de l’éthique du mécénat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Académie internationale "Éthique et patrimoine culturel, regards croisés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École du Louvre; Institut Droit Ethique Patrimoine (IDEP); Institut d’Etudes de droit public (IEDP), Oct 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marché de l’art en ligne et protection du consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Internet et marché de l’art"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société internationale pour la recherche sur le droit du patrimoine culturel et le droit de l'art; Institut français de Florence; Université de Florence, Feb 2016, Florence, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’esprit de la réforme du droit des obligations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences d’actualité sur la réforme des obligations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université d'Orléans, Jan 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">, Université d'Orléans, Oct 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Commission internationale pour l’Histoire des assemblées d’État; Université d'Orléans, Sep 2017, Orléans, France</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le graffiti et le marché de l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Droit(s) et Street Art – De la transgression à l’artification"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 13; Bibliothèque nationale de France, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UNIDROIT; ISCHA Société internationale pour la recherche sur le droit du patrimoine culturel et le droit de l’art; Institut des sciences sociales du politique; Cabinet BonelliErede, Mar 2017, Rome, Italie</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauvegarde et valorisation du patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque "Littoral et tourisme durable"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale, Mar 2016, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre national des arts et métiers, Sep 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de patrimoine maritime : tentative de définition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le patrimoine maritime, entre patrimoine culturel et patrimoine naturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne occidentale; AMURE Centre de droit et d'économie de la mer, Jun 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche en droit public de l’Université de Montréal; Institut de recherche en droit attractif de l’Université Paris-13, Mar 2016, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conflits de droits : l’exemple du street art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque "Le patrimoine du XXIème siècle : une histoire d’avenir"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée du quai Branly, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bretagne occidentale, Mar 2016, Quimper, France</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intérêt social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Les notions fondamentales de droit privé à l'épreuve des questions environnementales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cour de Cassation; Institut de recherche pour un droit attractif de l'Université Paris 13, Sorbonne Paris Cité, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Brest, May 2016, Brest, France</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité sociale des entreprises et biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque "Efficacité juridique et biodiversité" (Argentine)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Misiones (Iguazul), Jun 2015, Iguazul, Argentine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de droit de l'Université du Qatar; Club de la culture juridique française; Institut de Recherche pour un droit attractif (IRDA) de l’Université Paris 13-Sorbonne; Faculté de droit de l’Université Paris-Est Créteil, Feb 2016, Doha, Qatar</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité sociale des entreprises et biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque "Efficacité juridique et biodiversité" (Chili), novembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Santiago, Nov 2015, Santiago, Chili</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...551 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521629v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03524765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spécificité des structures de l’économie sociale et solidaire</w:t>
               </w:r>
@@ -5473,1101 +5473,1101 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le street art - À la croisée des droits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, pp.35-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tourisme durable, sauvegarde et valorisation du patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 191, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02201924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilidad social de las empresas y biodiversidad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Derecho Ambiental (Argentine)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 47, pp.145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secret et transparence en droit des affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, numéro spécial : Le secret et le droit : morceaux choisis, 226-227, pp.48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme durable et protection du patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Dossier Tourisme littoral, un horizon durable, 191, pp.22-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La juridicité des engagements socialement responsables des sociétés – Regards croisés France Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (3), pp.457-496</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques amers face à un droit tous azimuts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 33, pp.35-39</w:t>
+              <w:t xml:space="preserve">, 2016, 36, pp.37-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, numéro spécial : Le secret et le droit : morceaux choisis, 226-227, pp.48</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur les enjeux éthiques du patrimoine culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jarrassé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28, pp.18-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Dossier Tourisme littoral, un horizon durable, 191, pp.22-23</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles SCOP permettent-elles le « choc coopératif » annoncé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 57 (3), pp.457-496</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité des sociétés mères et entreprises donneuses d’ordre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de la compliance et de l’éthique des affaires - International Review of Compliance and Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éthique et mécénat culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 36, pp.37-40</w:t>
+              <w:t xml:space="preserve">, 2015, 28, pp.34-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 28, pp.18-22</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La spécificité des structures de l’économie sociale et solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 522, pp.23-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les nouvelles SCOP permettent-elles le « choc coopératif » annoncé ?</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relation symbiotique des codes d’éthique et de la RSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Dossier : Les codes d’éthique : un nouveau défi pour les entreprises, 4 (Dossier 23), pp.33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les techniques sociétaires du montage SeaFrance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 101</w:t>
+              <w:t xml:space="preserve">, 2014, Dossier : Le droit des affaires à l’épreuve des difficultés économiques : l’exemple de SeaFrance, 92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2, pp.35</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consommation responsable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Goffaux Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 128, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326692v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03326674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6829,51 +6829,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Goffaux Callebaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lequet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/directive-2019-1937-protection-lanceurs-alerte-9782802773719.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03475818v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03266280v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03266262v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03266216v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03266159v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03324931v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03324855v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dictus-publishing.eu/catalog/details/store/es/book/978-3-659-55977-8/droits-de-l-homme-:-regards-crois%C3%A9s-franco-qatarien?search=Droits%20de%20l%E2%80%99homme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03272544v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03325071v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03272506v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03325142v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03325132v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03325084v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03324884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03325294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03324901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03185955v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine, Aur&#233;rin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gu&#233;vel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03190410v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03259930v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Seube" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03259999v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03441531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03441494v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03326786v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03477971v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03477938v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03441629v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03530149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03326844v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03441444v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03441673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478048v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03479084v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03524889v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03524916v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03480294v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03480235v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03524848v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03479296v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03521576v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03480615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03480587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03521464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03481251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03521561v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03480374v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03480309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03480477v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03480664v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03481985v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03521629v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03481913v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03524765v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03482300v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03260298v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03260208v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520707v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520696v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03260139v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03521379v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520587v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03260196v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520682v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03266333v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450816v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Barbet-Massin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03266392v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Malaurie-Vignal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03272925v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03272583v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03325364v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03266416v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03325351v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Abadie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201924v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03326112v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03272860v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03325605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03272619v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03326070v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156005v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201071v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duroy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jarrass&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03326546v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03326221v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201072v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03326146v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03326572v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03326692v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03326674v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154759v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Goffaux Callebaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lequet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/directive-2019-1937-protection-lanceurs-alerte-9782802773719.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03475818v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03266280v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03266262v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03266216v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03266159v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03324931v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03324855v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dictus-publishing.eu/catalog/details/store/es/book/978-3-659-55977-8/droits-de-l-homme-:-regards-crois%C3%A9s-franco-qatarien?search=Droits%20de%20l%E2%80%99homme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03272544v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03325071v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03272506v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03325142v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03325084v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03325132v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03324884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03325294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03324901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03185955v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine, Aur&#233;rin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gu&#233;vel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03190410v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03259930v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Seube" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03259999v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03441531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03477971v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03477938v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03441629v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03441494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03326786v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03530149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03326844v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03441444v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03441673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478032v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478048v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03479084v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03524916v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03524889v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03480294v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03480235v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03524848v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03479296v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03521576v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03480615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03480587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03521464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03481251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03521561v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03480309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03480374v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03480664v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03480477v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03481913v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03481985v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03524765v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03521629v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03482300v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03260298v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03260208v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520707v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520696v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03260139v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03521379v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520587v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03260196v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520682v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03266333v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450816v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Barbet-Massin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03266392v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Malaurie-Vignal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03272925v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03272583v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03325364v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03266416v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03325351v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Abadie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03272860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201924v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03326112v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03325605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03272619v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03326070v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156005v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201071v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duroy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jarrass&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03326546v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03326221v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201072v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03326146v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03326572v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03326674v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03326692v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154759v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>