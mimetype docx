--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -66,1656 +66,1915 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an enhanced operational capacity for a laboratory using triage-mode based biodosimetry</w:t>
+                <w:t xml:space="preserve">Integrating Experimental Data and Modeling to Unravel Cell Damage Responses in Monoenergetic Neutron Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Martinez Guerrero</w:t>
+                <w:t xml:space="preserve">Géraldine Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Fernandez</w:t>
+                <w:t xml:space="preserve">Yann Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Baldeyron</w:t>
+                <w:t xml:space="preserve">Juan Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Dugue</w:t>
+                <w:t xml:space="preserve">Richard Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Gonon</w:t>
+                <w:t xml:space="preserve">Aurélie Vaurijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09553002.2025.2542320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2026.2637706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05206830v1</w:t>
+                <w:t xml:space="preserve">hal-05563166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intercellular communications mediating radiation-induced bystander effects and their relevance to environmental, occupational, and therapeutic exposures</w:t>
+                <w:t xml:space="preserve">Development of an enhanced operational capacity for a laboratory using triage-mode based biodosimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Buonanno</w:t>
+                <w:t xml:space="preserve">Juan Martinez Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Gonon</w:t>
+                <w:t xml:space="preserve">Pascale Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badri N. Pandey</w:t>
+                <w:t xml:space="preserve">Céline Baldeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard I. Azzam</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Dugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 99 (6), pp.964 - 982. </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09553002.2022.2078006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2025.2542320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718548v1</w:t>
+                <w:t xml:space="preserve">hal-05206830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation in a neutron exposure frame of the MINAS TIRITH for cell damage simulation</w:t>
+                <w:t xml:space="preserve">The intercellular communications mediating radiation-induced bystander effects and their relevance to environmental, occupational, and therapeutic exposures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Thibaut</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Manuela Buonanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Babut</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Badri N. Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard I. Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ad043d⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 99 (6), pp.964 - 982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2022.2078006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04279218v1</w:t>
+                <w:t xml:space="preserve">hal-03718548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MINAS TIRITH: a new tool for simulating radiation-induced DNA damage at the cell population level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Experimental validation in a neutron exposure frame of the MINAS TIRITH for cell damage simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Martinez Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Vaurijoux</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 68 (3), pp.034002. </w:t>
+              <w:t xml:space="preserve">, 2023, 68 (22), pp.225008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/acb196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ad043d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957464v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04279218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of MIRCOM, IRSN’s new ion microbeam dedicated to targeted irradiation of living biological samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MINAS TIRITH: a new tool for simulating radiation-induced DNA damage at the cell population level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Vianna-Legros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Gonon</w:t>
+                <w:t xml:space="preserve">Juan S Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Lalanne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Francois Bottollier Depois</w:t>
+                <w:t xml:space="preserve">Aurelie Vaurijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2022.01.007⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (3), pp.034002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/acb196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550121v1</w:t>
+                <w:t xml:space="preserve">hal-03957464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the redox environment on propagation of radiation bystander effects: The modulating effect of oxidative metabolism and oxygen partial pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Gonon</w:t>
+                <w:t xml:space="preserve">Characterization of MIRCOM, IRSN’s new ion microbeam dedicated to targeted irradiation of living biological samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Vianna-Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia M de Toledo</w:t>
+                <w:t xml:space="preserve">Christelle Adam-Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venkatachalam Perumal</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Francois Bottollier Depois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research - Genetic Toxicology and Environmental Mutagenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2022.503559⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 515, pp.20-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2022.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-03889132v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Energy Deposition of Ionizing Radiation to Cell Damage Signaling: Benchmarking Simulations by Measured Yields of Initial DNA Damage after Ion Microbeam Irradiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Gonon</w:t>
+                <w:t xml:space="preserve">Impact of the redox environment on propagation of radiation bystander effects: The modulating effect of oxidative metabolism and oxygen partial pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia M de Toledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkatachalam Perumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Villagrasa</w:t>
+                <w:t xml:space="preserve">Jean-Paul Jay-Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Voisin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edouard I Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1667/RR15312.1⟩</w:t>
+              <w:t xml:space="preserve">Mutation Research - Genetic Toxicology and Environmental Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 883-884, pp.503559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2022.503559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318865v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-03889132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RENEB accident simulation exercise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Energy Deposition of Ionizing Radiation to Cell Damage Signaling: Benchmarking Simulations by Measured Yields of Initial DNA Damage after Ion Microbeam Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Villagrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beata Brzozowska</w:t>
+                <w:t xml:space="preserve">Sylvain Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Ainsbury</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Barrios</w:t>
+                <w:t xml:space="preserve">Marta Bueno Vizcarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2016.1206230⟩</w:t>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 191 (6), pp.566-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/RR15312.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940130v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future development of biologically relevant dosimetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RENEB accident simulation exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Brzozowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Ainsbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelot Baert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Palmans</w:t>
+                <w:t xml:space="preserve">Lindsay Beatongreen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Rabus</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Galer</w:t>
+                <w:t xml:space="preserve">Leonardo Barrios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1259/bjr.20140392⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93 (1), pp.75--80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2016.1206230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567319v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Future development of biologically relevant dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Palmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rabus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Belchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.U. Bug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Galer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88 (1045), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1259/bjr.20140392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Non-targeted Stressful Effects in Normal Human Fibroblast Cultures Exposed to Low Fluences of High Charge, High-Energy (HZE) Particles: Kinetics of Biologic Responses and Significance of Secondary Radiations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Groetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia M de Toledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger W Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fromm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/RR3017.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the DNA damage signaling response of cell populations exposed to mixed radiation fields from monoenergetic neutrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan S Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Vaurijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRR2023 -17th International Congress of Radiation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Montréal, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">MIRCOM An interdisciplinary platform to capture radiation and biology at the microscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Adam-Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vianna-Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bobyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baldeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Congress of Radiation Research (ICRR 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Manchester, United Kingdom. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Biological measure of DNA damage after single-ion microbeam irradiation and Monte Carlo simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamedamine Benadjaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Congress of Radiation Research ICRR 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, MANCHESTER, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1725,642 +1984,642 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The modulating effect of Oxidative Metabolism and Oxygen Partial Pressure on Propagation of Radiation Bystander Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia M de Toledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perumal Venkatachalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jay-Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard I Azzam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Asian Congress of Radiation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Radiation Research (SRR) with Asian Association of Radiation Research (AARR), Nov 2022, MUMBAI, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-03937872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA damage yields after microbeam irradiation and comparison to MC simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Francesc Barquinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Dosimetry and its Applications (ICDA-3), ICDA-3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, LISBONNE, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geant4-DNA simulation of DNA damage caused by direct and indirect radiation effects and comparison with biological data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Giesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Radiation Shielding (ICRS-13) &amp; 19th Topical Meeting of the Radiation Protection &amp; Shielding Division of the American Nuclear Society -2016 (RPSD-2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France. pp.04019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201715304019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low fluences of High Charge, High Energy (HZE) particles: kinetics of biologic responses and significance of secondary radiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Groetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia M de Toledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fromm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEUDOS 12 - Neutron and Ion Dosimetry Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Aix en provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of propagation of bystander effects in human cells cultures exposed to low fluences of high LET radiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia M de Toledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fromm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard I Azzam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th Annual Meeting Radiation Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Maui, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2370,114 +2629,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space radiation-induced bystander effect : kinetics of biologic responses, mechanisms, and significance of secondary radiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gonon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cristallography. Université de Franche-Comté, 2011. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011BESA2032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00987717v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2624,51 +2883,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05206830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez Guerrero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baldeyron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dugue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gonon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2025.2542320" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Buonanno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gonon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badri N. Pandey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard I. Azzam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2022.2078006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04279218v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thibaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Babut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad043d" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S Martinez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Vaurijoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/acb196" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550121v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vianna-Legros" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lalanne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Adam-Guillermin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Bottollier Depois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2022.01.007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03889132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia M de Toledo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatachalam Perumal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jay-Gerin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard I Azzam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2022.503559" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318865v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Villagrasa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Voisin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meylan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bueno Vizcarra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR15312.1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940130v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Brzozowska" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ainsbury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelot Baert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Beatongreen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Barrios" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2016.1206230" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palmans" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Belchior" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.U. Bug" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20140392" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801993v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Groetz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger W Howell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fromm" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR3017.1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372197v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635559v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedamine Benadjaoud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03937872v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perumal Venkatachalam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748798v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Francesc Barquinero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gruel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645304v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gruel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Giesen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715304019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862229v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Howell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862316v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00987717v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011BESA2032" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05563166v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gonon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thibaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Babut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vaurijoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2026.2637706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05206830v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez Guerrero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fernandez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baldeyron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dugue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2025.2542320" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Buonanno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gonon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badri N. Pandey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard I. Azzam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2022.2078006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04279218v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad043d" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957464v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S Martinez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Vaurijoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/acb196" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550121v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vianna-Legros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lalanne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Adam-Guillermin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Bottollier Depois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2022.01.007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03889132v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia M de Toledo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatachalam Perumal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jay-Gerin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard I Azzam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2022.503559" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318865v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Villagrasa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Voisin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meylan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bueno Vizcarra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR15312.1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Brzozowska" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ainsbury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelot Baert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Beatongreen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Barrios" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2016.1206230" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567319v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palmans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Belchior" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.U. Bug" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20140392" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801993v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Groetz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger W Howell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fromm" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR3017.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372197v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549373v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vianna-Legros" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bobyk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635559v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedamine Benadjaoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03937872v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perumal Venkatachalam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748798v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Francesc Barquinero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gruel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645304v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gruel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Giesen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715304019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862229v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Howell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862316v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00987717v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011BESA2032" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>