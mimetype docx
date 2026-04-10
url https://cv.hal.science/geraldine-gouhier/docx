--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -153,51 +153,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -589,295 +589,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of an Ethylenediaminetetraacetic Acid-like Ligand Based on Sucrose Scaffold and Complexation and Proton Relaxivity Studies of Its Gadolinium(III) Complex in Solution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drugs in Cyclodextrin in Liposomes: How a Suitable Formulation of an Active Substance Can Improve Its Efficiency?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramakrishna Gandikota</w:t>
+                <w:t xml:space="preserve">Gaspard Levet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cenxiao Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Gouriou</w:t>
+                <w:t xml:space="preserve">Serhii Krykun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Cornelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Pilato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samanta Moffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules29194688⟩</w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (3), pp.478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr12030478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129345v1</w:t>
+                <w:t xml:space="preserve">hal-04860786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drugs in Cyclodextrin in Liposomes: How a Suitable Formulation of an Active Substance Can Improve Its Efficiency?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benedetta Cornelio</w:t>
+                <w:t xml:space="preserve">Synthesis of an Ethylenediaminetetraacetic Acid-like Ligand Based on Sucrose Scaffold and Complexation and Proton Relaxivity Studies of Its Gadolinium(III) Complex in Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Pilato</w:t>
+                <w:t xml:space="preserve">Ramakrishna Gandikota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samanta Moffa</w:t>
+                <w:t xml:space="preserve">Cenxiao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gouriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (3), pp.478. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (19), pp.4688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pr12030478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules29194688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860786v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of an Ethylenediaminetetraacetic Acid-like Ligand Based on Sucrose Scaffold and Complexation and Proton Relaxivity Studies of Its Gadolinium(III) Complex in Solution</w:t>
               </w:r>
@@ -889,104 +889,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramakrishna Gandikota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cenxiao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gouriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 29 (19), pp.4688. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules29194688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769678v1</w:t>
@@ -2675,51 +2675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Cornelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Brégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2911,287 +2911,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of cyclodextrins and their derivatives with toxic organophosphorus compounds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ionic liquids and cyclodextrin inclusion complexes: limitation of the affinity capillary electrophoresis technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Erb</w:t>
+                <w:t xml:space="preserve">Nadine Mofaddel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Landy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjoc.12.23⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 408 (28), pp.8211-8220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-016-9931-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046222v1</w:t>
+                <w:t xml:space="preserve">hal-02046227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic liquids and cyclodextrin inclusion complexes: limitation of the affinity capillary electrophoresis technique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Guillen</w:t>
+                <w:t xml:space="preserve">Interactions of cyclodextrins and their derivatives with toxic organophosphorus compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Landy</w:t>
+                <w:t xml:space="preserve">William Erb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 408 (28), pp.8211-8220. </w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.204-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-016-9931-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.12.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046227v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure–Binding Effects: Comparative Binding of 2-Anilino-6-naphthalenesulfonate by a Series of Alkyl- and Hydroxyalkyl-Substituted β-Cyclodextrins</w:t>
               </w:r>
@@ -3229,51 +3229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119 (40), pp.12921-12930. </w:t>
@@ -3305,725 +3305,737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure–Binding Effects: Comparative Binding of 2-Anilino-6-naphthalenesulfonate by a Series of Alkyl- and Hydroxyalkyl-Substituted β-Cyclodextrins</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">The use of ionic liquids as an organocatalyst for controlled ring-opening polymerization of ϵ-caprolactone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae Kaoukabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine Mofaddel</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Qayouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Bouyahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b07157⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72, pp.16-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779934v1</w:t>
+                <w:t xml:space="preserve">hal-01140371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of ionic liquids as an organocatalyst for controlled ring-opening polymerization of ϵ-caprolactone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Balieu</w:t>
+                <w:t xml:space="preserve">Crystal Growth, Structure, and Polymorphic Behavior of an Ionic Liquid: Phthalate Derivative of N -Butyl, N -methylimidazolium Hexafluorophosphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.02.002⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (14), pp.4151-4162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm501220x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01140371v1</w:t>
+                <w:t xml:space="preserve">hal-05129368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Growth, Structure, and Polymorphic Behavior of an Ionic Liquid: Phthalate Derivative of N -Butyl, N -methylimidazolium Hexafluorophosphate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal Growth, Structure, and Polymorphic Behavior of an Ionic Liquid: Phthalate Derivative of N-Butyl,N-methylimidazolium Hexafluorophosphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Brandel</w:t>
+                <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 26 (14), pp.4151-4162. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 26, pp.4151-4162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm501220x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm501220x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05129368v1</w:t>
+                <w:t xml:space="preserve">hal-01140303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Growth, Structure, and Polymorphic Behavior of an Ionic Liquid: Phthalate Derivative of N-Butyl,N-methylimidazolium Hexafluorophosphate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+                <w:t xml:space="preserve">Effect of the second coordination sphere on new contrast agents based on cyclodextrin scaffolds for MRI signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Idriss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Estour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Zgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Biscotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm501220x⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (14), pp.4531-4534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3RA40314A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01140303v1</w:t>
+                <w:t xml:space="preserve">hal-01015348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the second coordination sphere on new contrast agents based on cyclodextrin scaffolds for MRI signals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anais Biscotti</w:t>
+                <w:t xml:space="preserve">New modified β-cyclodextrin derivatives as detoxifying agents of chemical warfare agents (I). Synthesis and preliminary screening: evaluation of the detoxification using a half-quantitative enzymatic assay.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raman Kumar Kalakuntla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Wille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 216 (2-3), pp.200-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2012.11.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3RA40314A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05129373v1</w:t>
+                <w:t xml:space="preserve">hal-00996934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the second coordination sphere on new contrast agents based on cyclodextrin scaffolds for MRI signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4070,1152 +4082,1152 @@
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Biscotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 3 (14), pp.4531-4534. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+              <w:t xml:space="preserve">, 2013, 3 (14), pp.4531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C3RA40314A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015348v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New modified β-cyclodextrin derivatives as detoxifying agents of chemical warfare agents (I). Synthesis and preliminary screening: evaluation of the detoxification using a half-quantitative enzymatic assay.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functionalized cyclodextrins bearing an alpha nucleophile--a promising way to degrade nerve agents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Estour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raman Kumar Kalakuntla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman Kumar Kalakuntla</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Le Provost</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georg Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2012.11.020⟩</w:t>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 203 (1), pp.202-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2012.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00996934v1</w:t>
+                <w:t xml:space="preserve">hal-00996940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized cyclodextrins bearing an alpha nucleophile--a promising way to degrade nerve agents.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Functionalized cyclodextrins bearing an alpha nucleophile – A promising way to degrade nerve agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Estour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Le Provost</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.K. Kalakuntla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 203 (1), pp.202-207. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2012.10.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbi.2012.10.020⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00996940v1</w:t>
+                <w:t xml:space="preserve">hal-05129376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized cyclodextrins bearing an alpha nucleophile – A promising way to degrade nerve agents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Le Provost</w:t>
+                <w:t xml:space="preserve">New modified β-cyclodextrin derivatives as detoxifying agents of chemical warfare agents (I). Synthesis and preliminary screening: Evaluation of the detoxification using a half-quantitative enzymatic assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raman Kumar Kalakuntla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Wille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbi.2012.10.020⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 216 (2-3), pp.200-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2012.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05129376v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New modified β-cyclodextrin derivatives as detoxifying agents of chemical warfare agents (I). Synthesis and preliminary screening: Evaluation of the detoxification using a half-quantitative enzymatic assay</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georg Reiter</w:t>
+                <w:t xml:space="preserve">First Examples of α-(1→4)-Glycosylation Reactions on Ionic Liquid Supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M. Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2012.11.020⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (33), pp.6366-6371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201000754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129372v1</w:t>
+                <w:t xml:space="preserve">hal-01022123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Examples of α‐(1→4)‐Glycosylation Reactions on Ionic Liquid Supports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Pépin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010 (33), pp.6366-6371. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201000754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201000754⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Examples of α-(1→4)-Glycosylation Reactions on Ionic Liquid Supports</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+                <w:t xml:space="preserve">The first use of supramolecular recognition to extract and stabilize an enzymatic inhibitor of a coagulation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grandeury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin T. Craescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201000754⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (6), pp.1089-1093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0NJ00147C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022123v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first use of supramolecular recognition to extract and stabilize an enzymatic inhibitor of a coagulation process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Chiral Discrimination in Host−Guest Supramolecular Complexes. Understanding Enantioselectivity and Solid Solution Behaviors by Using Spectroscopic Methods and Chemical Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grandeury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudette Martin</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Condamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liane Hilfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C0NJ00147C⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (25), pp.7017-7026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp071428o⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01021504v1</w:t>
+                <w:t xml:space="preserve">hal-01933424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral Discrimination in Host−Guest Supramolecular Complexes. Understanding Enantioselectivity and Solid Solution Behaviors by Using Spectroscopic Methods and Chemical Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grandeury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Condamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liane Hilfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5224,2364 +5236,2347 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 111 (25), pp.7017-7026. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp071428o⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp071428o⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01933424v1</w:t>
+                <w:t xml:space="preserve">hal-05129381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral Discrimination in Host−Guest Supramolecular Complexes. Understanding Enantioselectivity and Solid Solution Behaviors by Using Spectroscopic Methods and Chemical Sensors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Liane Hilfert</w:t>
+                <w:t xml:space="preserve">Phosphonodifluoromethyl and Phosphonothiodifluoromethyl Radicals. Generation and Addition onto Alkenes and Alkynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Lopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Piettre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp071428o⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 71 (1), pp.31-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo051511c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129381v1</w:t>
+                <w:t xml:space="preserve">hal-04046777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleotides and nucleic acids: A source of inspiration for the development of new, phosphorus-centered functional groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Lopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulnara Garipova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Kalinina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Raboisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomohisa Osaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Symposium Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 50 (1), pp.53-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nass/nrl027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphonodifluoromethyl and Phosphonothiodifluoromethyl Radicals. Generation and Addition onto Alkenes and Alkynes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New synthesis of (Z,E)-2,7-bis(4-cyanobenzylidene)cycloheptan-1-one under stereospecific constraints induced by host–guest interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grandeury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Perrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo051511c⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 31, pp.4007-4009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B504989J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04046777v1</w:t>
+                <w:t xml:space="preserve">hal-01935575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New synthesis of (Z,E)-2,7-bis(4-cyanobenzylidene)cycloheptan-1-one under stereospecific constraints induced by host–guest interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grandeury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Servane Coste</w:t>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Perrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 31, pp.4007-4009. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 31, pp.4007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B504989J⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B504989J⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01935575v1</w:t>
+                <w:t xml:space="preserve">hal-04046785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New synthesis of (Z,E)-2,7-bis(4-cyanobenzylidene)cycloheptan-1-one under stereospecific constraints induced by host–guest interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of Cross-Linked Polystyrene-Supported Chiral Amines Featuring a Fluorinated Linker for Gel-Phase 19 F NMR Spectrometry Monitoring of Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Condamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Piettre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B504989J⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7 (2), pp.285-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cc0498736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04046785v1</w:t>
+                <w:t xml:space="preserve">hal-04046783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Cross-Linked Polystyrene-Supported Chiral Amines Featuring a Fluorinated Linker for Gel-Phase 19 F NMR Spectrometry Monitoring of Reactions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Preparation of New Phosphorus-Centered Functional Groups for Modified Oligonucleotides and Other Natural Phosphates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Garipova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kalinina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 10 (9), pp.1048-1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/10091048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cc0498736⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04046783v1</w:t>
+                <w:t xml:space="preserve">hal-04046779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Preparation of New Phosphorus-Centered Functional Groups for Modified Oligonucleotides and Other Natural Phosphates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the use of boronates in the Petasis reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc van Hijfte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Angibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Piettre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (46), pp.8027-8031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2005.09.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/10091048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04046779v1</w:t>
+                <w:t xml:space="preserve">hal-04046782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of boronates in the Petasis reaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jourdan</w:t>
+                <w:t xml:space="preserve">Chiral resolution by crystallization of host-guest supramolecular complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grandeury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2005.09.060⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 77 (2), pp.377-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:JTAN.0000038979.32555.58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04046782v1</w:t>
+                <w:t xml:space="preserve">hal-01936012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral resolution by crystallization of host-guest supramolecular complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grandeury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Grandeury</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 77 (2), pp.377-390. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:JTAN.0000038979.32555.58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/B:JTAN.0000038979.32555.58⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01936012v1</w:t>
+                <w:t xml:space="preserve">hal-04046789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral resolution by crystallization of host-guest supramolecular complexes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Petit</w:t>
+                <w:t xml:space="preserve">First synthesis of S,S-dialkyl difluorophosphonodithioates and difluorophosphonotrithioates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Lopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Piettre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/B:JTAN.0000038979.32555.58⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 44 (49), pp.8837-8840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2003.09.195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04046789v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First synthesis of S,S-dialkyl difluorophosphonodithioates and difluorophosphonotrithioates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chrystel Lopin</w:t>
+                <w:t xml:space="preserve">Crystallization of Supramolecular Complexes as an Alternative Route for the Separation of Racemic p ‐X‐phenylethanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grandeury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2003.09.195⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 26 (3), pp.354-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.200390054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04046791v1</w:t>
+                <w:t xml:space="preserve">hal-05129388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of Supramolecular Complexes as an Alternative Route for the Separation of Racemic p ‐X‐phenylethanol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Crystallization of Supramolecular Complexes as an Alternative Route for the Separation of Racemic p-X-phenylethanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grandeury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tisse</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 26 (3), pp.354-358. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.200390054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ceat.200390054⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05129388v1</w:t>
+                <w:t xml:space="preserve">hal-01936061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of Supramolecular Complexes as an Alternative Route for the Separation of Racemic p-X-phenylethanol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Tisse</w:t>
+                <w:t xml:space="preserve">Phosphonyl, Phosphonothioyl, Phosphonodithioyl, and Phosphonotrithioyl Radicals: Generation and Study of Their Addition onto Alkenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Lopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Piettre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ceat.200390054⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68 (26), pp.9916-9923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo0348064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936061v1</w:t>
+                <w:t xml:space="preserve">hal-04046792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphonyl, Phosphonothioyl, Phosphonodithioyl, and Phosphonotrithioyl Radicals: Generation and Study of Their Addition onto Alkenes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chrystel Lopin</w:t>
+                <w:t xml:space="preserve">Enantioseparation of 1-(p-bromophenyl)ethanol by crystallization of host–guest complexes with permethylated β-cyclodextrin: crystal structures and mechanisms of chiral recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grandeury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Piettre</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo0348064⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 14 (15), pp.2143-2152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0957-4166(03)00360-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04046792v1</w:t>
+                <w:t xml:space="preserve">hal-05129386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioseparation of 1-(p-bromophenyl)ethanol by crystallization of host–guest complexes with permethylated β-cyclodextrin: crystal structures and mechanisms of chiral recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grandeury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 14 (15), pp.2143-2152. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0957-4166(03)00360-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0957-4166(03)00360-4⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05129386v1</w:t>
+                <w:t xml:space="preserve">hal-01936087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioseparation of 1-(p-bromophenyl)ethanol by crystallization of host–guest complexes with permethylated β-cyclodextrin: crystal structures and mechanisms of chiral recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Petit</w:t>
+                <w:t xml:space="preserve">First and Efficient Synthesis of Phosphonodifluoromethylene Analogues of Nucleoside 3‘-Phosphates: Crucial Role Played by Sulfur in Construction of the Target Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Lopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Piettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0957-4166(03)00360-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 124 (49), pp.14668-14675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja027850u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936087v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantiopurification during the Crystallization of Host-Guest Supramolecular Compounds: Crystal Growth and Structural Investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grandeury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Peulon Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7600,1109 +7595,980 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 1, pp.813-818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First and Efficient Synthesis of Phosphonodifluoromethylene Analogues of Nucleoside 3‘-Phosphates: Crucial Role Played by Sulfur in Construction of the Target Molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sulfanyl- and Selanyldifluoromethylphosphonates as a Source of Phosphonodifluoromethyl Radicals and Their Addition onto Alkenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Lopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gautier</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongli Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja027850u⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 3 (2), pp.185-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol006746j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04050927v1</w:t>
+                <w:t xml:space="preserve">hal-04050934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfanyl- and Selanyldifluoromethylphosphonates as a Source of Phosphonodifluoromethyl Radicals and Their Addition onto Alkenes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generation of dialkyl phosphonodithioyl radicals and their addition onto alkenes. Synthesis of 3-phosphonodithiomethyl-3-deoxofuranosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Lopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hongli Yang</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Piettre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 41 (52), pp.10195-10200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-4039(00)01830-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol006746j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04050934v1</w:t>
+                <w:t xml:space="preserve">hal-04050937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of dialkyl phosphonodithioyl radicals and their addition onto alkenes. Synthesis of 3-phosphonodithiomethyl-3-deoxofuranosides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gautier</w:t>
+                <w:t xml:space="preserve">Absolute Kinetics of Aminium Radical Reactions with Olefins in Acetonitrile Solution 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Piettre</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Lusztyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0040-4039(00)01830-X⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 118 (1), pp.13-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja950133y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04050937v1</w:t>
+                <w:t xml:space="preserve">hal-02351612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute Kinetics of Aminium Radical Reactions with Olefins in Acetonitrile Solution 1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brian Wagner</w:t>
+                <w:t xml:space="preserve">ChemInform Abstract: Straightforward Synthesis and Reactivity of Polymer-Supported Organotin Hydrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dumartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-F. Connil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja950133y⟩</w:t>
+              <w:t xml:space="preserve">ChemInform</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 26 (9), pp.199509169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chin.199509169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02351612v1</w:t>
+                <w:t xml:space="preserve">hal-02351594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChemInform Abstract: Straightforward Synthesis and Reactivity of Polymer-Supported Organotin Hydrides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dumartin</w:t>
+                <w:t xml:space="preserve">Electrostatic effects on the C60 surface of alkyl-C60 radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Morton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizia Negri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Preston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemInform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chin.199509169⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Perkin Transactions 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 12, pp.2141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/P29950002141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02351594v1</w:t>
+                <w:t xml:space="preserve">hal-02351608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic effects on the C60 surface of alkyl-C60 radicals</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards non‐polluting organotin reagents for synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dumartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lalere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier François Xavier Donard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Perkin Transactions 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/P29950002141⟩</w:t>
+              <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 9 (7), pp.591-595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aoc.590090714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02351608v1</w:t>
+                <w:t xml:space="preserve">hal-01590133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards non‐polluting organotin reagents for synthesis</w:t>
-[...136 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">EPR Spectra of Partially Fluorinated Alkyl-C60 Radicals and a Theoretical Study of Interactions of the C60 Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.  J. l. Morton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.  J. l. Morton</w:t>
+                <w:t xml:space="preserve">F. Negri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Preston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 99 (25), pp.10114-10117. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/j100025a011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/j100025a011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8712,604 +8578,604 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and low energy-consuming remediation strategy for water reprocessing using new magnetic recyclable material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gouriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Maurice-Péroumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Maurice-Péroumal</w:t>
+                <w:t xml:space="preserve">Lisa Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Rouviere</w:t>
+                <w:t xml:space="preserve">Laëtitia Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISGC 2025 - International Symposium on Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of a new theranostic textile material by MRI for the treatment of chemoresistant cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gouriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramakrishna Gandikota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Cyclodextrin Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic supramolecular assemblies based on amphiphilic cyclodextrins with intratumoral theranostic features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Mazzaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonino Mazzaglia</w:t>
+                <w:t xml:space="preserve">Roberto Zagami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Zagami</w:t>
+                <w:t xml:space="preserve">Angela Scala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Scala</w:t>
+                <w:t xml:space="preserve">Anna Piperno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Cyclodextrin Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New theranostic probes for the treatment of glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés international Cyclodextrin ICS 20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Messine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New theranostic probes for the treatment of glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université de Brno CEITEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Bnro, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Ferromagnetic Nanoparticles for Water Remediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gouriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9324,349 +9190,349 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Journées Cyclodextrines JCD2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Villeneuve-d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New theranostic probes for the treatment of glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancéropole Nord-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New theranostic probes for the treatment of glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université Mohammed VI polytechnique UM6P</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Ben Guerir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aptar, Jan 2020, Le Vaudreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, BASF, Sep 2019, Saint-Aubin-lès-Elbeuf, France</w:t>
+              <w:t xml:space="preserve">, C-Sgroup, Dec 2019, Pacy-sur-Eure, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408435v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-relaxivity and High-stability Supramolecular MRI Contrast Agent Based on Modified β-Cyclodextrin / Gadolinium Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9682,211 +9548,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European conference on cyclodextrins (EUROCD, 6, 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Saint-Jacques-de-Compostel, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, C-Sgroup, Dec 2019, Pacy-sur-Eure, France</w:t>
+              <w:t xml:space="preserve">, BASF, Sep 2019, Saint-Aubin-lès-Elbeuf, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408490v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pierre Fabre, Nov 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyaminocarboxylate based on b-cyclodextrin scaffold: new contrast agents for MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9902,2100 +9768,2100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupement de recherche agents d'imagerie moléculaire (GDR AIM, 2, 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organotin-Bridged-Ionic Liquid as a Solvent-free, Leaching-resistiveCatalyst for Ring Opening Polymerization of e-caprolactone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on organometallic chemistry (EuCOMC, 23, 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lesaffre, Sep 2018, Marcq-en-Baroeul, France</w:t>
+              <w:t xml:space="preserve">, Cargill, Jul 2018, Baupte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408474v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Suez, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cargill, Jul 2018, Baupte, France</w:t>
+              <w:t xml:space="preserve">, EDF, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408457v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EDF, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">, Exxon mobil, Feb 2018, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408454v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Exxon mobil, Feb 2018, Deauville, France</w:t>
+              <w:t xml:space="preserve">, Lesaffre, Sep 2018, Marcq-en-Baroeul, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408477v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
+                <w:t xml:space="preserve">Smart molecular imaging probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nutriset, Nov 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journées du Groupement de recherche agents d'imagerie moléculaire (GDR AIM, 1, 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408481v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart molecular imaging probes</w:t>
+                <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupement de recherche agents d'imagerie moléculaire (GDR AIM, 1, 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">Séminaire industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nutriset, Nov 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358046v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yara, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
+                <w:t xml:space="preserve">Cyclodextrins: an appropriate scaffold for new MRI theranostic probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yves Rocher, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Drug Discovery &amp; Therapy World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408462v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrins: an appropriate scaffold for new MRI theranostic probes</w:t>
+                <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Discovery &amp; Therapy World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Boston (MA), United States</w:t>
+              <w:t xml:space="preserve">Séminaire industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scotts, Oct 2017, Bourth, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358041v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Scotts, Oct 2017, Bourth, France</w:t>
+              <w:t xml:space="preserve">, Air Liquide, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408485v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Air Liquide, Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">, Roquette, Nov 2017, Lestrem, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408463v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
+                <w:t xml:space="preserve">Synthèse et caractérisation d’agents de contraste pour IRM à base de complexes β-cyclodextrine modifiée et de Gadolinium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Roquette, Nov 2017, Lestrem, France</w:t>
+              <w:t xml:space="preserve">Journées du Club français des cyclodextrines (18, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408484v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et caractérisation d’agents de contraste pour IRM à base de complexes β-cyclodextrine modifiée et de Gadolinium</w:t>
+                <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Club français des cyclodextrines (18, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lens, France</w:t>
+              <w:t xml:space="preserve">Séminaire industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yves Rocher, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358050v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclodextrins: an appropriate scaffold for new MRI theranostic probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drug Discovery &amp; Therapy World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart technical textiles for decontamination of chemical warfare agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vandesteene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vandesteene</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Ronjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Cornelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Chemical Biological Radiological nuclear Explosive - Research &amp; Innovation (CBRNE, 2, 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et analyse de dérivés de β-cyclodextrine régiofonctionnalisés par des ligands pyridine pour une application en IRM</w:t>
+                <w:t xml:space="preserve">New MRI Contrast Agent Based on Modified Cyclodextrins. Hydration Spheres Effects Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnocentre (29, 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Seillac, France</w:t>
+              <w:t xml:space="preserve">International cyclodextrin symposium (18, 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Gainesville (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365388v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures oligosaccharidiques accélérant l’hydrolyse d’agents organophosphorés neurotoxiques</w:t>
+                <w:t xml:space="preserve">Development of new contrast agents for MRI based on -cyclodextrin regiofunctionnalized by innovative gadolinium ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Club français des cyclodextrines (17, 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">Rencontres internationales de chimie thérapeutique (RICT, 52, 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358036v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New MRI Contrast Agent Based on Modified Cyclodextrins. Hydration Spheres Effects Studies</w:t>
+                <w:t xml:space="preserve">Structures oligosaccharidiques accélérant l’hydrolyse d’agents organophosphorés neurotoxiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bosco M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brégier F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Daulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International cyclodextrin symposium (18, 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Gainesville (FL), United States</w:t>
+              <w:t xml:space="preserve">Journées du Club français des cyclodextrines (17, 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358043v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of new contrast agents for MRI based on -cyclodextrin regiofunctionnalized by innovative gadolinium ligands</w:t>
+                <w:t xml:space="preserve">Biomimetic structures based on cyclodextrins for the decontamination of organophosphorus compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Barbot</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Cornelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres internationales de chimie thérapeutique (RICT, 52, 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Design and Synthesis of Supramolecular Architectures (8, 2016) - Youth School on Supramolecular and Coordination Chemistry (2, 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Kazan, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358048v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic structures based on cyclodextrins for the decontamination of organophosphorus compounds</w:t>
+                <w:t xml:space="preserve">Synthèse et analyse de dérivés de β-cyclodextrine régiofonctionnalisés par des ligands pyridine pour une application en IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Design and Synthesis of Supramolecular Architectures (8, 2016) - Youth School on Supramolecular and Coordination Chemistry (2, 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Kazan, Russia</w:t>
+              <w:t xml:space="preserve">Biotechnocentre (29, 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358033v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">beta-Cyclodextrins as Scaffolds of New Smart MRI Contrast Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Being Smart in Coordination Chemistry: Medical Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et analyse de dérivés de β-cyclodextrine régiofonctionnalisés par des ligands pyridine pour une application en IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Being Smart In Coordination Chemistry: Medical Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalyseur organostannique supporté sur liquide ionique pour la préparation de polymère biodégradable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence euro-maghrébine des biocomposites (1, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized cyclodextrins as biomimetic materials to degrade nerve agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brégier F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letort S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letort S.</w:t>
+                <w:t xml:space="preserve">D. Mathiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grel T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European conference on cyclodextrins (EUROCD, 4, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Cyclodextrin-DOTA Conjugates as MRI Contrast Agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12004,123 +11870,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Biscotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petit S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnet C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European conference on cyclodextrins (EUROCD, 4, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New contrast agents for MRI based on cyclodextrin scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12149,1664 +12015,1664 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Académie-Industrie chemistry Channel (A-I Chem Channel) closing event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new contrast agents for MRI based on Cyclodextrin-DOTA conjugates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Club français des cyclodextrines (16, 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization behavior of an ionic liquid as a function of kinetics: from oiling out to polymorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CECAM-USI Workshop: Molecular simulations of crystallization from solution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence of Kinetic Parameters on the Crystallization Behavior and on Macrocrystalline Features of an Original Ionic Liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGOM-11 (Crystal Growth of Organic Molecules)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New scavengers of nerve agents based on cyclodextrin scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Club français des cyclodextrines (16, 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About fluid inclusions and morphological transitions in organic and ionic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Waldschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIC-19 (International Symposium on Industrial Crystallization)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Growth Study of an Ionic Liquid: Polymorphism, Oiling Out and Complex Melting Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIWIC-20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Odense, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure cristalline et caractérisation d’un nouveau liquide ionique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Barbot</w:t>
+                <w:t xml:space="preserve">Michel Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Pépin</w:t>
+                <w:t xml:space="preserve">S. Rabeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rabeau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII èmes Journées de l’AECCPCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits and Limitations of Crystal Structure Determinations for the Understanding of Host-Guest Supramolecular Complexation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grandeury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhandTA 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Growth of Supramolecular Inclusion Complexes as a Tool for Investigating Chiral Recognition Mechanisms Induced by Crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grandeury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Crystal Growth of Organic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization, Characterization and Crystal Structure of Host-Guest Inclusion Complexes. Potential Application for Enantiomeric Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grandeury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhandTA 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantiopurification by crystallization of host-guest compounds with permethylated β-cyclodextrin : crystal growth and structural investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grandeury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Peulon-Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhandTA 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantiopurification during the crystallization of host-guest supramolecular compounds: crystal growth and structural investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grandeury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tisse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Int. Symp. Ind. Cryst. (ISIC-15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of mono- and di-pentylated permethylated γ-cyclodextrins as new chiral stationary phases in capillary gas chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourgeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Combret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Int. Cyclodextrin Symp.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential complexation of chiral phenylethanol derivatives by permethylated β-cyclodextrins: a combined cristallisation and gas chromatography investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Peulon-Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Symp. on Chirality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13816,767 +13682,767 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel theranostic approaches for controlled release of temozolomide in the context of glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Onal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deniz Onal</w:t>
+                <w:t xml:space="preserve">Elsa Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Sarrazin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Mazzaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI International Summer School on Cyclodextrins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Gênes (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel theranostic approaches for controlled release of temozolomide in the context of glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Onal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deniz Onal</w:t>
+                <w:t xml:space="preserve">Elsa Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Sarrazin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Mazzaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Ecole Doctorale Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chitosan-Silver Nanocomposites as a Heterogeneous, Reusable and Highly Stable Catalyst for Efficient Reduction of Nitroarenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC, 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous and Reusable Biosynthesized Catalysts for Efficient Reduction of Nitroarenes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude IRM in vivo d’une sonde cardiaque basée sur des complexes β-cyclodextrines-Gd(III)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sembo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Biscotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference for Research on Phosphates and Derivatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Journées du Club français des cyclodextrines (19, 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358237v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude IRM in vivo d’une sonde cardiaque basée sur des complexes β-cyclodextrines-Gd(III)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterogeneous and Reusable Biosynthesized Catalysts for Efficient Reduction of Nitroarenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Club français des cyclodextrines (19, 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">International Conference for Research on Phosphates and Derivatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358232v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, thermodynamic and relaxivity properties of novel -cyclodextrins bicarboxylates MRI probe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude thermodynamique d'un complexe gadolinium -β-cyclodextrine modifiée par sept ligands triazole aminobiscarboxylates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Luc Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaamoussi Issam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang-Chun Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Glycomics Symposium (2, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Alberta, Canada</w:t>
+              <w:t xml:space="preserve">Journées de l'Association des Enseignants Chercheurs de Chimie Physique et Chimie Minérale des Facultés de Pharmacie (AECCPCM, 15, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358231v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude thermodynamique d'un complexe gadolinium -β-cyclodextrine modifiée par sept ligands triazole aminobiscarboxylates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, Thermodynamic And Relaxitivy Properties Of Novel β-Cyclodextrins Bicarboxylates Mri Probe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Association des Enseignants Chercheurs de Chimie Physique et Chimie Minérale des Facultés de Pharmacie (AECCPCM, 15, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">Canadian Glycomics Symposium (2, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Alberta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535371v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Thermodynamic And Relaxitivy Properties Of Novel β-Cyclodextrins Bicarboxylates Mri Probe.</w:t>
+                <w:t xml:space="preserve">Synthesis, thermodynamic and relaxivity properties of novel -cyclodextrins bicarboxylates MRI probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbot</w:t>
@@ -14584,695 +14450,695 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Glycomics Symposium (2, 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Alberta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477863v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new β-cyclodextrin scaffold designed for MRI application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Being Smart in Coordination Chemistry: Medical Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organotin Catalysts supported on Ionic liquids: preparation of the biodegradable polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglo-Norman colloquium on organic chemistry (ANORCQ, 13, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of ionic liquids as metal-free catalyst for controlled ring-opening polymerization of ε-caprolactone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Use of ionic liquids as metal-free catalyst for controlled ring-opening polymerization of ε-caprolactone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of New Cyclodextrins Scaffolds for MRI Contrast Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New cyclodextrin scaffolds to answer the challenges of new contrast agents development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroCD [Cyclodextrines]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de stabilité thermodynamique d'un nouveau complexe gadolinium-cyclodextrine pour le développement d'agents de contraste bioactivables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Déchamps-Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Biscotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Groupe d'étude en chimie des polyamines cycliques et linéaires (GPOL, 5, 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Klingenthal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un nouveau complexe Gadolinium-Cyclodextrine pour le développement d'agents de contraste bio-activables - Etude thermodynamique par potentiométrie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dechamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Biscotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’Association des Enseignants Chercheurs de Chimie Physique et Chimie Minérale des Facultés de Pharmacie (AECCPCM, 21, 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physico-chimique de nouveaux agents de contraste à base de cyclodextrines modifiées par des fonctions carboxyliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Chekkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15287,51 +15153,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’Association des Enseignants Chercheurs de Chimie Physique et Chimie Minérale des Facultés de Pharmacie (AECCPCM, 19, 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15341,214 +15207,214 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclodextrin-Linked Polyvalent Ligands for Complexation of Metal Ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Canada, Patent n° : PCT/CA2019/050603. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CYCLODEXTRIN-LINKED POLYVALENT LIGANDS FOR COMPLEXATION OF METAL IONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chang Chung Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Luc Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2019/213756. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Contrast Agents for MRI Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15557,65 +15423,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US 20110243857 A1 20111006. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId403"/>
+      <w:footerReference w:type="default" r:id="rId402"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15683,51 +15549,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD12C6F3"/>
+    <w:nsid w:val="9DD5B421"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15914,51 +15780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geraldine-gouhier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3852-1827" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435234v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Brik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Kadiri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha El Assimi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lakbita" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Hanani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA07939J" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129348v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ben Youcef" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Laassiri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.144462" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435222v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30153263" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129345v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramakrishna Gandikota" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenxiao Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29194688" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Levet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Krykun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Cornelio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Pilato" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samanta Moffa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12030478" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769678v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;bault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif El Meziane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c00333" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129351v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dambruoso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Beniazza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2023.113422" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548583v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Nabgui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Agayr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Vidovi&#263;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12668-023-01197-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434763v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Bouyahya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Sandra Sembo-Backonly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle-Huret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16374-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045265v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuki Nakagami" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyue Mao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetoshi Arima" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Kitagishi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202100380" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045244v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Sandra Sembo-Backonly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04084g" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Biscotti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bosco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9020269" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045253v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit A Luinstra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Raihane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110602" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083573v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Kadib" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nj05985c" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351871v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-k1260" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129356v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Luc Champagne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuekun Han" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Gaamoussi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00937" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024474v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mulder" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sappei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2018.03.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279125v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046294v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Letort" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daulon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.45" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928067v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Zgani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Idriss" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djedaini-Pilard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6OB02583H" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046222v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Erb" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.12.23" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046227v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9931-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129358v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b07157" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779934v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140371v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Kaoukabi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Qayouh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.02.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2TR7S2M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129368v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brandel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gbabode" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm501220x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140303v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129373v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA40314A" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015348v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996934v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Kumar Kalakuntla" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Wille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Provost" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Reiter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2012.11.020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJL0PG7B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996940v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#252;ller" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2012.10.020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4HWFH18-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129376v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Estour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Letort" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Kalakuntla" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Provost" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129372v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129380v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;pin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lange" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000754" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LV8C7BN0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022123v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pepin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. Lange" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021504v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grandeury" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin T. Craescu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0NJ00147C" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8C2VSVQ8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01933424v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Condamine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Hilfert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp071428o" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0T9F9DF2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129381v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046778v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lopin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulnara Garipova" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kalinina" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raboisson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohisa Osaki" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nass/nrl027" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046777v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pignard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Piettre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo051511c" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3ZBVDHDM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935575v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Coste" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrio" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B504989J" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-77SH2QM4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046785v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046783v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hourdin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cc0498736" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046779v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garipova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kalinina" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/10091048" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046782v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jourdan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc van Hijfte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Angibaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2005.09.060" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R09RK6DQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936012v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandeury" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JTAN.0000038979.32555.58" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8B461E0F63A8C951A67624F995BF62D05A91B27/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046789v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dufour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046791v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2003.09.195" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX0SR9PF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129388v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tisse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agasse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200390054" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M2NDBCGX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936061v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046792v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0348064" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8GWV2V04-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129386v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Agasse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(03)00360-4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3CNL28M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936087v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Agasse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936413v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peulon Agasse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050927v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja027850u" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XNCKRCG6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050934v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lequeux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lebouc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongli Yang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol006746j" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050937v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)01830-X" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJGN071W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351612v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Wagner" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Lusztyk" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja950133y" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-10FN6LM6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351594v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dumartin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmond" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Connil" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jousseaume" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.199509169" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9ZNFHWCD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351608v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Morton" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Negri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Preston" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/P29950002141" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAC0831E463F9419C807FAE54F5A2B422A20EAE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590133v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumartin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delmond" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lalere" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois Xavier Donard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.590090714" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTX0CZ4K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351606v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201; J.&#8201;l. Morton" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Negri" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Preston" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/j100025a011" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6SC381DX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129416v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maurice-P&#233;roumal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rouviere" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bailly" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Petit" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683679v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683664v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Mazzaglia" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Zagami" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Scala" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Piperno" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H&#233;laine" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051031v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051042v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051003v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051047v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051036v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408492v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408435v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358055v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408490v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408441v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358054v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358052v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408474v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408448v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408457v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408454v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408477v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408481v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358046v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408444v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408462v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358041v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408485v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408463v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408484v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358050v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051023v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358039v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandesteene" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ronjat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365388v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358036v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosco M." TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;gier F." TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daulon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albaret" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358043v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358048v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358033v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358042v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358034v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365383v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365392v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letort S." TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathiron" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grel T." TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358028v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit S." TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet C." TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365399v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358026v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940968v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gbabode" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cartigny" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941013v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358025v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941073v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waldschmidt" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942393v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943204v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;pin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabeau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945435v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945889v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945780v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946071v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peulon-Agasse" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945993v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946093v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeaux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Combret" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947811v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190258v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Onal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sarrazin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190186v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358235v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358237v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358232v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sembo" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicol" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulder" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358231v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535371v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Champagne" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaamoussi Issam" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Chun Ling" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477863v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358228v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358225v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358223v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358220v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358222v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535402v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;champs-Olivier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535346v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dechamps" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535418v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Chekkal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468896v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04046749v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Chung Ling" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375999v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geraldine-gouhier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3852-1827" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435234v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Brik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Kadiri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha El Assimi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lakbita" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Hanani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA07939J" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129348v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ben Youcef" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Laassiri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.144462" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435222v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30153263" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Levet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Krykun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Cornelio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Pilato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samanta Moffa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12030478" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129345v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramakrishna Gandikota" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenxiao Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29194688" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769678v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;bault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif El Meziane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c00333" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129351v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dambruoso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Beniazza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2023.113422" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548583v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Nabgui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Agayr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Vidovi&#263;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12668-023-01197-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434763v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Bouyahya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Sandra Sembo-Backonly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle-Huret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16374-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045265v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuki Nakagami" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyue Mao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetoshi Arima" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Kitagishi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202100380" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045244v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Sandra Sembo-Backonly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04084g" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Biscotti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bosco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9020269" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045253v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit A Luinstra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Raihane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110602" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083573v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Kadib" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nj05985c" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351871v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-k1260" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129356v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Luc Champagne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuekun Han" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Gaamoussi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00937" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024474v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mulder" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sappei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2018.03.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279125v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046294v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Letort" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daulon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.45" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928067v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Zgani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Idriss" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djedaini-Pilard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6OB02583H" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046227v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9931-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Erb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.12.23" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129358v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b07157" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140371v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Kaoukabi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Qayouh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.02.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2TR7S2M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129368v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brandel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gbabode" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm501220x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140303v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA40314A" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996934v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Kumar Kalakuntla" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Wille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Provost" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Reiter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2012.11.020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJL0PG7B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129373v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996940v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#252;ller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2012.10.020" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4HWFH18-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129376v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Estour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Letort" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Kalakuntla" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Provost" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129372v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022123v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pepin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. Lange" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000754" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LV8C7BN0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129380v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;pin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lange" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021504v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grandeury" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin T. Craescu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0NJ00147C" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8C2VSVQ8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01933424v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Condamine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Hilfert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp071428o" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0T9F9DF2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129381v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046777v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pignard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lopin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Piettre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo051511c" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3ZBVDHDM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046778v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulnara Garipova" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kalinina" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raboisson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohisa Osaki" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nass/nrl027" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935575v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Coste" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B504989J" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-77SH2QM4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046785v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046783v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hourdin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cc0498736" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046779v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garipova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kalinina" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/10091048" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046782v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jourdan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc van Hijfte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Angibaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2005.09.060" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R09RK6DQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936012v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandeury" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JTAN.0000038979.32555.58" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8B461E0F63A8C951A67624F995BF62D05A91B27/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046789v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dufour" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046791v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2003.09.195" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX0SR9PF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129388v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tisse" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agasse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200390054" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M2NDBCGX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936061v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046792v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0348064" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8GWV2V04-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129386v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Agasse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(03)00360-4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3CNL28M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936087v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Agasse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050927v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja027850u" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XNCKRCG6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936413v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peulon Agasse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050934v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lequeux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lebouc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongli Yang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol006746j" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050937v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)01830-X" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJGN071W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351612v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Wagner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Lusztyk" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja950133y" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-10FN6LM6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351594v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dumartin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmond" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Connil" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jousseaume" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.199509169" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9ZNFHWCD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351608v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Morton" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Negri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Preston" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/P29950002141" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAC0831E463F9419C807FAE54F5A2B422A20EAE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590133v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumartin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delmond" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lalere" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois Xavier Donard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.590090714" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTX0CZ4K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351606v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201; J.&#8201;l. Morton" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Negri" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Preston" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/j100025a011" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6SC381DX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129416v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maurice-P&#233;roumal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rouviere" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bailly" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Petit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683679v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683664v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Mazzaglia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Zagami" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Scala" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Piperno" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H&#233;laine" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051031v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051042v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051003v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051047v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051036v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408492v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408490v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358055v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408435v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408441v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358054v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358052v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408457v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408448v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408454v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408477v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408474v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358046v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408481v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408444v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358041v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408485v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408463v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408484v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358050v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408462v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051023v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358039v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandesteene" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ronjat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358043v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358048v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358036v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosco M." TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;gier F." TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daulon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albaret" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358033v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365388v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358042v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358034v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365383v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365392v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letort S." TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathiron" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grel T." TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358028v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit S." TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet C." TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365399v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358026v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940968v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gbabode" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cartigny" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941013v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358025v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941073v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waldschmidt" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942393v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943204v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;pin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabeau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945435v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945889v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945780v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946071v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peulon-Agasse" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945993v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946093v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeaux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Combret" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947811v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190258v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Onal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sarrazin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190186v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358235v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358232v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sembo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicol" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulder" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358237v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535371v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Champagne" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaamoussi Issam" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Chun Ling" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477863v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358231v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358228v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358225v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358223v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358220v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358222v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535402v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;champs-Olivier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535346v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dechamps" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535418v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Chekkal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468896v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04046749v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Chung Ling" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375999v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>