--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -589,295 +589,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drugs in Cyclodextrin in Liposomes: How a Suitable Formulation of an Active Substance Can Improve Its Efficiency?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of an Ethylenediaminetetraacetic Acid-like Ligand Based on Sucrose Scaffold and Complexation and Proton Relaxivity Studies of Its Gadolinium(III) Complex in Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspard Levet</w:t>
+                <w:t xml:space="preserve">Ramakrishna Gandikota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serhii Krykun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Samanta Moffa</w:t>
+                <w:t xml:space="preserve">Cenxiao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gouriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr12030478⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (19), pp.4688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29194688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860786v1</w:t>
+                <w:t xml:space="preserve">hal-05129345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of an Ethylenediaminetetraacetic Acid-like Ligand Based on Sucrose Scaffold and Complexation and Proton Relaxivity Studies of Its Gadolinium(III) Complex in Solution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Barbot</w:t>
+                <w:t xml:space="preserve">Drugs in Cyclodextrin in Liposomes: How a Suitable Formulation of an Active Substance Can Improve Its Efficiency?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Levet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serhii Krykun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Cornelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramakrishna Gandikota</w:t>
+                <w:t xml:space="preserve">Serena Pilato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cenxiao Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Gouriou</w:t>
+                <w:t xml:space="preserve">Samanta Moffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29 (19), pp.4688. </w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (3), pp.478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules29194688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pr12030478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05129345v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of an Ethylenediaminetetraacetic Acid-like Ligand Based on Sucrose Scaffold and Complexation and Proton Relaxivity Studies of Its Gadolinium(III) Complex in Solution</w:t>
               </w:r>
@@ -889,104 +889,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramakrishna Gandikota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cenxiao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gouriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 29 (19), pp.4688. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules29194688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769678v1</w:t>
@@ -2163,239 +2163,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie supportée sur phase solide</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and Unprecedented Complexation Properties of β-Cyclodextrin-Based Ligand for Lanthanide Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Luc Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuekun Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Gaamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v2-k1260⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (15), pp.8964-8977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b00937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351871v1</w:t>
+                <w:t xml:space="preserve">hal-05129356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Unprecedented Complexation Properties of β-Cyclodextrin-Based Ligand for Lanthanide Ions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chimie supportée sur phase solide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (15), pp.8964-8977. </w:t>
+              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.K1260v2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b00937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51257/a-v2-k1260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05129356v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI probes based on C6-peracetate β-cyclodextrins: Synthesis, gadolinium complexation and in vivo relaxivity studies</w:t>
               </w:r>
@@ -2515,130 +2515,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Unprecedented Complexation Properties of β-Cyclodextrin-Based Ligand for Lanthanide Ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Luc Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuekun Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Gaamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (15), pp.8964-8977. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b00937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279125v1</w:t>
@@ -2675,51 +2675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Cornelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Brégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2911,287 +2911,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic liquids and cyclodextrin inclusion complexes: limitation of the affinity capillary electrophoresis technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions of cyclodextrins and their derivatives with toxic organophosphorus compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Mofaddel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Landy</w:t>
+                <w:t xml:space="preserve">William Erb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-016-9931-z⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.204-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.12.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046227v1</w:t>
+                <w:t xml:space="preserve">hal-02046222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of cyclodextrins and their derivatives with toxic organophosphorus compounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Balieu</w:t>
+                <w:t xml:space="preserve">Ionic liquids and cyclodextrin inclusion complexes: limitation of the affinity capillary electrophoresis technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mofaddel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Erb</w:t>
+                <w:t xml:space="preserve">David Landy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12, pp.204-228. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 408 (28), pp.8211-8220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjoc.12.23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-016-9931-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046222v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure–Binding Effects: Comparative Binding of 2-Anilino-6-naphthalenesulfonate by a Series of Alkyl- and Hydroxyalkyl-Substituted β-Cyclodextrins</w:t>
               </w:r>
@@ -3229,51 +3229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119 (40), pp.12921-12930. </w:t>
@@ -3324,51 +3324,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of ionic liquids as an organocatalyst for controlled ring-opening polymerization of ϵ-caprolactone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmae Kaoukabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Qayouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3802,358 +3802,358 @@
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Biscotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 3 (14), pp.4531-4534. </w:t>
+              <w:t xml:space="preserve">, 2013, 3 (14), pp.4531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C3RA40314A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015348v1</w:t>
+                <w:t xml:space="preserve">hal-05129373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New modified β-cyclodextrin derivatives as detoxifying agents of chemical warfare agents (I). Synthesis and preliminary screening: evaluation of the detoxification using a half-quantitative enzymatic assay.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georg Reiter</w:t>
+                <w:t xml:space="preserve">Effect of the second coordination sphere on new contrast agents based on cyclodextrin scaffolds for MRI signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Idriss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Estour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Zgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Biscotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2012.11.020⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (14), pp.4531-4534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3RA40314A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996934v1</w:t>
+                <w:t xml:space="preserve">hal-01015348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the second coordination sphere on new contrast agents based on cyclodextrin scaffolds for MRI signals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anais Biscotti</w:t>
+                <w:t xml:space="preserve">New modified β-cyclodextrin derivatives as detoxifying agents of chemical warfare agents (I). Synthesis and preliminary screening: evaluation of the detoxification using a half-quantitative enzymatic assay.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raman Kumar Kalakuntla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Wille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3RA40314A⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 216 (2-3), pp.200-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2012.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129373v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized cyclodextrins bearing an alpha nucleophile--a promising way to degrade nerve agents.</w:t>
               </w:r>
@@ -4178,64 +4178,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman Kumar Kalakuntla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 203 (1), pp.202-207. </w:t>
@@ -4431,255 +4431,255 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New modified β-cyclodextrin derivatives as detoxifying agents of chemical warfare agents (I). Synthesis and preliminary screening: Evaluation of the detoxification using a half-quantitative enzymatic assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman Kumar Kalakuntla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 216 (2-3), pp.200-205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.toxlet.2012.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Examples of α-(1→4)-Glycosylation Reactions on Ionic Liquid Supports</w:t>
+                <w:t xml:space="preserve">First Examples of α‐(1→4)‐Glycosylation Reactions on Ionic Liquid Supports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Pepin</w:t>
+                <w:t xml:space="preserve">Matthieu Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Guillen</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine M. Lange</w:t>
+                <w:t xml:space="preserve">Catherine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010 (33), pp.6366-6371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -4693,139 +4693,139 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022123v1</w:t>
+                <w:t xml:space="preserve">hal-05129380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Examples of α‐(1→4)‐Glycosylation Reactions on Ionic Liquid Supports</w:t>
+                <w:t xml:space="preserve">First Examples of α-(1→4)-Glycosylation Reactions on Ionic Liquid Supports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Pépin</w:t>
+                <w:t xml:space="preserve">Matthieu Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guillen</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lange</w:t>
+                <w:t xml:space="preserve">Catherine M. Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010 (33), pp.6366-6371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -4839,51 +4839,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129380v1</w:t>
+                <w:t xml:space="preserve">hal-01022123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first use of supramolecular recognition to extract and stabilize an enzymatic inhibitor of a coagulation process</w:t>
               </w:r>
@@ -5297,290 +5297,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphonodifluoromethyl and Phosphonothiodifluoromethyl Radicals. Generation and Addition onto Alkenes and Alkynes</w:t>
+                <w:t xml:space="preserve">Nucleotides and nucleic acids: A source of inspiration for the development of new, phosphorus-centered functional groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Pignard</w:t>
+                <w:t xml:space="preserve">Chrystel Lopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystel Lopin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+                <w:t xml:space="preserve">Goulnara Garipova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Piettre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Irina Kalinina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raboisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomohisa Osaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo051511c⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Symposium Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 50 (1), pp.53-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nass/nrl027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04046777v1</w:t>
+                <w:t xml:space="preserve">hal-04046778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleotides and nucleic acids: A source of inspiration for the development of new, phosphorus-centered functional groups</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Phosphonodifluoromethyl and Phosphonothiodifluoromethyl Radicals. Generation and Addition onto Alkenes and Alkynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Lopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Irina Kalinina</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Raboisson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Piettre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Symposium Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 71 (1), pp.31-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo051511c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nass/nrl027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04046778v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New synthesis of (Z,E)-2,7-bis(4-cyanobenzylidene)cycloheptan-1-one under stereospecific constraints induced by host–guest interactions</w:t>
               </w:r>
@@ -5910,51 +5910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Condamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Piettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Combinatorial Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7 (2), pp.285-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6174,51 +6174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc van Hijfte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Piettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 46 (46), pp.8027-8031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6556,77 +6556,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First synthesis of S,S-dialkyl difluorophosphonodithioates and difluorophosphonotrithioates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Lopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Piettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 44 (49), pp.8837-8840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6964,90 +6964,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphonyl, Phosphonothioyl, Phosphonodithioyl, and Phosphonotrithioyl Radicals: Generation and Study of Their Addition onto Alkenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Lopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Piettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 68 (26), pp.9916-9923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7371,281 +7371,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First and Efficient Synthesis of Phosphonodifluoromethylene Analogues of Nucleoside 3‘-Phosphates: Crucial Role Played by Sulfur in Construction of the Target Molecules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gautier</w:t>
+                <w:t xml:space="preserve">Enantiopurification during the Crystallization of Host-Guest Supramolecular Compounds: Crystal Growth and Structural Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grandeury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Peulon Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 1, pp.813-818</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050927v1</w:t>
+                <w:t xml:space="preserve">hal-01936413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantiopurification during the Crystallization of Host-Guest Supramolecular Compounds: Crystal Growth and Structural Investigations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Peulon Agasse</w:t>
+                <w:t xml:space="preserve">First and Efficient Synthesis of Phosphonodifluoromethylene Analogues of Nucleoside 3‘-Phosphates: Crucial Role Played by Sulfur in Construction of the Target Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Lopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Piettre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 124 (49), pp.14668-14675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja027850u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936413v1</w:t>
+                <w:t xml:space="preserve">hal-04050927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfanyl- and Selanyldifluoromethylphosphonates as a Source of Phosphonodifluoromethyl Radicals and Their Addition onto Alkenes</w:t>
               </w:r>
@@ -7657,51 +7657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Lopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongli Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7765,90 +7765,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of dialkyl phosphonodithioyl radicals and their addition onto alkenes. Synthesis of 3-phosphonodithiomethyl-3-deoxofuranosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Lopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Piettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 41 (52), pp.10195-10200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8769,51 +8769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gouriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramakrishna Gandikota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Cyclodextrin Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dunkerque, France</w:t>
@@ -9427,247 +9427,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
+                <w:t xml:space="preserve">High-relaxivity and High-stability Supramolecular MRI Contrast Agent Based on Modified β-Cyclodextrin / Gadolinium Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C-Sgroup, Dec 2019, Pacy-sur-Eure, France</w:t>
+              <w:t xml:space="preserve">European conference on cyclodextrins (EUROCD, 6, 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Saint-Jacques-de-Compostel, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408490v1</w:t>
+                <w:t xml:space="preserve">hal-02358055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-relaxivity and High-stability Supramolecular MRI Contrast Agent Based on Modified β-Cyclodextrin / Gadolinium Complexes</w:t>
+                <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European conference on cyclodextrins (EUROCD, 6, 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Saint-Jacques-de-Compostel, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BASF, Sep 2019, Saint-Aubin-lès-Elbeuf, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358055v1</w:t>
+                <w:t xml:space="preserve">hal-02408435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, BASF, Sep 2019, Saint-Aubin-lès-Elbeuf, France</w:t>
+              <w:t xml:space="preserve">, C-Sgroup, Dec 2019, Pacy-sur-Eure, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408435v1</w:t>
+                <w:t xml:space="preserve">hal-02408490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
               </w:r>
@@ -9894,207 +9894,207 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cargill, Jul 2018, Baupte, France</w:t>
+              <w:t xml:space="preserve">, Lesaffre, Sep 2018, Marcq-en-Baroeul, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408457v1</w:t>
+                <w:t xml:space="preserve">hal-02408474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Suez, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">, Cargill, Jul 2018, Baupte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408448v1</w:t>
+                <w:t xml:space="preserve">hal-02408457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EDF, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">, Suez, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408454v1</w:t>
+                <w:t xml:space="preserve">hal-02408448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
               </w:r>
@@ -10170,69 +10170,69 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lesaffre, Sep 2018, Marcq-en-Baroeul, France</w:t>
+              <w:t xml:space="preserve">, EDF, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408474v1</w:t>
+                <w:t xml:space="preserve">hal-02408454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart molecular imaging probes</w:t>
               </w:r>
@@ -10419,454 +10419,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrins: an appropriate scaffold for new MRI theranostic probes</w:t>
+                <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Discovery &amp; Therapy World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Boston (MA), United States</w:t>
+              <w:t xml:space="preserve">Séminaire industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yves Rocher, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358041v1</w:t>
+                <w:t xml:space="preserve">hal-02408462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
+                <w:t xml:space="preserve">Cyclodextrins: an appropriate scaffold for new MRI theranostic probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Scotts, Oct 2017, Bourth, France</w:t>
+              <w:t xml:space="preserve">Drug Discovery &amp; Therapy World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408485v1</w:t>
+                <w:t xml:space="preserve">hal-02358041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Air Liquide, Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">, Roquette, Nov 2017, Lestrem, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408463v1</w:t>
+                <w:t xml:space="preserve">hal-02408484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Roquette, Nov 2017, Lestrem, France</w:t>
+              <w:t xml:space="preserve">, Scotts, Oct 2017, Bourth, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408484v1</w:t>
+                <w:t xml:space="preserve">hal-02408485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et caractérisation d’agents de contraste pour IRM à base de complexes β-cyclodextrine modifiée et de Gadolinium</w:t>
+                <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Club français des cyclodextrines (18, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lens, France</w:t>
+              <w:t xml:space="preserve">Séminaire industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Air Liquide, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358050v1</w:t>
+                <w:t xml:space="preserve">hal-02408463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
+                <w:t xml:space="preserve">Synthèse et caractérisation d’agents de contraste pour IRM à base de complexes β-cyclodextrine modifiée et de Gadolinium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yves Rocher, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées du Club français des cyclodextrines (18, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408462v1</w:t>
+                <w:t xml:space="preserve">hal-02358050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclodextrins: an appropriate scaffold for new MRI theranostic probes</w:t>
               </w:r>
@@ -10960,51 +10960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vandesteene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ronjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Cornelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11040,480 +11040,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New MRI Contrast Agent Based on Modified Cyclodextrins. Hydration Spheres Effects Studies</w:t>
+                <w:t xml:space="preserve">Synthèse et analyse de dérivés de β-cyclodextrine régiofonctionnalisés par des ligands pyridine pour une application en IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International cyclodextrin symposium (18, 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Gainesville (FL), United States</w:t>
+              <w:t xml:space="preserve">Biotechnocentre (29, 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358043v1</w:t>
+                <w:t xml:space="preserve">hal-02365388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of new contrast agents for MRI based on -cyclodextrin regiofunctionnalized by innovative gadolinium ligands</w:t>
+                <w:t xml:space="preserve">New MRI Contrast Agent Based on Modified Cyclodextrins. Hydration Spheres Effects Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres internationales de chimie thérapeutique (RICT, 52, 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">International cyclodextrin symposium (18, 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Gainesville (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358048v1</w:t>
+                <w:t xml:space="preserve">hal-02358043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures oligosaccharidiques accélérant l’hydrolyse d’agents organophosphorés neurotoxiques</w:t>
+                <w:t xml:space="preserve">Development of new contrast agents for MRI based on -cyclodextrin regiofunctionnalized by innovative gadolinium ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Club français des cyclodextrines (17, 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">Rencontres internationales de chimie thérapeutique (RICT, 52, 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358036v1</w:t>
+                <w:t xml:space="preserve">hal-02358048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic structures based on cyclodextrins for the decontamination of organophosphorus compounds</w:t>
+                <w:t xml:space="preserve">Structures oligosaccharidiques accélérant l’hydrolyse d’agents organophosphorés neurotoxiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bosco M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brégier F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Daulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Design and Synthesis of Supramolecular Architectures (8, 2016) - Youth School on Supramolecular and Coordination Chemistry (2, 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Kazan, Russia</w:t>
+              <w:t xml:space="preserve">Journées du Club français des cyclodextrines (17, 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358033v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et analyse de dérivés de β-cyclodextrine régiofonctionnalisés par des ligands pyridine pour une application en IRM</w:t>
+                <w:t xml:space="preserve">Biomimetic structures based on cyclodextrins for the decontamination of organophosphorus compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Cornelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnocentre (29, 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Seillac, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Design and Synthesis of Supramolecular Architectures (8, 2016) - Youth School on Supramolecular and Coordination Chemistry (2, 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Kazan, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365388v1</w:t>
+                <w:t xml:space="preserve">hal-02358033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">beta-Cyclodextrins as Scaffolds of New Smart MRI Contrast Agents</w:t>
               </w:r>
@@ -11719,51 +11719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized cyclodextrins as biomimetic materials to degrade nerve agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brégier F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letort S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12364,221 +12364,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New scavengers of nerve agents based on cyclodextrin scaffold</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">About fluid inclusions and morphological transitions in organic and ionic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Waldschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Club français des cyclodextrines (16, 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Amiens, France</w:t>
+              <w:t xml:space="preserve">ISIC-19 (International Symposium on Industrial Crystallization)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358025v1</w:t>
+                <w:t xml:space="preserve">hal-01941073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About fluid inclusions and morphological transitions in organic and ionic crystals</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New scavengers of nerve agents based on cyclodextrin scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIC-19 (International Symposium on Industrial Crystallization)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées du Club français des cyclodextrines (16, 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941073v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Growth Study of an Ionic Liquid: Polymorphism, Oiling Out and Complex Melting Behavior</w:t>
               </w:r>
@@ -12590,51 +12590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14195,254 +14195,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude thermodynamique d'un complexe gadolinium -β-cyclodextrine modifiée par sept ligands triazole aminobiscarboxylates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, thermodynamic and relaxivity properties of novel -cyclodextrins bicarboxylates MRI probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Association des Enseignants Chercheurs de Chimie Physique et Chimie Minérale des Facultés de Pharmacie (AECCPCM, 15, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">Canadian Glycomics Symposium (2, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Alberta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535371v1</w:t>
+                <w:t xml:space="preserve">hal-02358231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Thermodynamic And Relaxitivy Properties Of Novel β-Cyclodextrins Bicarboxylates Mri Probe.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude thermodynamique d'un complexe gadolinium -β-cyclodextrine modifiée par sept ligands triazole aminobiscarboxylates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Luc Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaamoussi Issam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang-Chun Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Glycomics Symposium (2, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Alberta, Canada</w:t>
+              <w:t xml:space="preserve">Journées de l'Association des Enseignants Chercheurs de Chimie Physique et Chimie Minérale des Facultés de Pharmacie (AECCPCM, 15, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477863v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, thermodynamic and relaxivity properties of novel -cyclodextrins bicarboxylates MRI probe</w:t>
+                <w:t xml:space="preserve">Synthesis, Thermodynamic And Relaxitivy Properties Of Novel β-Cyclodextrins Bicarboxylates Mri Probe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbot</w:t>
@@ -14456,51 +14456,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Glycomics Symposium (2, 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Alberta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358231v1</w:t>
+                <w:t xml:space="preserve">hal-02477863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new β-cyclodextrin scaffold designed for MRI application</w:t>
               </w:r>
@@ -14883,51 +14883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Biscotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Groupe d'étude en chimie des polyamines cycliques et linéaires (GPOL, 5, 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Klingenthal, France</w:t>
@@ -15008,51 +15008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Biscotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’Association des Enseignants Chercheurs de Chimie Physique et Chimie Minérale des Facultés de Pharmacie (AECCPCM, 21, 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
@@ -15309,51 +15309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chang Chung Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Luc Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15549,51 +15549,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DD5B421"/>
+    <w:nsid w:val="C2D0AE9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15780,51 +15780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geraldine-gouhier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3852-1827" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435234v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Brik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Kadiri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha El Assimi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lakbita" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Hanani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA07939J" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129348v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ben Youcef" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Laassiri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.144462" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435222v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30153263" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Levet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Krykun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Cornelio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Pilato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samanta Moffa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12030478" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129345v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramakrishna Gandikota" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenxiao Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29194688" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769678v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;bault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif El Meziane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c00333" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129351v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dambruoso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Beniazza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2023.113422" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548583v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Nabgui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Agayr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Vidovi&#263;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12668-023-01197-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434763v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Bouyahya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Sandra Sembo-Backonly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle-Huret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16374-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045265v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuki Nakagami" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyue Mao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetoshi Arima" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Kitagishi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202100380" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045244v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Sandra Sembo-Backonly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04084g" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Biscotti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bosco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9020269" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045253v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit A Luinstra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Raihane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110602" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083573v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Kadib" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nj05985c" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351871v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-k1260" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129356v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Luc Champagne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuekun Han" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Gaamoussi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00937" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024474v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mulder" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sappei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2018.03.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279125v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046294v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Letort" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daulon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.45" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928067v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Zgani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Idriss" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djedaini-Pilard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6OB02583H" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046227v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9931-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Erb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.12.23" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129358v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b07157" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140371v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Kaoukabi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Qayouh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.02.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2TR7S2M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129368v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brandel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gbabode" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm501220x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140303v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA40314A" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996934v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Kumar Kalakuntla" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Wille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Provost" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Reiter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2012.11.020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJL0PG7B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129373v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996940v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#252;ller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2012.10.020" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4HWFH18-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129376v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Estour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Letort" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Kalakuntla" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Provost" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129372v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022123v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pepin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. Lange" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000754" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LV8C7BN0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129380v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;pin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lange" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021504v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grandeury" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin T. Craescu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0NJ00147C" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8C2VSVQ8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01933424v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Condamine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Hilfert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp071428o" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0T9F9DF2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129381v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046777v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pignard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lopin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Piettre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo051511c" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3ZBVDHDM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046778v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulnara Garipova" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kalinina" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raboisson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohisa Osaki" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nass/nrl027" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935575v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Coste" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B504989J" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-77SH2QM4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046785v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046783v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hourdin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cc0498736" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046779v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garipova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kalinina" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/10091048" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046782v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jourdan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc van Hijfte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Angibaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2005.09.060" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R09RK6DQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936012v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandeury" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JTAN.0000038979.32555.58" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8B461E0F63A8C951A67624F995BF62D05A91B27/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046789v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dufour" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046791v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2003.09.195" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX0SR9PF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129388v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tisse" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agasse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200390054" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M2NDBCGX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936061v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046792v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0348064" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8GWV2V04-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129386v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Agasse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(03)00360-4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3CNL28M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936087v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Agasse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050927v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja027850u" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XNCKRCG6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936413v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peulon Agasse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050934v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lequeux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lebouc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongli Yang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol006746j" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050937v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)01830-X" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJGN071W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351612v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Wagner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Lusztyk" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja950133y" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-10FN6LM6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351594v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dumartin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmond" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Connil" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jousseaume" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.199509169" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9ZNFHWCD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351608v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Morton" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Negri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Preston" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/P29950002141" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAC0831E463F9419C807FAE54F5A2B422A20EAE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590133v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumartin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delmond" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lalere" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois Xavier Donard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.590090714" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTX0CZ4K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351606v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201; J.&#8201;l. Morton" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Negri" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Preston" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/j100025a011" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6SC381DX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129416v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maurice-P&#233;roumal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rouviere" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bailly" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Petit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683679v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683664v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Mazzaglia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Zagami" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Scala" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Piperno" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H&#233;laine" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051031v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051042v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051003v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051047v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051036v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408492v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408490v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358055v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408435v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408441v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358054v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358052v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408457v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408448v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408454v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408477v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408474v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358046v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408481v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408444v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358041v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408485v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408463v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408484v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358050v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408462v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051023v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358039v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandesteene" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ronjat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358043v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358048v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358036v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosco M." TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;gier F." TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daulon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albaret" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358033v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365388v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358042v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358034v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365383v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365392v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letort S." TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathiron" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grel T." TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358028v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit S." TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet C." TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365399v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358026v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940968v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gbabode" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cartigny" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941013v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358025v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941073v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waldschmidt" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942393v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943204v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;pin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabeau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945435v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945889v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945780v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946071v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peulon-Agasse" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945993v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946093v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeaux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Combret" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947811v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190258v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Onal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sarrazin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190186v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358235v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358232v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sembo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicol" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulder" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358237v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535371v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Champagne" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaamoussi Issam" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Chun Ling" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477863v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358231v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358228v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358225v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358223v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358220v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358222v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535402v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;champs-Olivier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535346v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dechamps" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535418v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Chekkal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468896v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04046749v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Chung Ling" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375999v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geraldine-gouhier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3852-1827" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435234v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Brik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Kadiri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha El Assimi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lakbita" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Hanani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA07939J" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129348v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ben Youcef" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Laassiri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.144462" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435222v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30153263" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129345v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramakrishna Gandikota" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenxiao Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29194688" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Levet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Krykun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Cornelio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Pilato" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samanta Moffa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12030478" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769678v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;bault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif El Meziane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c00333" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129351v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dambruoso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Beniazza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2023.113422" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548583v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Nabgui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Agayr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Vidovi&#263;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12668-023-01197-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434763v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Bouyahya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Sandra Sembo-Backonly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle-Huret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16374-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045265v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuki Nakagami" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyue Mao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetoshi Arima" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Kitagishi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202100380" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045244v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Sandra Sembo-Backonly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04084g" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Biscotti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bosco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9020269" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045253v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit A Luinstra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Raihane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110602" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083573v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Kadib" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nj05985c" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129356v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Luc Champagne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuekun Han" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Gaamoussi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00937" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-k1260" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024474v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mulder" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sappei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2018.03.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279125v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046294v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Letort" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daulon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.45" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928067v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Zgani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Idriss" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djedaini-Pilard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6OB02583H" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046222v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Erb" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.12.23" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046227v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9931-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129358v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b07157" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140371v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Kaoukabi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Qayouh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.02.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2TR7S2M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129368v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brandel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gbabode" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm501220x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140303v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129373v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA40314A" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015348v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996934v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Kumar Kalakuntla" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Wille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Provost" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Reiter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2012.11.020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJL0PG7B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996940v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#252;ller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2012.10.020" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4HWFH18-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129376v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Estour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Letort" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Kalakuntla" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Provost" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129372v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129380v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;pin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lange" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000754" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LV8C7BN0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022123v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pepin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. Lange" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021504v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grandeury" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin T. Craescu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0NJ00147C" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8C2VSVQ8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01933424v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Condamine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Hilfert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp071428o" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0T9F9DF2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129381v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046778v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lopin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulnara Garipova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kalinina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raboisson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohisa Osaki" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nass/nrl027" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046777v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pignard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Piettre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo051511c" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3ZBVDHDM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935575v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Coste" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B504989J" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-77SH2QM4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046785v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046783v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hourdin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cc0498736" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046779v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garipova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kalinina" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/10091048" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046782v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jourdan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc van Hijfte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Angibaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2005.09.060" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R09RK6DQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936012v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandeury" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JTAN.0000038979.32555.58" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8B461E0F63A8C951A67624F995BF62D05A91B27/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046789v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dufour" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046791v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2003.09.195" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX0SR9PF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129388v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tisse" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agasse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200390054" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M2NDBCGX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936061v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046792v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0348064" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8GWV2V04-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129386v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Agasse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(03)00360-4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3CNL28M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936087v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Agasse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936413v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peulon Agasse" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050927v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja027850u" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XNCKRCG6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050934v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lequeux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lebouc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongli Yang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol006746j" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050937v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)01830-X" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJGN071W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351612v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Wagner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Lusztyk" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja950133y" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-10FN6LM6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351594v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dumartin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmond" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Connil" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jousseaume" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.199509169" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9ZNFHWCD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351608v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Morton" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Negri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Preston" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/P29950002141" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAC0831E463F9419C807FAE54F5A2B422A20EAE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590133v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumartin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delmond" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lalere" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois Xavier Donard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.590090714" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTX0CZ4K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351606v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201; J.&#8201;l. Morton" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Negri" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Preston" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/j100025a011" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6SC381DX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129416v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maurice-P&#233;roumal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rouviere" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bailly" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Petit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683679v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683664v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Mazzaglia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Zagami" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Scala" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Piperno" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H&#233;laine" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051031v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051042v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051003v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051047v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051036v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408492v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358055v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408435v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408490v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408441v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358054v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358052v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408474v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408457v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408448v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408477v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408454v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358046v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408481v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408444v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408462v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358041v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408484v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408485v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408463v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358050v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051023v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358039v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandesteene" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ronjat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365388v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358043v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358048v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358036v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosco M." TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;gier F." TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daulon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albaret" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358033v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358042v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358034v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365383v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365392v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letort S." TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathiron" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grel T." TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358028v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit S." TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet C." TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365399v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358026v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940968v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gbabode" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cartigny" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941013v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941073v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waldschmidt" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358025v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942393v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943204v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;pin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabeau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945435v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945889v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945780v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946071v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peulon-Agasse" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945993v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946093v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeaux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Combret" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947811v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190258v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Onal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sarrazin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190186v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358235v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358232v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sembo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicol" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulder" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358237v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358231v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535371v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Champagne" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaamoussi Issam" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Chun Ling" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477863v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358228v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358225v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358223v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358220v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358222v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535402v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;champs-Olivier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535346v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dechamps" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535418v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Chekkal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468896v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04046749v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Chung Ling" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375999v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>