--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -153,51 +153,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -589,295 +589,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of an Ethylenediaminetetraacetic Acid-like Ligand Based on Sucrose Scaffold and Complexation and Proton Relaxivity Studies of Its Gadolinium(III) Complex in Solution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drugs in Cyclodextrin in Liposomes: How a Suitable Formulation of an Active Substance Can Improve Its Efficiency?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramakrishna Gandikota</w:t>
+                <w:t xml:space="preserve">Gaspard Levet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cenxiao Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Gouriou</w:t>
+                <w:t xml:space="preserve">Serhii Krykun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Cornelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Pilato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samanta Moffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules29194688⟩</w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (3), pp.478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr12030478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129345v1</w:t>
+                <w:t xml:space="preserve">hal-04860786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drugs in Cyclodextrin in Liposomes: How a Suitable Formulation of an Active Substance Can Improve Its Efficiency?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benedetta Cornelio</w:t>
+                <w:t xml:space="preserve">Synthesis of an Ethylenediaminetetraacetic Acid-like Ligand Based on Sucrose Scaffold and Complexation and Proton Relaxivity Studies of Its Gadolinium(III) Complex in Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Pilato</w:t>
+                <w:t xml:space="preserve">Ramakrishna Gandikota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samanta Moffa</w:t>
+                <w:t xml:space="preserve">Cenxiao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gouriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (3), pp.478. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (19), pp.4688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pr12030478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules29194688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860786v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of an Ethylenediaminetetraacetic Acid-like Ligand Based on Sucrose Scaffold and Complexation and Proton Relaxivity Studies of Its Gadolinium(III) Complex in Solution</w:t>
               </w:r>
@@ -889,104 +889,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramakrishna Gandikota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cenxiao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gouriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 29 (19), pp.4688. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules29194688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769678v1</w:t>
@@ -1527,395 +1527,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRET‐Based In‐Cell Detection of Highly Selective Supramolecular Complexes of &amp;lt;i&amp;gt;meso&amp;lt;/i&amp;gt; ‐Tetraarylporphyrin with Peptide/BODIPY‐Modified Per‐ &amp;lt;i&amp;gt;O&amp;lt;/i&amp;gt; ‐Methyl‐β‐Cyclodextrins</w:t>
+                <w:t xml:space="preserve">Gd3+ Complexes Conjugated to Cyclodextrins: Hydroxyl Functions Influence the Relaxation Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atsuki Nakagami</w:t>
+                <w:t xml:space="preserve">Anais Biscotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiyue Mao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+                <w:t xml:space="preserve">François Estour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berthe-Sandra Sembo-Backonly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidetoshi Arima</w:t>
+                <w:t xml:space="preserve">Sebastien Balieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroaki Kitagishi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michaël Bosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (22), pp.3190 - 3198. </w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), pp.269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.202100380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pr9020269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04045265v1</w:t>
+                <w:t xml:space="preserve">hal-03127005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrins: promising scaffolds for MRI contrast agents</w:t>
+                <w:t xml:space="preserve">FRET‐Based In‐Cell Detection of Highly Selective Supramolecular Complexes of &amp;lt;i&amp;gt;meso&amp;lt;/i&amp;gt; ‐Tetraarylporphyrin with Peptide/BODIPY‐Modified Per‐ &amp;lt;i&amp;gt;O&amp;lt;/i&amp;gt; ‐Methyl‐β‐Cyclodextrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berthe Sandra Sembo-Backonly</w:t>
+                <w:t xml:space="preserve">Atsuki Nakagami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Estour</w:t>
+                <w:t xml:space="preserve">Qiyue Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidetoshi Arima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroaki Kitagishi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1ra04084g⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (22), pp.3190 - 3198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202100380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04045244v1</w:t>
+                <w:t xml:space="preserve">hal-04045265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gd3+ Complexes Conjugated to Cyclodextrins: Hydroxyl Functions Influence the Relaxation Properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Cyclodextrins: promising scaffolds for MRI contrast agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berthe Sandra Sembo-Backonly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (2), pp.269. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (47), pp.29762 - 29785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pr9020269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1ra04084g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127005v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and antibacterial behavior of bio-composite materials-based on poly(ε-caprolactone)/bentonite</w:t>
               </w:r>
@@ -2048,51 +2048,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organotin-bridged ionic liquid as a solvent-free, leaching-resistive catalyst for ring opening polymerization of ε-caprolactone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Bouyahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Beniazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2163,269 +2163,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Unprecedented Complexation Properties of β-Cyclodextrin-Based Ligand for Lanthanide Ions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chimie supportée sur phase solide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b00937⟩</w:t>
+              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.K1260v2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v2-k1260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129356v1</w:t>
+                <w:t xml:space="preserve">hal-02351871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie supportée sur phase solide</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and Unprecedented Complexation Properties of β-Cyclodextrin-Based Ligand for Lanthanide Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Luc Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuekun Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Gaamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.K1260v2. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (15), pp.8964-8977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v2-k1260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b00937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351871v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI probes based on C6-peracetate β-cyclodextrins: Synthesis, gadolinium complexation and in vivo relaxivity studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Biscotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2509,6066 +2509,5932 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Unprecedented Complexation Properties of β-Cyclodextrin-Based Ligand for Lanthanide Ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Issam Gaamoussi</w:t>
+                <w:t xml:space="preserve">Structure-efficiency relationships of cyclodextrin scavengers in the hydrolytic degradation of organophosphorus compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Cornelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Daulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b00937⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.417-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.13.45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279125v1</w:t>
+                <w:t xml:space="preserve">hal-02046294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-efficiency relationships of cyclodextrin scavengers in the hydrolytic degradation of organophosphorus compounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Daulon</w:t>
+                <w:t xml:space="preserve">Positive variation of the MRI signal via intramolecular inclusion complexation of a C-2 functionalized β-cyclodextrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Zgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Idriss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Djedaini-Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (3), pp.564-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6OB02583H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjoc.13.45⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02046294v1</w:t>
+                <w:t xml:space="preserve">hal-01928067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive variation of the MRI signal via intramolecular inclusion complexation of a C-2 functionalized β-cyclodextrin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ionic liquids and cyclodextrin inclusion complexes: limitation of the affinity capillary electrophoresis technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mofaddel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Landy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 408 (28), pp.8211-8220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-016-9931-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6OB02583H⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01928067v1</w:t>
+                <w:t xml:space="preserve">hal-02046227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of cyclodextrins and their derivatives with toxic organophosphorus compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Erb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12, pp.204-228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3762/bjoc.12.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic liquids and cyclodextrin inclusion complexes: limitation of the affinity capillary electrophoresis technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Structure–Binding Effects: Comparative Binding of 2-Anilino-6-naphthalenesulfonate by a Series of Alkyl- and Hydroxyalkyl-Substituted β-Cyclodextrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Favrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (40), pp.12921-12930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b07157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-016-9931-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02046227v1</w:t>
+                <w:t xml:space="preserve">hal-05129358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure–Binding Effects: Comparative Binding of 2-Anilino-6-naphthalenesulfonate by a Series of Alkyl- and Hydroxyalkyl-Substituted β-Cyclodextrins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Mofaddel</w:t>
+                <w:t xml:space="preserve">The use of ionic liquids as an organocatalyst for controlled ring-opening polymerization of ϵ-caprolactone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae Kaoukabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Qayouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Bouyahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72, pp.16-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b07157⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05129358v1</w:t>
+                <w:t xml:space="preserve">hal-01140371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of ionic liquids as an organocatalyst for controlled ring-opening polymerization of ϵ-caprolactone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Balieu</w:t>
+                <w:t xml:space="preserve">Crystal Growth, Structure, and Polymorphic Behavior of an Ionic Liquid: Phthalate Derivative of N -Butyl, N -methylimidazolium Hexafluorophosphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.02.002⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (14), pp.4151-4162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm501220x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01140371v1</w:t>
+                <w:t xml:space="preserve">hal-05129368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Growth, Structure, and Polymorphic Behavior of an Ionic Liquid: Phthalate Derivative of N -Butyl, N -methylimidazolium Hexafluorophosphate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal Growth, Structure, and Polymorphic Behavior of an Ionic Liquid: Phthalate Derivative of N-Butyl,N-methylimidazolium Hexafluorophosphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Brandel</w:t>
+                <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabin Gbabode</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 26 (14), pp.4151-4162. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 26, pp.4151-4162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm501220x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm501220x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05129368v1</w:t>
+                <w:t xml:space="preserve">hal-01140303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Growth, Structure, and Polymorphic Behavior of an Ionic Liquid: Phthalate Derivative of N-Butyl,N-methylimidazolium Hexafluorophosphate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+                <w:t xml:space="preserve">New modified β-cyclodextrin derivatives as detoxifying agents of chemical warfare agents (I). Synthesis and preliminary screening: evaluation of the detoxification using a half-quantitative enzymatic assay.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raman Kumar Kalakuntla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Wille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm501220x⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 216 (2-3), pp.200-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2012.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01140303v1</w:t>
+                <w:t xml:space="preserve">hal-00996934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the second coordination sphere on new contrast agents based on cyclodextrin scaffolds for MRI signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Zgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Biscotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 3 (14), pp.4531. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+              <w:t xml:space="preserve">, 2013, 3 (14), pp.4531-4534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C3RA40314A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05129373v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the second coordination sphere on new contrast agents based on cyclodextrin scaffolds for MRI signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Zgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Biscotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 3 (14), pp.4531-4534. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+              <w:t xml:space="preserve">, 2013, 3 (14), pp.4531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C3RA40314A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015348v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New modified β-cyclodextrin derivatives as detoxifying agents of chemical warfare agents (I). Synthesis and preliminary screening: evaluation of the detoxification using a half-quantitative enzymatic assay.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Functionalized cyclodextrins bearing an alpha nucleophile--a promising way to degrade nerve agents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Estour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman Kumar Kalakuntla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Le Provost</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georg Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2012.11.020⟩</w:t>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 203 (1), pp.202-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2012.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00996934v1</w:t>
+                <w:t xml:space="preserve">hal-00996940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized cyclodextrins bearing an alpha nucleophile--a promising way to degrade nerve agents.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Functionalized cyclodextrins bearing an alpha nucleophile – A promising way to degrade nerve agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Estour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Le Provost</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.K. Kalakuntla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 203 (1), pp.202-207. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2012.10.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbi.2012.10.020⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00996940v1</w:t>
+                <w:t xml:space="preserve">hal-05129376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized cyclodextrins bearing an alpha nucleophile – A promising way to degrade nerve agents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Le Provost</w:t>
+                <w:t xml:space="preserve">New modified β-cyclodextrin derivatives as detoxifying agents of chemical warfare agents (I). Synthesis and preliminary screening: Evaluation of the detoxification using a half-quantitative enzymatic assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raman Kumar Kalakuntla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Wille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbi.2012.10.020⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 216 (2-3), pp.200-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2012.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05129376v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New modified β-cyclodextrin derivatives as detoxifying agents of chemical warfare agents (I). Synthesis and preliminary screening: Evaluation of the detoxification using a half-quantitative enzymatic assay</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georg Reiter</w:t>
+                <w:t xml:space="preserve">First Examples of α-(1→4)-Glycosylation Reactions on Ionic Liquid Supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M. Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2012.11.020⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (33), pp.6366-6371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201000754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129372v1</w:t>
+                <w:t xml:space="preserve">hal-01022123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Examples of α‐(1→4)‐Glycosylation Reactions on Ionic Liquid Supports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Pépin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010 (33), pp.6366-6371. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201000754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201000754⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Examples of α-(1→4)-Glycosylation Reactions on Ionic Liquid Supports</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">The first use of supramolecular recognition to extract and stabilize an enzymatic inhibitor of a coagulation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grandeury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin T. Craescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201000754⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (6), pp.1089-1093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0NJ00147C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022123v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first use of supramolecular recognition to extract and stabilize an enzymatic inhibitor of a coagulation process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Chiral Discrimination in Host−Guest Supramolecular Complexes. Understanding Enantioselectivity and Solid Solution Behaviors by Using Spectroscopic Methods and Chemical Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grandeury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Condamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liane Hilfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C0NJ00147C⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (25), pp.7017-7026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp071428o⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01021504v1</w:t>
+                <w:t xml:space="preserve">hal-01933424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral Discrimination in Host−Guest Supramolecular Complexes. Understanding Enantioselectivity and Solid Solution Behaviors by Using Spectroscopic Methods and Chemical Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grandeury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Condamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Condamine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Liane Hilfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 111 (25), pp.7017-7026. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp071428o⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp071428o⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01933424v1</w:t>
+                <w:t xml:space="preserve">hal-05129381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral Discrimination in Host−Guest Supramolecular Complexes. Understanding Enantioselectivity and Solid Solution Behaviors by Using Spectroscopic Methods and Chemical Sensors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Liane Hilfert</w:t>
+                <w:t xml:space="preserve">Phosphonodifluoromethyl and Phosphonothiodifluoromethyl Radicals. Generation and Addition onto Alkenes and Alkynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Lopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Piettre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp071428o⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 71 (1), pp.31-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo051511c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129381v1</w:t>
+                <w:t xml:space="preserve">hal-04046777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleotides and nucleic acids: A source of inspiration for the development of new, phosphorus-centered functional groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Lopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulnara Garipova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Kalinina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Raboisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomohisa Osaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Symposium Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 50 (1), pp.53-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nass/nrl027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphonodifluoromethyl and Phosphonothiodifluoromethyl Radicals. Generation and Addition onto Alkenes and Alkynes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New synthesis of (Z,E)-2,7-bis(4-cyanobenzylidene)cycloheptan-1-one under stereospecific constraints induced by host–guest interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grandeury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Perrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo051511c⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 31, pp.4007-4009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B504989J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04046777v1</w:t>
+                <w:t xml:space="preserve">hal-01935575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New synthesis of (Z,E)-2,7-bis(4-cyanobenzylidene)cycloheptan-1-one under stereospecific constraints induced by host–guest interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grandeury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Servane Coste</w:t>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Perrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 31, pp.4007-4009. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 31, pp.4007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B504989J⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B504989J⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01935575v1</w:t>
+                <w:t xml:space="preserve">hal-04046785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New synthesis of (Z,E)-2,7-bis(4-cyanobenzylidene)cycloheptan-1-one under stereospecific constraints induced by host–guest interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of Cross-Linked Polystyrene-Supported Chiral Amines Featuring a Fluorinated Linker for Gel-Phase 19 F NMR Spectrometry Monitoring of Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Condamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Piettre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B504989J⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7 (2), pp.285-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cc0498736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04046785v1</w:t>
+                <w:t xml:space="preserve">hal-04046783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Cross-Linked Polystyrene-Supported Chiral Amines Featuring a Fluorinated Linker for Gel-Phase 19 F NMR Spectrometry Monitoring of Reactions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Preparation of New Phosphorus-Centered Functional Groups for Modified Oligonucleotides and Other Natural Phosphates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Garipova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kalinina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 10 (9), pp.1048-1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/10091048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cc0498736⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04046783v1</w:t>
+                <w:t xml:space="preserve">hal-04046779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Preparation of New Phosphorus-Centered Functional Groups for Modified Oligonucleotides and Other Natural Phosphates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the use of boronates in the Petasis reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc van Hijfte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Angibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Piettre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (46), pp.8027-8031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2005.09.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/10091048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04046779v1</w:t>
+                <w:t xml:space="preserve">hal-04046782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of boronates in the Petasis reaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jourdan</w:t>
+                <w:t xml:space="preserve">Chiral resolution by crystallization of host-guest supramolecular complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grandeury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2005.09.060⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 77 (2), pp.377-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:JTAN.0000038979.32555.58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04046782v1</w:t>
+                <w:t xml:space="preserve">hal-01936012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral resolution by crystallization of host-guest supramolecular complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grandeury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Grandeury</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 77 (2), pp.377-390. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:JTAN.0000038979.32555.58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/B:JTAN.0000038979.32555.58⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01936012v1</w:t>
+                <w:t xml:space="preserve">hal-04046789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral resolution by crystallization of host-guest supramolecular complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Crystallization of Supramolecular Complexes as an Alternative Route for the Separation of Racemic p-X-phenylethanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grandeury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/B:JTAN.0000038979.32555.58⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 26 (3), pp.354-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.200390054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04046789v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First synthesis of S,S-dialkyl difluorophosphonodithioates and difluorophosphonotrithioates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Lopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Piettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 44 (49), pp.8837-8840. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tetlet.2003.09.195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of Supramolecular Complexes as an Alternative Route for the Separation of Racemic p ‐X‐phenylethanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grandeury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 26 (3), pp.354-358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ceat.200390054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of Supramolecular Complexes as an Alternative Route for the Separation of Racemic p-X-phenylethanol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Tisse</w:t>
+                <w:t xml:space="preserve">Phosphonyl, Phosphonothioyl, Phosphonodithioyl, and Phosphonotrithioyl Radicals: Generation and Study of Their Addition onto Alkenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Lopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Piettre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ceat.200390054⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68 (26), pp.9916-9923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo0348064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936061v1</w:t>
+                <w:t xml:space="preserve">hal-04046792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphonyl, Phosphonothioyl, Phosphonodithioyl, and Phosphonotrithioyl Radicals: Generation and Study of Their Addition onto Alkenes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chrystel Lopin</w:t>
+                <w:t xml:space="preserve">Enantioseparation of 1-(p-bromophenyl)ethanol by crystallization of host–guest complexes with permethylated β-cyclodextrin: crystal structures and mechanisms of chiral recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grandeury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Piettre</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo0348064⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 14 (15), pp.2143-2152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0957-4166(03)00360-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04046792v1</w:t>
+                <w:t xml:space="preserve">hal-05129386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioseparation of 1-(p-bromophenyl)ethanol by crystallization of host–guest complexes with permethylated β-cyclodextrin: crystal structures and mechanisms of chiral recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grandeury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 14 (15), pp.2143-2152. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0957-4166(03)00360-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0957-4166(03)00360-4⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05129386v1</w:t>
+                <w:t xml:space="preserve">hal-01936087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioseparation of 1-(p-bromophenyl)ethanol by crystallization of host–guest complexes with permethylated β-cyclodextrin: crystal structures and mechanisms of chiral recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Petit</w:t>
+                <w:t xml:space="preserve">First and Efficient Synthesis of Phosphonodifluoromethylene Analogues of Nucleoside 3‘-Phosphates: Crucial Role Played by Sulfur in Construction of the Target Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Lopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Piettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0957-4166(03)00360-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 124 (49), pp.14668-14675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja027850u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936087v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantiopurification during the Crystallization of Host-Guest Supramolecular Compounds: Crystal Growth and Structural Investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grandeury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Peulon Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 1, pp.813-818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First and Efficient Synthesis of Phosphonodifluoromethylene Analogues of Nucleoside 3‘-Phosphates: Crucial Role Played by Sulfur in Construction of the Target Molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sulfanyl- and Selanyldifluoromethylphosphonates as a Source of Phosphonodifluoromethyl Radicals and Their Addition onto Alkenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Lopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gautier</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongli Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja027850u⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 3 (2), pp.185-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol006746j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04050927v1</w:t>
+                <w:t xml:space="preserve">hal-04050934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfanyl- and Selanyldifluoromethylphosphonates as a Source of Phosphonodifluoromethyl Radicals and Their Addition onto Alkenes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generation of dialkyl phosphonodithioyl radicals and their addition onto alkenes. Synthesis of 3-phosphonodithiomethyl-3-deoxofuranosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Lopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hongli Yang</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Piettre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 41 (52), pp.10195-10200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-4039(00)01830-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol006746j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04050934v1</w:t>
+                <w:t xml:space="preserve">hal-04050937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of dialkyl phosphonodithioyl radicals and their addition onto alkenes. Synthesis of 3-phosphonodithiomethyl-3-deoxofuranosides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gautier</w:t>
+                <w:t xml:space="preserve">Absolute Kinetics of Aminium Radical Reactions with Olefins in Acetonitrile Solution 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Piettre</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Lusztyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0040-4039(00)01830-X⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 118 (1), pp.13-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja950133y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04050937v1</w:t>
+                <w:t xml:space="preserve">hal-02351612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute Kinetics of Aminium Radical Reactions with Olefins in Acetonitrile Solution 1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brian Wagner</w:t>
+                <w:t xml:space="preserve">Electrostatic effects on the C60 surface of alkyl-C60 radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Morton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizia Negri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Preston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Janusz Lusztyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja950133y⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Perkin Transactions 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 12, pp.2141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/P29950002141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02351612v1</w:t>
+                <w:t xml:space="preserve">hal-02351608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ChemInform Abstract: Straightforward Synthesis and Reactivity of Polymer-Supported Organotin Hydrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dumartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Delmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Connil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemInform</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 26 (9), pp.199509169. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chin.199509169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic effects on the C60 surface of alkyl-C60 radicals</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards non‐polluting organotin reagents for synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dumartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lalere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier François Xavier Donard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Perkin Transactions 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/P29950002141⟩</w:t>
+              <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 9 (7), pp.591-595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aoc.590090714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02351608v1</w:t>
+                <w:t xml:space="preserve">hal-01590133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards non‐polluting organotin reagents for synthesis</w:t>
-[...136 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">EPR Spectra of Partially Fluorinated Alkyl-C60 Radicals and a Theoretical Study of Interactions of the C60 Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.  J. l. Morton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.  J. l. Morton</w:t>
+                <w:t xml:space="preserve">F. Negri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Preston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 99 (25), pp.10114-10117. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/j100025a011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/j100025a011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8578,604 +8444,604 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and low energy-consuming remediation strategy for water reprocessing using new magnetic recyclable material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gouriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Maurice-Péroumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Maurice-Péroumal</w:t>
+                <w:t xml:space="preserve">Lisa Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Rouviere</w:t>
+                <w:t xml:space="preserve">Laëtitia Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISGC 2025 - International Symposium on Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of a new theranostic textile material by MRI for the treatment of chemoresistant cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gouriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramakrishna Gandikota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Cyclodextrin Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic supramolecular assemblies based on amphiphilic cyclodextrins with intratumoral theranostic features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Mazzaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonino Mazzaglia</w:t>
+                <w:t xml:space="preserve">Roberto Zagami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Zagami</w:t>
+                <w:t xml:space="preserve">Angela Scala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Scala</w:t>
+                <w:t xml:space="preserve">Anna Piperno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Cyclodextrin Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New theranostic probes for the treatment of glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés international Cyclodextrin ICS 20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Messine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New theranostic probes for the treatment of glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université de Brno CEITEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Bnro, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Ferromagnetic Nanoparticles for Water Remediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gouriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9190,569 +9056,569 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Journées Cyclodextrines JCD2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Villeneuve-d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New theranostic probes for the treatment of glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancéropole Nord-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New theranostic probes for the treatment of glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université Mohammed VI polytechnique UM6P</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Ben Guerir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aptar, Jan 2020, Le Vaudreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-relaxivity and High-stability Supramolecular MRI Contrast Agent Based on Modified β-Cyclodextrin / Gadolinium Complexes</w:t>
+                <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European conference on cyclodextrins (EUROCD, 6, 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Saint-Jacques-de-Compostel, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C-Sgroup, Dec 2019, Pacy-sur-Eure, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358055v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
+                <w:t xml:space="preserve">High-relaxivity and High-stability Supramolecular MRI Contrast Agent Based on Modified β-Cyclodextrin / Gadolinium Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BASF, Sep 2019, Saint-Aubin-lès-Elbeuf, France</w:t>
+              <w:t xml:space="preserve">European conference on cyclodextrins (EUROCD, 6, 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Saint-Jacques-de-Compostel, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408435v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, C-Sgroup, Dec 2019, Pacy-sur-Eure, France</w:t>
+              <w:t xml:space="preserve">, BASF, Sep 2019, Saint-Aubin-lès-Elbeuf, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408490v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pierre Fabre, Nov 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyaminocarboxylate based on b-cyclodextrin scaffold: new contrast agents for MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9768,1453 +9634,1492 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupement de recherche agents d'imagerie moléculaire (GDR AIM, 2, 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organotin-Bridged-Ionic Liquid as a Solvent-free, Leaching-resistiveCatalyst for Ring Opening Polymerization of e-caprolactone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on organometallic chemistry (EuCOMC, 23, 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lesaffre, Sep 2018, Marcq-en-Baroeul, France</w:t>
+              <w:t xml:space="preserve">, Exxon mobil, Feb 2018, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408474v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cargill, Jul 2018, Baupte, France</w:t>
+              <w:t xml:space="preserve">, EDF, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408457v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Suez, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">, Cargill, Jul 2018, Baupte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408448v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Exxon mobil, Feb 2018, Deauville, France</w:t>
+              <w:t xml:space="preserve">, Suez, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408477v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EDF, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">, Lesaffre, Sep 2018, Marcq-en-Baroeul, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408454v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart molecular imaging probes</w:t>
+                <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupement de recherche agents d'imagerie moléculaire (GDR AIM, 1, 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">Séminaire industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nutriset, Nov 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358046v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
+                <w:t xml:space="preserve">Smart molecular imaging probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nutriset, Nov 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journées du Groupement de recherche agents d'imagerie moléculaire (GDR AIM, 1, 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408481v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yara, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Yves Rocher, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">, Roquette, Nov 2017, Lestrem, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408462v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrins: an appropriate scaffold for new MRI theranostic probes</w:t>
+                <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Discovery &amp; Therapy World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Boston (MA), United States</w:t>
+              <w:t xml:space="preserve">Séminaire industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scotts, Oct 2017, Bourth, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358041v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Roquette, Nov 2017, Lestrem, France</w:t>
+              <w:t xml:space="preserve">, Air Liquide, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408484v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
+                <w:t xml:space="preserve">Synthèse et caractérisation d’agents de contraste pour IRM à base de complexes β-cyclodextrine modifiée et de Gadolinium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Scotts, Oct 2017, Bourth, France</w:t>
+              <w:t xml:space="preserve">Journées du Club français des cyclodextrines (18, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408485v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
+                <w:t xml:space="preserve">Cyclodextrins: an appropriate scaffold for new MRI theranostic probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Air Liquide, Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Drug Discovery &amp; Therapy World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408463v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et caractérisation d’agents de contraste pour IRM à base de complexes β-cyclodextrine modifiée et de Gadolinium</w:t>
+                <w:t xml:space="preserve">Présentation du Tremplin Carnot I2C [Innovation Chimie Carnot]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Club français des cyclodextrines (18, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lens, France</w:t>
+              <w:t xml:space="preserve">Séminaire industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yves Rocher, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358050v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclodextrins: an appropriate scaffold for new MRI theranostic probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drug Discovery &amp; Therapy World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart technical textiles for decontamination of chemical warfare agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vandesteene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vandesteene</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Ronjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Cornelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Chemical Biological Radiological nuclear Explosive - Research &amp; Innovation (CBRNE, 2, 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et analyse de dérivés de β-cyclodextrine régiofonctionnalisés par des ligands pyridine pour une application en IRM</w:t>
+                <w:t xml:space="preserve">Biomimetic structures based on cyclodextrins for the decontamination of organophosphorus compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Cornelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnocentre (29, 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Seillac, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Design and Synthesis of Supramolecular Architectures (8, 2016) - Youth School on Supramolecular and Coordination Chemistry (2, 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Kazan, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365388v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New MRI Contrast Agent Based on Modified Cyclodextrins. Hydration Spheres Effects Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International cyclodextrin symposium (18, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Gainesville (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of new contrast agents for MRI based on -cyclodextrin regiofunctionnalized by innovative gadolinium ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11230,2449 +11135,2410 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres internationales de chimie thérapeutique (RICT, 52, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures oligosaccharidiques accélérant l’hydrolyse d’agents organophosphorés neurotoxiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bosco M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bosco M.</w:t>
+                <w:t xml:space="preserve">Brégier F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brégier F.</w:t>
+                <w:t xml:space="preserve">S. Daulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Club français des cyclodextrines (17, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic structures based on cyclodextrins for the decontamination of organophosphorus compounds</w:t>
+                <w:t xml:space="preserve">Synthèse et analyse de dérivés de β-cyclodextrine régiofonctionnalisés par des ligands pyridine pour une application en IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Design and Synthesis of Supramolecular Architectures (8, 2016) - Youth School on Supramolecular and Coordination Chemistry (2, 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Kazan, Russia</w:t>
+              <w:t xml:space="preserve">Biotechnocentre (29, 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358033v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">beta-Cyclodextrins as Scaffolds of New Smart MRI Contrast Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Being Smart in Coordination Chemistry: Medical Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et analyse de dérivés de β-cyclodextrine régiofonctionnalisés par des ligands pyridine pour une application en IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Being Smart In Coordination Chemistry: Medical Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalyseur organostannique supporté sur liquide ionique pour la préparation de polymère biodégradable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence euro-maghrébine des biocomposites (1, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized cyclodextrins as biomimetic materials to degrade nerve agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brégier F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letort S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letort S.</w:t>
+                <w:t xml:space="preserve">D. Mathiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grel T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European conference on cyclodextrins (EUROCD, 4, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Cyclodextrin-DOTA Conjugates as MRI Contrast Agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Biscotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petit S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnet C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European conference on cyclodextrins (EUROCD, 4, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New contrast agents for MRI based on cyclodextrin scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Biscotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Académie-Industrie chemistry Channel (A-I Chem Channel) closing event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new contrast agents for MRI based on Cyclodextrin-DOTA conjugates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">About fluid inclusions and morphological transitions in organic and ionic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Waldschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Club français des cyclodextrines (16, 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Amiens, France</w:t>
+              <w:t xml:space="preserve">ISIC-19 (International Symposium on Industrial Crystallization)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358026v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization behavior of an ionic liquid as a function of kinetics: from oiling out to polymorphism</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New scavengers of nerve agents based on cyclodextrin scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CECAM-USI Workshop: Molecular simulations of crystallization from solution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lugano, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées du Club français des cyclodextrines (16, 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940968v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of Kinetic Parameters on the Crystallization Behavior and on Macrocrystalline Features of an Original Ionic Liquid</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of new contrast agents for MRI based on Cyclodextrin-DOTA conjugates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CGOM-11 (Crystal Growth of Organic Molecules)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Journées du Club français des cyclodextrines (16, 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941013v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About fluid inclusions and morphological transitions in organic and ionic crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Crystallization behavior of an ionic liquid as a function of kinetics: from oiling out to polymorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Waldschmidt</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIC-19 (International Symposium on Industrial Crystallization)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CECAM-USI Workshop: Molecular simulations of crystallization from solution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941073v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New scavengers of nerve agents based on cyclodextrin scaffold</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidence of Kinetic Parameters on the Crystallization Behavior and on Macrocrystalline Features of an Original Ionic Liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Club français des cyclodextrines (16, 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Amiens, France</w:t>
+              <w:t xml:space="preserve">CGOM-11 (Crystal Growth of Organic Molecules)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358025v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Growth Study of an Ionic Liquid: Polymorphism, Oiling Out and Complex Melting Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIWIC-20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Odense, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure cristalline et caractérisation d’un nouveau liquide ionique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Barbot</w:t>
+                <w:t xml:space="preserve">Michel Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Pépin</w:t>
+                <w:t xml:space="preserve">S. Rabeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rabeau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII èmes Journées de l’AECCPCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits and Limitations of Crystal Structure Determinations for the Understanding of Host-Guest Supramolecular Complexation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grandeury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhandTA 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Growth of Supramolecular Inclusion Complexes as a Tool for Investigating Chiral Recognition Mechanisms Induced by Crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grandeury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Crystal Growth of Organic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization, Characterization and Crystal Structure of Host-Guest Inclusion Complexes. Potential Application for Enantiomeric Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grandeury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhandTA 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantiopurification by crystallization of host-guest compounds with permethylated β-cyclodextrin : crystal growth and structural investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grandeury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Peulon-Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhandTA 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantiopurification during the crystallization of host-guest supramolecular compounds: crystal growth and structural investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grandeury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Int. Symp. Ind. Cryst. (ISIC-15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of mono- and di-pentylated permethylated γ-cyclodextrins as new chiral stationary phases in capillary gas chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourgeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Combret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Int. Cyclodextrin Symp.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential complexation of chiral phenylethanol derivatives by permethylated β-cyclodextrins: a combined cristallisation and gas chromatography investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Peulon-Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Symp. on Chirality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13682,767 +13548,767 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel theranostic approaches for controlled release of temozolomide in the context of glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Onal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deniz Onal</w:t>
+                <w:t xml:space="preserve">Elsa Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Sarrazin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Mazzaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI International Summer School on Cyclodextrins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Gênes (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel theranostic approaches for controlled release of temozolomide in the context of glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Onal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deniz Onal</w:t>
+                <w:t xml:space="preserve">Elsa Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Sarrazin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Mazzaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Ecole Doctorale Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chitosan-Silver Nanocomposites as a Heterogeneous, Reusable and Highly Stable Catalyst for Efficient Reduction of Nitroarenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC, 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude IRM in vivo d’une sonde cardiaque basée sur des complexes β-cyclodextrines-Gd(III)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sembo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Biscotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sembo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Barbot</w:t>
+                <w:t xml:space="preserve">L. Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Club français des cyclodextrines (19, 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous and Reusable Biosynthesized Catalysts for Efficient Reduction of Nitroarenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference for Research on Phosphates and Derivatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, thermodynamic and relaxivity properties of novel -cyclodextrins bicarboxylates MRI probe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude thermodynamique d'un complexe gadolinium -β-cyclodextrine modifiée par sept ligands triazole aminobiscarboxylates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Luc Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaamoussi Issam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang-Chun Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Glycomics Symposium (2, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Alberta, Canada</w:t>
+              <w:t xml:space="preserve">Journées de l'Association des Enseignants Chercheurs de Chimie Physique et Chimie Minérale des Facultés de Pharmacie (AECCPCM, 15, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358231v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude thermodynamique d'un complexe gadolinium -β-cyclodextrine modifiée par sept ligands triazole aminobiscarboxylates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, Thermodynamic And Relaxitivy Properties Of Novel β-Cyclodextrins Bicarboxylates Mri Probe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Association des Enseignants Chercheurs de Chimie Physique et Chimie Minérale des Facultés de Pharmacie (AECCPCM, 15, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">Canadian Glycomics Symposium (2, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Alberta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535371v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Thermodynamic And Relaxitivy Properties Of Novel β-Cyclodextrins Bicarboxylates Mri Probe.</w:t>
+                <w:t xml:space="preserve">Synthesis, thermodynamic and relaxivity properties of novel -cyclodextrins bicarboxylates MRI probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbot</w:t>
@@ -14450,754 +14316,754 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Glycomics Symposium (2, 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Alberta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477863v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new β-cyclodextrin scaffold designed for MRI application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Being Smart in Coordination Chemistry: Medical Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organotin Catalysts supported on Ionic liquids: preparation of the biodegradable polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglo-Norman colloquium on organic chemistry (ANORCQ, 13, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of ionic liquids as metal-free catalyst for controlled ring-opening polymerization of ε-caprolactone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Use of ionic liquids as metal-free catalyst for controlled ring-opening polymerization of ε-caprolactone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of New Cyclodextrins Scaffolds for MRI Contrast Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New cyclodextrin scaffolds to answer the challenges of new contrast agents development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroCD [Cyclodextrines]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de stabilité thermodynamique d'un nouveau complexe gadolinium-cyclodextrine pour le développement d'agents de contraste bioactivables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Déchamps-Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Biscotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Groupe d'étude en chimie des polyamines cycliques et linéaires (GPOL, 5, 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Klingenthal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un nouveau complexe Gadolinium-Cyclodextrine pour le développement d'agents de contraste bio-activables - Etude thermodynamique par potentiométrie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dechamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Biscotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’Association des Enseignants Chercheurs de Chimie Physique et Chimie Minérale des Facultés de Pharmacie (AECCPCM, 21, 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physico-chimique de nouveaux agents de contraste à base de cyclodextrines modifiées par des fonctions carboxyliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Chekkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’Association des Enseignants Chercheurs de Chimie Physique et Chimie Minérale des Facultés de Pharmacie (AECCPCM, 19, 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15207,281 +15073,281 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclodextrin-Linked Polyvalent Ligands for Complexation of Metal Ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Canada, Patent n° : PCT/CA2019/050603. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CYCLODEXTRIN-LINKED POLYVALENT LIGANDS FOR COMPLEXATION OF METAL IONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chang Chung Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Luc Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2019/213756. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Contrast Agents for MRI Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US 20110243857 A1 20111006. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId402"/>
+      <w:footerReference w:type="default" r:id="rId401"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15549,51 +15415,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2D0AE9E"/>
+    <w:nsid w:val="B18256F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15780,51 +15646,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geraldine-gouhier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3852-1827" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435234v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Brik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Kadiri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha El Assimi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lakbita" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Hanani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA07939J" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129348v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ben Youcef" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Laassiri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.144462" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435222v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30153263" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129345v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramakrishna Gandikota" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenxiao Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29194688" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Levet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Krykun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Cornelio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Pilato" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samanta Moffa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12030478" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769678v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;bault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif El Meziane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c00333" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129351v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dambruoso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Beniazza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2023.113422" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548583v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Nabgui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Agayr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Vidovi&#263;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12668-023-01197-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434763v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Bouyahya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Sandra Sembo-Backonly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle-Huret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16374-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045265v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuki Nakagami" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyue Mao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetoshi Arima" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Kitagishi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202100380" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045244v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Sandra Sembo-Backonly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04084g" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Biscotti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bosco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9020269" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045253v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit A Luinstra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Raihane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110602" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083573v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Kadib" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nj05985c" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129356v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Luc Champagne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuekun Han" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Gaamoussi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00937" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-k1260" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024474v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mulder" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sappei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2018.03.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279125v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046294v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Letort" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daulon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.45" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928067v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Zgani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Idriss" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djedaini-Pilard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6OB02583H" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046222v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Erb" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.12.23" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046227v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9931-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129358v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b07157" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140371v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Kaoukabi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Qayouh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.02.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2TR7S2M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129368v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brandel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gbabode" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm501220x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140303v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129373v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA40314A" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015348v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996934v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Kumar Kalakuntla" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Wille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Provost" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Reiter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2012.11.020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJL0PG7B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996940v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#252;ller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2012.10.020" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4HWFH18-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129376v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Estour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Letort" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Kalakuntla" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Provost" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129372v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129380v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;pin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lange" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000754" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LV8C7BN0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022123v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pepin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. Lange" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021504v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grandeury" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin T. Craescu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0NJ00147C" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8C2VSVQ8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01933424v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Condamine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Hilfert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp071428o" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0T9F9DF2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129381v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046778v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lopin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulnara Garipova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kalinina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raboisson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohisa Osaki" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nass/nrl027" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046777v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pignard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Piettre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo051511c" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3ZBVDHDM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935575v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Coste" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B504989J" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-77SH2QM4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046785v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046783v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hourdin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cc0498736" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046779v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garipova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kalinina" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/10091048" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046782v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jourdan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc van Hijfte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Angibaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2005.09.060" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R09RK6DQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936012v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandeury" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JTAN.0000038979.32555.58" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8B461E0F63A8C951A67624F995BF62D05A91B27/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046789v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dufour" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046791v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2003.09.195" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX0SR9PF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129388v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tisse" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agasse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200390054" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M2NDBCGX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936061v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046792v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0348064" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8GWV2V04-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129386v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Agasse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(03)00360-4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3CNL28M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936087v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Agasse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936413v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peulon Agasse" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050927v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja027850u" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XNCKRCG6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050934v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lequeux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lebouc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongli Yang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol006746j" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050937v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)01830-X" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJGN071W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351612v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Wagner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Lusztyk" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja950133y" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-10FN6LM6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351594v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dumartin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmond" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Connil" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jousseaume" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.199509169" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9ZNFHWCD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351608v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Morton" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Negri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Preston" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/P29950002141" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAC0831E463F9419C807FAE54F5A2B422A20EAE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590133v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumartin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delmond" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lalere" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois Xavier Donard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.590090714" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTX0CZ4K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351606v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201; J.&#8201;l. Morton" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Negri" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Preston" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/j100025a011" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6SC381DX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129416v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maurice-P&#233;roumal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rouviere" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bailly" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Petit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683679v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683664v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Mazzaglia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Zagami" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Scala" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Piperno" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H&#233;laine" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051031v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051042v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051003v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051047v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051036v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408492v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358055v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408435v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408490v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408441v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358054v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358052v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408474v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408457v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408448v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408477v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408454v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358046v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408481v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408444v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408462v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358041v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408484v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408485v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408463v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358050v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051023v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358039v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandesteene" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ronjat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365388v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358043v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358048v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358036v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosco M." TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;gier F." TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daulon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albaret" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358033v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358042v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358034v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365383v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365392v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letort S." TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathiron" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grel T." TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358028v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit S." TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet C." TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365399v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358026v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940968v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gbabode" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cartigny" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941013v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941073v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waldschmidt" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358025v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942393v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943204v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;pin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabeau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945435v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945889v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945780v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946071v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peulon-Agasse" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945993v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946093v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeaux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Combret" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947811v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190258v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Onal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sarrazin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190186v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358235v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358232v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sembo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicol" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulder" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358237v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358231v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535371v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Champagne" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaamoussi Issam" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Chun Ling" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477863v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358228v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358225v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358223v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358220v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358222v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535402v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;champs-Olivier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535346v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dechamps" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535418v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Chekkal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468896v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04046749v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Chung Ling" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375999v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geraldine-gouhier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3852-1827" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435234v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Brik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Kadiri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha El Assimi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lakbita" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Hanani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA07939J" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129348v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ben Youcef" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Laassiri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.144462" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435222v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30153263" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Levet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Krykun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Cornelio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Pilato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samanta Moffa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12030478" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129345v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramakrishna Gandikota" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenxiao Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29194688" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769678v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;bault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif El Meziane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c00333" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129351v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dambruoso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Beniazza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2023.113422" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548583v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Nabgui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Agayr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Vidovi&#263;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12668-023-01197-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434763v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Bouyahya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Sandra Sembo-Backonly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle-Huret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16374-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127005v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Biscotti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bosco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9020269" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045265v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuki Nakagami" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyue Mao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetoshi Arima" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Kitagishi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202100380" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045244v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Sandra Sembo-Backonly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04084g" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045253v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit A Luinstra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Raihane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110602" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083573v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Kadib" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nj05985c" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351871v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-k1260" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129356v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Luc Champagne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuekun Han" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Gaamoussi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00937" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024474v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mulder" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sappei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2018.03.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046294v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Letort" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daulon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.45" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928067v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Zgani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Idriss" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djedaini-Pilard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6OB02583H" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9931-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046222v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Erb" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.12.23" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129358v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b07157" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140371v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Kaoukabi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Qayouh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.02.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2TR7S2M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129368v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brandel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gbabode" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm501220x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140303v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996934v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Kumar Kalakuntla" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Wille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Provost" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Reiter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2012.11.020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJL0PG7B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015348v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA40314A" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129373v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996940v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#252;ller" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2012.10.020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4HWFH18-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129376v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Estour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Letort" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Kalakuntla" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Provost" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129372v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022123v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pepin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. Lange" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000754" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LV8C7BN0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129380v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;pin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lange" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021504v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grandeury" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin T. Craescu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0NJ00147C" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8C2VSVQ8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01933424v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Condamine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Hilfert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp071428o" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0T9F9DF2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129381v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046777v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pignard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lopin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Piettre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo051511c" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3ZBVDHDM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046778v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulnara Garipova" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kalinina" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raboisson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohisa Osaki" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nass/nrl027" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935575v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Coste" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B504989J" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-77SH2QM4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046785v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046783v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hourdin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cc0498736" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046779v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garipova" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kalinina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/10091048" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046782v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jourdan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc van Hijfte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Angibaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2005.09.060" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R09RK6DQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936012v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandeury" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JTAN.0000038979.32555.58" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8B461E0F63A8C951A67624F995BF62D05A91B27/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046789v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dufour" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936061v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tisse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agasse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200390054" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M2NDBCGX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046791v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2003.09.195" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX0SR9PF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129388v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046792v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0348064" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8GWV2V04-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129386v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Agasse" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(03)00360-4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3CNL28M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936087v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Agasse" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050927v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja027850u" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XNCKRCG6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936413v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peulon Agasse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050934v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lequeux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lebouc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongli Yang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol006746j" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050937v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)01830-X" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJGN071W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351612v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Wagner" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Lusztyk" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja950133y" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-10FN6LM6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351608v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Morton" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Negri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Preston" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/P29950002141" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAC0831E463F9419C807FAE54F5A2B422A20EAE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351594v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dumartin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmond" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Connil" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jousseaume" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.199509169" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9ZNFHWCD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590133v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumartin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delmond" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lalere" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois Xavier Donard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.590090714" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTX0CZ4K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351606v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201; J.&#8201;l. Morton" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Negri" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Preston" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/j100025a011" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6SC381DX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129416v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maurice-P&#233;roumal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rouviere" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bailly" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Petit" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683679v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683664v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Mazzaglia" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Zagami" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Scala" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Piperno" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H&#233;laine" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051031v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051042v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051003v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051047v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051036v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408492v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408490v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358055v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408435v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408441v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358054v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358052v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408477v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408454v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408457v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408448v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408474v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408481v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358046v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408444v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408484v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408485v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408463v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358050v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358041v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408462v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051023v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358039v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandesteene" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ronjat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358033v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358043v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358048v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358036v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosco M." TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;gier F." TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daulon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albaret" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365388v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358042v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358034v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365383v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365392v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letort S." TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathiron" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grel T." TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358028v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit S." TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet C." TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365399v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941073v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waldschmidt" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cartigny" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358025v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358026v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940968v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gbabode" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941013v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942393v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943204v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;pin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabeau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945435v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945889v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945780v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946071v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peulon-Agasse" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945993v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946093v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeaux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Combret" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947811v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190258v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Onal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sarrazin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190186v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358235v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358232v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sembo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicol" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulder" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358237v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535371v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Champagne" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaamoussi Issam" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Chun Ling" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477863v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358231v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358228v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358225v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358223v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358220v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358222v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535402v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;champs-Olivier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535346v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dechamps" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535418v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Chekkal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468896v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04046749v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Chung Ling" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375999v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>