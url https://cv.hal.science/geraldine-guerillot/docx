--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -674,248 +674,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction de soi dans le portage salarial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New employment experiences and trajectories between salary-earning and entrepreneurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabela dos Santos Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Guérillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Guérillot</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Billion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rsg.273.0117⟩</w:t>
+              <w:t xml:space="preserve">Universal journal of management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (9), pp.347 - 352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13189/ujm.2015.030901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267012v1</w:t>
+                <w:t xml:space="preserve">hal-01256741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New employment experiences and trajectories between salary-earning and entrepreneurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La construction de soi dans le portage salarial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabela dos Santos Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Guérillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Billion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Universal journal of management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3 (9), pp.347 - 352. </w:t>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 273-274, pp.117 - 124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13189/ujm.2015.030901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rsg.273.0117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256741v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La déconstruction créatrice du travail : innovations, opportunités et pièges (éditorial invité)</w:t>
               </w:r>
@@ -940,51 +940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Guérillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabela dos Santos Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Billion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 273-274, pp.107 - 108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1819,51 +1819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabela dos Santos Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Guérillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Billion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Org&amp;Co 2015. Communication Organisationnelle : Processus communicants - Processus organisants et leurs médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Toulouse, France. pp.43 - 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1977,230 +1977,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déconstruction du salariat et construction de soi professionnelle : le cas du portage salarial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entrepreneur et salarié : parcours et identités dans le portage salarial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabela dos Santos Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Guérillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Billion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Umalis/Télécom Ecole de Management «La déconstruction créatrice du travail : innovations, opportunités et pièges»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Semaine du Management 2014. Entrepreneuriat et PME : enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Marseille, France. pp.799 - 808</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394371v1</w:t>
+                <w:t xml:space="preserve">hal-02394355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneur et salarié : parcours et identités dans le portage salarial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déconstruction du salariat et construction de soi professionnelle : le cas du portage salarial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabela dos Santos Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Guérillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Billion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine du Management 2014. Entrepreneuriat et PME : enjeux et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Marseille, France. pp.799 - 808</w:t>
+              <w:t xml:space="preserve">Conférence Umalis/Télécom Ecole de Management «La déconstruction créatrice du travail : innovations, opportunités et pièges»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394355v1</w:t>
+                <w:t xml:space="preserve">hal-02394371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New employment experiences and trajectories between salary-earning and entrepreneurs</w:t>
               </w:r>
@@ -2225,51 +2225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Guérillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Billion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Business and Social Science Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2624,51 +2624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabela dos Santos Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Guérillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Billion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 273-274, pp.160, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3523,51 +3523,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2CB1880A"/>
+    <w:nsid w:val="0DD44A84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3754,51 +3754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geraldine-guerillot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2803-3336" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169835332" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378574v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Paes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bia Figueiredo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/P.2237-9967.2023v12n22p27-44" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808891v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela dos Santos Paes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane San&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04526885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Lalancette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404488v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bia Figueiredo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.6537" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-54W8M3N9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267012v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.273.0117" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256741v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Billion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/ujm.2015.030901" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267014v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.273.0107" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408677v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783149v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Guerillot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156874v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125840v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castelnau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283362v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331989v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257062v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257047v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394371v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394355v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394380v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402297v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408626v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413868v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948659v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632928v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003371441-16" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631407v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/gestion-en-liberte/ouvrage/677-rse-et-num%C3%A9rique.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217931v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408608v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315488v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127972v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00873627v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012TELE0043" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geraldine-guerillot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2803-3336" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169835332" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378574v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Paes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bia Figueiredo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/P.2237-9967.2023v12n22p27-44" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808891v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela dos Santos Paes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane San&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04526885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Lalancette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404488v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bia Figueiredo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.6537" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-54W8M3N9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256741v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Billion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/ujm.2015.030901" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267012v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.273.0117" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267014v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.273.0107" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408677v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783149v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Guerillot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156874v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125840v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castelnau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283362v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331989v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257062v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257047v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394355v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394371v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394380v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402297v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408626v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413868v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948659v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632928v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003371441-16" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631407v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/gestion-en-liberte/ouvrage/677-rse-et-num%C3%A9rique.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217931v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408608v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315488v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127972v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00873627v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012TELE0043" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>