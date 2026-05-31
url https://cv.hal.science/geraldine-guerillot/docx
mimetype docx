--- v1 (2026-05-06)
+++ v2 (2026-05-31)
@@ -1126,217 +1126,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociabilité et numérique : le cas du Social Bar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RSE et relations Nord-Sud : un récit néocolonial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Guérillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabela dos Santos Paes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Guerillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude INESS (Innovations, Numérique et Économie Sociale &amp; Solidaire)."Quand le numérique rencontre l’économie sociale et solidaire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire INESS (Innovations, Numérique et Économie Sociale &amp; Solidaire), May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">17ème Congrès du RIODD. Communs, communautés, territoires : quelles voies pour les transitions ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03783149v1</w:t>
+                <w:t xml:space="preserve">halshs-04156874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSE et relations Nord-Sud : un récit néocolonial ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sociabilité et numérique : le cas du Social Bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabela dos Santos Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabela dos Santos Paes</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Guerillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès du RIODD. Communs, communautés, territoires : quelles voies pour les transitions ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude INESS (Innovations, Numérique et Économie Sociale &amp; Solidaire)."Quand le numérique rencontre l’économie sociale et solidaire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire INESS (Innovations, Numérique et Économie Sociale &amp; Solidaire), May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04156874v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03783149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entrepreneuriat comme performance</w:t>
               </w:r>
@@ -1977,51 +1977,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneur et salarié : parcours et identités dans le portage salarial</w:t>
+                <w:t xml:space="preserve">New employment experiences and trajectories between salary-earning and entrepreneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabela dos Santos Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Moriceau</w:t>
@@ -2039,73 +2039,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Guérillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Billion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine du Management 2014. Entrepreneuriat et PME : enjeux et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Marseille, France. pp.799 - 808</w:t>
+              <w:t xml:space="preserve">World Business and Social Science Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394355v1</w:t>
+                <w:t xml:space="preserve">hal-02394380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déconstruction du salariat et construction de soi professionnelle : le cas du portage salarial</w:t>
               </w:r>
@@ -2180,51 +2180,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New employment experiences and trajectories between salary-earning and entrepreneurs</w:t>
+                <w:t xml:space="preserve">Entrepreneur et salarié : parcours et identités dans le portage salarial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabela dos Santos Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Moriceau</w:t>
@@ -2242,73 +2242,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Guérillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Billion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Business and Social Science Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Semaine du Management 2014. Entrepreneuriat et PME : enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Marseille, France. pp.799 - 808</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394380v1</w:t>
+                <w:t xml:space="preserve">hal-02394355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portés par un fil numérique : autonomie et dépendance dans les sociétés de portage salarial</w:t>
               </w:r>
@@ -3523,51 +3523,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DD44A84"/>
+    <w:nsid w:val="9BFF3099"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3754,51 +3754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geraldine-guerillot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2803-3336" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169835332" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378574v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Paes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bia Figueiredo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/P.2237-9967.2023v12n22p27-44" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808891v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela dos Santos Paes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane San&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04526885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Lalancette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404488v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bia Figueiredo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.6537" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-54W8M3N9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256741v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Billion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/ujm.2015.030901" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267012v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.273.0117" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267014v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.273.0107" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408677v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783149v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Guerillot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156874v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125840v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castelnau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283362v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331989v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257062v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257047v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394355v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394371v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394380v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402297v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408626v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413868v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948659v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632928v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003371441-16" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631407v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/gestion-en-liberte/ouvrage/677-rse-et-num%C3%A9rique.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217931v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408608v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315488v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127972v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00873627v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012TELE0043" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geraldine-guerillot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2803-3336" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169835332" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378574v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Paes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bia Figueiredo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/P.2237-9967.2023v12n22p27-44" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808891v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela dos Santos Paes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane San&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04526885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Lalancette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404488v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bia Figueiredo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.6537" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-54W8M3N9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256741v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Billion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/ujm.2015.030901" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267012v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.273.0117" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267014v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.273.0107" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408677v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Guerillot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125840v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castelnau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283362v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331989v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257062v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257047v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394380v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394371v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402297v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408626v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413868v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948659v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632928v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003371441-16" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631407v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/gestion-en-liberte/ouvrage/677-rse-et-num%C3%A9rique.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217931v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408608v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315488v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127972v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00873627v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012TELE0043" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>