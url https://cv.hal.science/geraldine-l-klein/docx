--- v0 (2026-03-28)
+++ v1 (2026-05-22)
@@ -234,563 +234,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioprotection Efficiency of Metschnikowia Strains in Synthetic Must: Comparative Study and Metabolomic Investigation of the Mechanisms Involved</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of enological tannins to protect the color of Rosé wine in a 2 bioprotection strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maelys Puyo</w:t>
+                <w:t xml:space="preserve">Vanessa David-Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Mas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manon Lebleux</w:t>
+                <w:t xml:space="preserve">Natalia Quijada-Morín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12 (21), pp.3927. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods12213927⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12040735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05172206v1</w:t>
+                <w:t xml:space="preserve">hal-05261389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Oenological Tannins to Protect the Colour of Rosé Wine in a Bioprotection Strategy with Metschnikowia pulcherrima</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Klein</w:t>
+                <w:t xml:space="preserve">Bioprotection Efficiency of Metschnikowia Strains in Synthetic Must: Comparative Study and Metabolomic Investigation of the Mechanisms Involved</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelys Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
+                <w:t xml:space="preserve">Manon Lebleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12 (4), pp.735. </w:t>
+              <w:t xml:space="preserve">, 2023, 12 (21), pp.3927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods12040735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods12213927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166844v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-protection in oenology by Metschnikowia pulcherrima: from field results to scientific inquiry</w:t>
+                <w:t xml:space="preserve">Use of Oenological Tannins to Protect the Colour of Rosé Wine in a Bioprotection Strategy with Metschnikowia pulcherrima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Bach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Klein</w:t>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+                <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1252973⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12040735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166591v1</w:t>
+                <w:t xml:space="preserve">hal-05166844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of enological tannins to protect the color of Rosé wine in a 2 bioprotection strategy</w:t>
+                <w:t xml:space="preserve">Bio-protection in oenology by Metschnikowia pulcherrima: from field results to scientific inquiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa David-Vaizant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natalia Quijada-Morín</w:t>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods12040735⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1252973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1252973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261389v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eGFP Gene Integration in HO: A Metabolomic Impact ?</w:t>
               </w:r>
@@ -904,291 +904,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast–Yeast Interactions: Mechanisms, Methodologies and Impact on Composition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protein Corona Composition of Silica Nanoparticles in Complex Media: Nanoparticle Size does not Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Joran</w:t>
+                <w:t xml:space="preserve">Laurent Marichal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chédin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8040600⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10020240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893505v1</w:t>
+                <w:t xml:space="preserve">cea-02467087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Corona Composition of Silica Nanoparticles in Complex Media: Nanoparticle Size does not Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Marichal</w:t>
+                <w:t xml:space="preserve">Yeast–Yeast Interactions: Mechanisms, Methodologies and Impact on Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (2), </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (4), pp.600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano10020240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8040600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02467087v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of cell-cell contact between L. thermotolerans and S. cerevisiae on yeast interactions and the exo-metabolome</w:t>
               </w:r>
@@ -1200,51 +1200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Petitgonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1302,295 +1302,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of Post-translational Modifications in the Interaction of Proteins with Mineral Surfaces: The Case of Arginine Methylation and Silica surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clostridial Strain-Specific characteristics associated with necrotizing enterocolitis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Renault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chédin</w:t>
+                <w:t xml:space="preserve">Sophia Schönherr-Hellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Lagniel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Klein</w:t>
+                <w:t xml:space="preserve">Géraldine L Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferraris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b00752⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02428-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01858455v1</w:t>
+                <w:t xml:space="preserve">hal-02623514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clostridial Strain-Specific characteristics associated with necrotizing enterocolitis.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johanne Delannoy</w:t>
+                <w:t xml:space="preserve">Importance of Post-translational Modifications in the Interaction of Proteins with Mineral Surfaces: The Case of Arginine Methylation and Silica surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marichal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ferraris</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Rozé</w:t>
+                <w:t xml:space="preserve">Gilles Lagniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 84 (7), </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (18), pp.5312 - 5322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02428-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b00752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623514v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01858455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA binding proteins are a major target of silica nanoparticles in cell extracts</w:t>
               </w:r>
@@ -1749,51 +1749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Aude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2363,51 +2363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The anti-biofilm activity secreted by a marine Pseudoalteromonas strain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine L Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Soum-Soutéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2523,51 +2523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Soum-Soutéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine L Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2715,51 +2715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Parrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO-IVAS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
@@ -2957,51 +2957,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143945v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Puyo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Scalabrino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Klein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13050724" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05172206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Puyo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12213927" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166844v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada Morin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12040735" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05166591v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1252973" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David-Vaizant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada-Mor&#237;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bordet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eicher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040781" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8040600" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02467087v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marichal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boulard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ch&#233;din" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10020240" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328247v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Petitgonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Quintanilla-Casas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.05.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858455v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Renault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagniel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00752" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Sch&#246;nherr-Hellec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine L Klein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Delannoy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferraris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02428-17" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01381283v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Math&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Biola-Clier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Devineau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Drouineau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2016.1244299" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01252408v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Devineau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aude" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pasquier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03890" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247054v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine L. Klein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Graber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chromsci/bmv008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070418v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Zhao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Breret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2014.920461" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01960564v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Tambadou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sabl&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Doghri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12532" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070408v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.07.018" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846210v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Soum-Sout&#233;ra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakoua Guede" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Comp&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2011.611878" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846211v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dheilly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02632-09" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02466806v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eicher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143945v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Puyo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Scalabrino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Klein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13050724" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261389v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David-Vaizant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada-Mor&#237;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12040735" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05172206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Puyo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12213927" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166844v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada Morin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05166591v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1252973" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bordet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eicher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040781" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02467087v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marichal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boulard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ch&#233;din" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10020240" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8040600" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328247v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Petitgonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Quintanilla-Casas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.05.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623514v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Sch&#246;nherr-Hellec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine L Klein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Delannoy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferraris" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02428-17" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858455v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Renault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagniel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00752" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01381283v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Math&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Biola-Clier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Devineau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Drouineau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2016.1244299" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01252408v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Devineau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aude" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pasquier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03890" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247054v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine L. Klein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Graber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chromsci/bmv008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070418v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Zhao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Breret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2014.920461" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01960564v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Tambadou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sabl&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Doghri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12532" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070408v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.07.018" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846210v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Soum-Sout&#233;ra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakoua Guede" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Comp&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2011.611878" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846211v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dheilly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02632-09" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02466806v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eicher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>