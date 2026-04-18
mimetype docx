--- v0 (2026-03-23)
+++ v1 (2026-04-18)
@@ -370,248 +370,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poissons migrateurs amphihalins, espèces diadromes : de quoi parle-t-on ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conserve marine migratory species to protect ecological links between land and sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Rochard</w:t>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lambert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+                <w:t xml:space="preserve">Audrey M. Darnaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Raposo de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.9421⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 644 (8075), pp.41-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/d41586-025-02475-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151305v1</w:t>
+                <w:t xml:space="preserve">hal-05357480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserve marine migratory species to protect ecological links between land and sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poissons migrateurs amphihalins, espèces diadromes : de quoi parle-t-on ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pedro Raposo de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 644 (8075), pp.41-41. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, pp.9421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/d41586-025-02475-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.9421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05357480v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travelling away from home? Joining global change and recovery scenarios to anticipate the marine distribution of diadromous fish</w:t>
               </w:r>
@@ -623,51 +623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -725,1878 +725,1878 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish distribution shifts due to climate change in the Northeast Atlantic: Using a hierarchical filtering approach on marine-estuarine opportunist species</w:t>
+                <w:t xml:space="preserve">Linking individual experiments and multiscale models to simulate physiological perturbations on aquatic food webs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Janc</w:t>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Dambrine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Lepage</w:t>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.109013⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1400936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2024.1400936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763367v1</w:t>
+                <w:t xml:space="preserve">hal-04727178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking individual experiments and multiscale models to simulate physiological perturbations on aquatic food webs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fish distribution shifts due to climate change in the Northeast Atlantic: Using a hierarchical filtering approach on marine-estuarine opportunist species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Araignous</w:t>
+                <w:t xml:space="preserve">Anaïs Janc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrique Cabral</w:t>
+                <w:t xml:space="preserve">Chloe Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, pp.1400936. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 310, pp.109013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2024.1400936⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.109013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727178v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the modeling of diadromous species’ marine distributions to the characterization of their current and future marine habitats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing species distribution models for critically endangered species using participatory data: The European sturgeon marine habitat suitability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Navarro</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Guisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 280, pp.108136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1241969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2022.108136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222678v1</w:t>
+                <w:t xml:space="preserve">hal-04038017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing species distribution models for critically endangered species using participatory data: The European sturgeon marine habitat suitability</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An evidence base of ecosystems services provided by diadromous fish in the European Atlantic Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Guisan</w:t>
+                <w:t xml:space="preserve">Matthew Ashley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arantza Murillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Muench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Marta-Pedroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Rodwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2022.108136⟩</w:t>
+              <w:t xml:space="preserve">Ecosystem Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2023.101559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038017v1</w:t>
+                <w:t xml:space="preserve">hal-04473075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evidence base of ecosystems services provided by diadromous fish in the European Atlantic Area</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of straying, reproductive strategies, and ocean distribution on the structure of American shad populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Rodwell</w:t>
+                <w:t xml:space="preserve">Camille Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Jordaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Limburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Nack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystem Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2023.101559⟩</w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.4712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473075v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of straying, reproductive strategies, and ocean distribution on the structure of American shad populations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karin Limburg</w:t>
+                <w:t xml:space="preserve">Connecting population functionality with distribution model predictions to support freshwater and marine management of diadromous fish species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Nack</w:t>
+                <w:t xml:space="preserve">Sophie Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Boavida-Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Mateus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecs2.4712⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 287, pp.110324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396871v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting population functionality with distribution model predictions to support freshwater and marine management of diadromous fish species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">From the modeling of diadromous species’ marine distributions to the characterization of their current and future marine habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Janc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Dambrine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 287, pp.110324. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1241969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232685v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential combined impacts of climate change and non-indigenous species arrivals on Bay of Biscay trophic network structure and functioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of land-sea nutrient fluxes supplied by allis shad across the species' range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Le Marchand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Saint-Béat</w:t>
+                <w:t xml:space="preserve">Betsy Barber-O'Malley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2022.103704⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (3), pp.395-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2021-0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03557393v1</w:t>
+                <w:t xml:space="preserve">hal-03457234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of land-sea nutrient fluxes supplied by allis shad across the species' range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Simulating upstream migration and spawning timing effects to allis shad reproductive success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Betsy Barber-O'Malley</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjfas-2021-0012⟩</w:t>
+              <w:t xml:space="preserve">Environmental Biology of Fishes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105, pp.2083-2097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10641-021-01151-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457234v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating upstream migration and spawning timing effects to allis shad reproductive success</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Poulet</w:t>
+                <w:t xml:space="preserve">HyDiaD: A hybrid species distribution model combining dispersal, multi-habitat suitability, and population dynamics for diadromous species under climate change scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betsy Barber-O'Malley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Chust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Paumier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrew O'Malley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Biology of Fishes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10641-021-01151-2⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 470, pp.109997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2022.109997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402160v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyDiaD: A hybrid species distribution model combining dispersal, multi-habitat suitability, and population dynamics for diadromous species under climate change scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Dataset on European diadromous species distributions from 1750 to present time in Europe, North Africa and the Middle East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betsy Barber-O'Malley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2022.109997⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, pp.107821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03662427v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset on European diadromous species distributions from 1750 to present time in Europe, North Africa and the Middle East</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Betsy Barber-O'Malley</w:t>
+                <w:t xml:space="preserve">Potential combined impacts of climate change and non-indigenous species arrivals on Bay of Biscay trophic network structure and functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Saint-Béat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40, pp.107821. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 228, pp.103704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2022.103704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03557523v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of a changing climate on native lamprey species: From physiology to ecosystem services</w:t>
+                <w:t xml:space="preserve">An innovative bivariate approach to detect joint temporal trends in environmental conditions: Application to large French rivers and diadromous fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Wang</w:t>
+                <w:t xml:space="preserve">Elorri Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Michael Hudson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+                <w:t xml:space="preserve">Stéphane Tétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Whitesel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jglr.2021.06.013⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 748, pp.141260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353869v1</w:t>
+                <w:t xml:space="preserve">hal-03138285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative bivariate approach to detect joint temporal trends in environmental conditions: Application to large French rivers and diadromous fish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elorri Arevalo</w:t>
+                <w:t xml:space="preserve">Impacts of a changing climate on native lamprey species: From physiology to ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Michael Hudson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Sauquet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Timothy Whitesel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 748, pp.141260. </w:t>
+              <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jglr.2021.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138285v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A foresight analysis in fisheries science: The case study of migratory fish research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3618,563 +3618,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mosaic of habitats of the Seine estuary: Insights from food-web modelling and network analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+                <w:t xml:space="preserve">Using ecological models to assess ecosystem status in support of the European Marine Strategy Framework Directive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Piroddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heliana Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Lynam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María N Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.05.026⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58, pp.175-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.05.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154211v1</w:t>
+                <w:t xml:space="preserve">hal-02154205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ecological models to assess ecosystem status in support of the European Marine Strategy Framework Directive</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">María N Alvarez</w:t>
+                <w:t xml:space="preserve">The mosaic of habitats of the Seine estuary: Insights from food-web modelling and network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armonie Tous Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 58, pp.175-191. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 312, pp.91-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.05.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154205v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating food-web parameter uncertainty into Ecopath-derived ecological network indicators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new modeling approach to define marine ecosystems food-web status with uncertainty assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Guesnet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.05.036⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 135, pp.37-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186765v1</w:t>
+                <w:t xml:space="preserve">hal-01158158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new modeling approach to define marine ecosystems food-web status with uncertainty assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incorporating food-web parameter uncertainty into Ecopath-derived ecological network indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guesnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Kearney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuele Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 135, pp.37-47. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 313, pp.29-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.05.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158158v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Combined Use of Correlative and Mechanistic Species Distribution Models Benefits Low Conservation Status Species</w:t>
               </w:r>
@@ -4288,408 +4288,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A toolbox to evaluate data reliability for whole-ecosystem models: Application on the Bay of Biscay continental shelf food-web model</w:t>
+                <w:t xml:space="preserve">Combining quantitative and qualitative models to identify functional groups for monitoring changes in the Bay of Biscay continental shelf exploited foodweb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bourdaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Saint-Béat</w:t>
+                <w:t xml:space="preserve">J.-S. Nelva Pasqual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rochette</w:t>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Niquil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.-J. Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.M. Trenkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.04.002⟩</w:t>
+              <w:t xml:space="preserve">ICES JOURNAL OF MARINE SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (1), pp.105--117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fst107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454841v1</w:t>
+                <w:t xml:space="preserve">hal-02454843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining quantitative and qualitative models to identify functional groups for monitoring changes in the Bay of Biscay continental shelf exploited foodweb</w:t>
+                <w:t xml:space="preserve">An assessment of the trophic structure of the Bay of Biscay continental shelf food web: Comparing estimates derived from an ecosystem model and isotopic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boët</w:t>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-J. Rochet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES JOURNAL OF MARINE SCIENCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fst107⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 120, pp.205-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2013.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454843v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of the trophic structure of the Bay of Biscay continental shelf food web: Comparing estimates derived from an ecosystem model and isotopic data</w:t>
+                <w:t xml:space="preserve">A toolbox to evaluate data reliability for whole-ecosystem models: Application on the Bay of Biscay continental shelf food-web model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Saint-Béat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+                <w:t xml:space="preserve">S. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paco Bustamante</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+                <w:t xml:space="preserve">N. Niquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 120, pp.205-215. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 285, pp.13--21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2013.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00922534v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem status and functioning: Searching for rules of thumb using an intersite comparison of food-web models of Northeast Atlantic continental shelves</w:t>
               </w:r>
@@ -4701,51 +4701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mackinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4861,51 +4861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ortusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Roqueplo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21, pp.87-99</w:t>
@@ -4960,51 +4960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5094,64 +5094,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5395,225 +5395,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of twenty-first century climate change on diadromous fish spread over Europe, North Africa and the Middle East</w:t>
+                <w:t xml:space="preserve">Modelling the current distribution of European diadromous fishes: an approach integrating regional anthropogenic pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54 (3), pp.587-606</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592078v1</w:t>
+                <w:t xml:space="preserve">hal-02591674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the current distribution of European diadromous fishes: an approach integrating regional anthropogenic pressures</w:t>
+                <w:t xml:space="preserve">Impact of twenty-first century climate change on diadromous fish spread over Europe, North Africa and the Middle East</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15, pp.1072-1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2008.01794.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591674v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diadromous fish conservation plans need to consider global warming issues: An approach using biogeographical models</w:t>
               </w:r>
@@ -5733,51 +5733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6022,51 +6022,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="874398F3"/>
+    <w:nsid w:val="AEA3317A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6253,51 +6253,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geraldine-lassalle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8548-7254" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130360570" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-7150-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05553656v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Baca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2026.1774062" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151305v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rochard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.9421" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357480v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Darnaude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Raposo de Almeida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-02475-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charbonnel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Ge&#223;ner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111762" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04763367v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Janc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dambrine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222678v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Navarro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1241969" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038017v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guisan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108136" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ashley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Murillas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Muench" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Marta-Pedroso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Rodwell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2023.101559" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04396871v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poulet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Jordaan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Limburg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nack" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.4712" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232685v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Elliott" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Boavida-Portugal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Mateus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110324" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557393v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Marchand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Araignous" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2022.103704" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy Barber-O'Malley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2021-0012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402160v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paumier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pierre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-021-01151-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662427v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Diaz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew O'Malley" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2022.109997" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557523v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107821" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353869v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michael Hudson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Whitesel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2021.06.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138285v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141260" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609693v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Castelnaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2019.06.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346068v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Guen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Tecchio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola de Roton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106339" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154192v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chevillot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Selleslagh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-018-0282-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938892v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.07.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607496v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massiot Granier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Almeida" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Aprahamian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castonguay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.03.047" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398550v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Degraer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.07.037" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483254v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armonie Tous Rius" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lequesne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.10.036" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01318422v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaugrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.04.022" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154211v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.05.026" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154205v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piroddi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heliana Teixeira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lynam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Smith" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a N Alvarez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.05.037" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186765v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesnet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Kearney" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.05.036" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158158v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.03.012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214357v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rougier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139194" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454841v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochette" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niquil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.04.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454843v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Nelva Pasqual" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Rochet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Trenkel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst107" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922534v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.09.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454848v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mackinson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss168" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596668v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taverny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ortusi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Roqueplo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840402v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gj. Pierce" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss049" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683349v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Certain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.09.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593855v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crouzet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Gessner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556677v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.20" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592078v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2008.01794.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-57Z3MG73-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591674v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590907v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie B&#233;guer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591673v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00645736v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Montaudouin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2007013" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geraldine-lassalle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8548-7254" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130360570" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-7150-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05553656v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Baca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2026.1774062" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357480v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Darnaude" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Raposo de Almeida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-02475-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151305v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rochard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.9421" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charbonnel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Ge&#223;ner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111762" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04763367v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Janc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dambrine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038017v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guisan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108136" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473075v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ashley" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Murillas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Muench" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Marta-Pedroso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Rodwell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2023.101559" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04396871v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poulet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Jordaan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Limburg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nack" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.4712" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232685v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Elliott" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Boavida-Portugal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Mateus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110324" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222678v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Navarro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1241969" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457234v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy Barber-O'Malley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2021-0012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402160v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paumier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pierre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-021-01151-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662427v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Diaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew O'Malley" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2022.109997" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557523v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107821" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557393v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Marchand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Araignous" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2022.103704" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138285v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141260" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353869v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michael Hudson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Whitesel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2021.06.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609693v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Castelnaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2019.06.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346068v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Guen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Tecchio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola de Roton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106339" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154192v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chevillot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Selleslagh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-018-0282-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938892v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.07.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607496v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massiot Granier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Almeida" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Aprahamian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castonguay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.03.047" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398550v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Degraer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.07.037" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483254v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armonie Tous Rius" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lequesne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.10.036" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01318422v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaugrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.04.022" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154205v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piroddi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heliana Teixeira" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lynam" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Smith" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a N Alvarez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.05.037" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154211v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.05.026" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158158v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.03.012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186765v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Kearney" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.05.036" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214357v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rougier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139194" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454843v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Nelva Pasqual" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Rochet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Trenkel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst107" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922534v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.09.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454841v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochette" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niquil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.04.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454848v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mackinson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss168" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596668v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taverny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ortusi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Roqueplo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840402v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gj. Pierce" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss049" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683349v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Certain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.09.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593855v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crouzet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Gessner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556677v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.20" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591674v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592078v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2008.01794.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-57Z3MG73-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590907v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie B&#233;guer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591673v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00645736v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Montaudouin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2007013" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>