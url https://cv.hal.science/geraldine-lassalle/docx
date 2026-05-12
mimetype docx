--- v1 (2026-04-18)
+++ v2 (2026-05-12)
@@ -202,51 +202,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -370,5591 +370,5725 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserve marine migratory species to protect ecological links between land and sea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lessons learned from applying eDNA surveying to diadromous fish detection across the Northeast Atlantic region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lambert</w:t>
+                <w:t xml:space="preserve">Cristina Claver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey M. Darnaude</w:t>
+                <w:t xml:space="preserve">Mukesh Bhendarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Raposo de Almeida</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Iñaki Mendibil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Fraija-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nachón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/d41586-025-02475-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.70413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357480v1</w:t>
+                <w:t xml:space="preserve">hal-05597163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poissons migrateurs amphihalins, espèces diadromes : de quoi parle-t-on ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 47, pp.9421. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.9421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travelling away from home? Joining global change and recovery scenarios to anticipate the marine distribution of diadromous fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conserve marine migratory species to protect ecological links between land and sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Charbonnel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey M. Darnaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Raposo de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.111762⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 644 (8075), pp.41-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/d41586-025-02475-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475014v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking individual experiments and multiscale models to simulate physiological perturbations on aquatic food webs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Araignous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, pp.1400936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fevo.2024.1400936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish distribution shifts due to climate change in the Northeast Atlantic: Using a hierarchical filtering approach on marine-estuarine opportunist species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Janc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 310, pp.109013. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.109013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing species distribution models for critically endangered species using participatory data: The European sturgeon marine habitat suitability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Travelling away from home? Joining global change and recovery scenarios to anticipate the marine distribution of diadromous fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Charbonnel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Guisan</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Geßner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 160, pp.111762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.111762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2022.108136⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04038017v1</w:t>
+                <w:t xml:space="preserve">hal-04475014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evidence base of ecosystems services provided by diadromous fish in the European Atlantic Area</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From the modeling of diadromous species’ marine distributions to the characterization of their current and future marine habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Rodwell</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clara Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Janc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystem Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 64, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2023.101559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1241969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473075v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of straying, reproductive strategies, and ocean distribution on the structure of American shad populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing species distribution models for critically endangered species using participatory data: The European sturgeon marine habitat suitability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Poulet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christopher Nack</w:t>
+                <w:t xml:space="preserve">Antoine Guisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecs2.4712⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 280, pp.108136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2022.108136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396871v1</w:t>
+                <w:t xml:space="preserve">hal-04038017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting population functionality with distribution model predictions to support freshwater and marine management of diadromous fish species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lambert</w:t>
+                <w:t xml:space="preserve">An evidence base of ecosystems services provided by diadromous fish in the European Atlantic Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Ashley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arantza Murillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Muench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Elliott</w:t>
+                <w:t xml:space="preserve">Cristina Marta-Pedroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Boavida-Portugal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catarina Mateus</w:t>
+                <w:t xml:space="preserve">Lynda Rodwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110324⟩</w:t>
+              <w:t xml:space="preserve">Ecosystem Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2023.101559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232685v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the modeling of diadromous species’ marine distributions to the characterization of their current and future marine habitats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of straying, reproductive strategies, and ocean distribution on the structure of American shad populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Navarro</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrian Jordaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Limburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Nack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1241969⟩</w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.4712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222678v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of land-sea nutrient fluxes supplied by allis shad across the species' range</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Connecting population functionality with distribution model predictions to support freshwater and marine management of diadromous fish species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Boavida-Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Mateus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 287, pp.110324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjfas-2021-0012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03457234v1</w:t>
+                <w:t xml:space="preserve">hal-04232685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating upstream migration and spawning timing effects to allis shad reproductive success</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Paumier</w:t>
+                <w:t xml:space="preserve">Potential combined impacts of climate change and non-indigenous species arrivals on Bay of Biscay trophic network structure and functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Saint-Béat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Biology of Fishes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10641-021-01151-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 228, pp.103704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2022.103704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402160v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyDiaD: A hybrid species distribution model combining dispersal, multi-habitat suitability, and population dynamics for diadromous species under climate change scenarios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Betsy Barber-O'Malley</w:t>
+                <w:t xml:space="preserve">Simulating upstream migration and spawning timing effects to allis shad reproductive success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2022.109997⟩</w:t>
+              <w:t xml:space="preserve">Environmental Biology of Fishes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105, pp.2083-2097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10641-021-01151-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662427v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset on European diadromous species distributions from 1750 to present time in Europe, North Africa and the Middle East</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Quantification of land-sea nutrient fluxes supplied by allis shad across the species' range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betsy Barber-O'Malley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Quinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107821⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (3), pp.395-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2021-0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03557523v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential combined impacts of climate change and non-indigenous species arrivals on Bay of Biscay trophic network structure and functioning</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HyDiaD: A hybrid species distribution model combining dispersal, multi-habitat suitability, and population dynamics for diadromous species under climate change scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Saint-Béat</w:t>
+                <w:t xml:space="preserve">Betsy Barber-O'Malley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Chust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew O'Malley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2022.103704⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 470, pp.109997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2022.109997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03557393v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative bivariate approach to detect joint temporal trends in environmental conditions: Application to large French rivers and diadromous fish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elorri Arevalo</w:t>
+                <w:t xml:space="preserve">Dataset on European diadromous species distributions from 1750 to present time in Europe, North Africa and the Middle East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betsy Barber-O'Malley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, pp.107821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141260⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03138285v1</w:t>
+                <w:t xml:space="preserve">hal-03557523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of a changing climate on native lamprey species: From physiology to ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Michael Hudson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Whitesel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jglr.2021.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A foresight analysis in fisheries science: The case study of migratory fish research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lambert</w:t>
+                <w:t xml:space="preserve">An innovative bivariate approach to detect joint temporal trends in environmental conditions: Application to large French rivers and diadromous fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elorri Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Castelnaud</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tétard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.futures.2019.06.001⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 748, pp.141260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609693v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the ecological status of an estuarine ecosystem: linking biodiversity and food-web indicators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+                <w:t xml:space="preserve">A foresight analysis in fisheries science: The case study of migratory fish research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenola de Roton</w:t>
+                <w:t xml:space="preserve">Frédérique Bau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+                <w:t xml:space="preserve">Gérard Castelnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 228, pp.106339. </w:t>
+              <w:t xml:space="preserve">Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.90-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2019.106339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.futures.2019.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346068v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Changes Jeopardize the Trophic Carrying Capacity and Functioning of Estuarine Ecosystems</w:t>
+                <w:t xml:space="preserve">Assessing the ecological status of an estuarine ecosystem: linking biodiversity and food-web indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Chevillot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Camille Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Selleslagh</w:t>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola de Roton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10021-018-0282-9⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 228, pp.106339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2019.106339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154192v1</w:t>
+                <w:t xml:space="preserve">hal-02346068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring sensitivity of two OSPAR indicators for a coastal food web model under offshore wind farm construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raoux</w:t>
+                <w:t xml:space="preserve">Global Changes Jeopardize the Trophic Carrying Capacity and Functioning of Estuarine Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Georges Safi</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Selleslagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.07.014⟩</w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (3), pp.473-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10021-018-0282-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938892v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic method to assess species exploratory potential under climate change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Massiot Granier</w:t>
+                <w:t xml:space="preserve">Measuring sensitivity of two OSPAR indicators for a coastal food web model under offshore wind farm construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Castonguay</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 90, pp.615-623. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.03.047⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 96 (1), pp.728 - 738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607496v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic and fish aggregation inside an offshore wind farm: Which effects on the trophic web functioning?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+                <w:t xml:space="preserve">A generic method to assess species exploratory potential under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Massiot Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Steven Degraer</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.R. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miran Aprahamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Castonguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 72, pp.33 - 46. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.07.037⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 90, pp.615-623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.03.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398550v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating ecosystem-level anthropogenic impacts in a stressed transitional environment: The case of the Seine estuary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Benthic and fish aggregation inside an offshore wind farm: Which effects on the trophic web functioning?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Justine Lequesne</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Degraer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 61 (2), pp.833-845. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.10.036⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 72, pp.33 - 46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.07.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483254v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From species distributions to ecosystem structure and function: A methodological perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Raybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 334, pp.78-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ecological models to assess ecosystem status in support of the European Marine Strategy Framework Directive</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christopher Lynam</w:t>
+                <w:t xml:space="preserve">Evaluating ecosystem-level anthropogenic impacts in a stressed transitional environment: The case of the Seine estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Smith</w:t>
+                <w:t xml:space="preserve">Armonie Tous Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María N Alvarez</w:t>
+                <w:t xml:space="preserve">Justine Lequesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 58, pp.175-191. </w:t>
+              <w:t xml:space="preserve">, 2016, 61 (2), pp.833-845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.05.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.10.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154205v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mosaic of habitats of the Seine estuary: Insights from food-web modelling and network analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+                <w:t xml:space="preserve">Using ecological models to assess ecosystem status in support of the European Marine Strategy Framework Directive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Piroddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heliana Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Lynam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María N Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.05.026⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58, pp.175-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.05.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154211v1</w:t>
+                <w:t xml:space="preserve">hal-02154205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new modeling approach to define marine ecosystems food-web status with uncertainty assessment</w:t>
+                <w:t xml:space="preserve">The mosaic of habitats of the Seine estuary: Insights from food-web modelling and network analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chaalali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armonie Tous Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuele Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.03.012⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 312, pp.91-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158158v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating food-web parameter uncertainty into Ecopath-derived ecological network indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Guesnet</w:t>
+                <w:t xml:space="preserve">A new modeling approach to define marine ecosystems food-web status with uncertainty assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chaalali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.05.036⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 135, pp.37-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186765v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Combined Use of Correlative and Mechanistic Species Distribution Models Benefits Low Conservation Status Species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Rougier</w:t>
+                <w:t xml:space="preserve">Incorporating food-web parameter uncertainty into Ecopath-derived ecological network indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Faure</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Kearney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139194⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 313, pp.29-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.05.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214357v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining quantitative and qualitative models to identify functional groups for monitoring changes in the Bay of Biscay continental shelf exploited foodweb</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Combined Use of Correlative and Mechanistic Species Distribution Models Benefits Low Conservation Status Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-J. Rochet</w:t>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.M. Trenkel</w:t>
+                <w:t xml:space="preserve">N. Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES JOURNAL OF MARINE SCIENCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fst107⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (10), 21 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454843v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of the trophic structure of the Bay of Biscay continental shelf food web: Comparing estimates derived from an ecosystem model and isotopic data</w:t>
+                <w:t xml:space="preserve">A toolbox to evaluate data reliability for whole-ecosystem models: Application on the Bay of Biscay continental shelf food-web model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paco Bustamante</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+                <w:t xml:space="preserve">P. Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Saint-Béat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Niquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2013.09.002⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 285, pp.13--21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00922534v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A toolbox to evaluate data reliability for whole-ecosystem models: Application on the Bay of Biscay continental shelf food-web model</w:t>
+                <w:t xml:space="preserve">Combining quantitative and qualitative models to identify functional groups for monitoring changes in the Bay of Biscay continental shelf exploited foodweb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Niquil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-S. Nelva Pasqual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-J. Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.M. Trenkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.04.002⟩</w:t>
+              <w:t xml:space="preserve">ICES JOURNAL OF MARINE SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (1), pp.105--117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fst107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454841v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem status and functioning: Searching for rules of thumb using an intersite comparison of food-web models of Northeast Atlantic continental shelves</w:t>
+                <w:t xml:space="preserve">An assessment of the trophic structure of the Bay of Biscay continental shelf food web: Comparing estimates derived from an ecosystem model and isotopic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 120, pp.205-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2013.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fss168⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02454848v1</w:t>
+                <w:t xml:space="preserve">hal-00922534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From shallow to deep waters: habitats used by larval lampreys (genus Petromyzon and Lampetra) over a western European basin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecosystem status and functioning: Searching for rules of thumb using an intersite comparison of food-web models of Northeast Atlantic continental shelves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mario Lepage</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mackinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (1), pp.135--149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fss168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596668v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ecosystem approach for the assessment of fisheries impacts on marine top predators: the Bay of Biscay case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gj. Pierce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 69 (6), pp.925-938. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fss049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower trophic levels and detrital biomass control the Bay of Biscay continental shelf food web: Implications for ecosystem management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From shallow to deep waters: habitats used by larval lampreys (genus Petromyzon and Lampetra) over a western European basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Taverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Certain</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ortusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Roqueplo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21, pp.87-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683349v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global warming impacts and conservation responses for the critically endangered European Atlantic sturgeon</w:t>
+                <w:t xml:space="preserve">Lower trophic levels and detrital biomass control the Bay of Biscay continental shelf food web: Implications for ecosystem management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Certain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (4), pp.561-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593855v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation de la biodiversité et changement climatique : un nécessaire changement de paradigme - Le cas des poissons migrateurs amphihalins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Global warming impacts and conservation responses for the critically endangered European Atlantic sturgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joern Gessner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 143, pp.2441-2452</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00556677v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the current distribution of European diadromous fishes: an approach integrating regional anthropogenic pressures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conservation de la biodiversité et changement climatique : un nécessaire changement de paradigme - Le cas des poissons migrateurs amphihalins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, p. 104 - p. 109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.3.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591674v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of twenty-first century climate change on diadromous fish spread over Europe, North Africa and the Middle East</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15, pp.1072-1089. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2008.01794.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diadromous fish conservation plans need to consider global warming issues: An approach using biogeographical models</w:t>
+                <w:t xml:space="preserve">Modelling the current distribution of European diadromous fishes: an approach integrating regional anthropogenic pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 141 (4), pp.1105-1118</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54 (3), pp.587-606</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590907v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latitudinal variations in age and size at maturity among allis shad populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 73 (7), pp.1799-1809</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diadromous fish conservation plans need to consider global warming issues: An approach using biogeographical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Béguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 141 (4), pp.1105-1118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Parasite co-infection of two sympatric bivalves, the Manila clam (Ruditapes philippinarum) and the cockle (Cerastoderma edule) along a latitudinal gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 20, pp.33-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/alr:2007013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00645736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId210"/>
+      <w:footerReference w:type="default" r:id="rId217"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6022,51 +6156,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AEA3317A"/>
+    <w:nsid w:val="D055B569"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6253,51 +6387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geraldine-lassalle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8548-7254" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130360570" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-7150-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05553656v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Baca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2026.1774062" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357480v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Darnaude" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Raposo de Almeida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-02475-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151305v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rochard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.9421" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charbonnel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Ge&#223;ner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111762" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04763367v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Janc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dambrine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038017v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guisan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108136" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473075v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ashley" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Murillas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Muench" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Marta-Pedroso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Rodwell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2023.101559" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04396871v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poulet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Jordaan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Limburg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nack" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.4712" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232685v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Elliott" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Boavida-Portugal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Mateus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110324" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222678v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Navarro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1241969" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457234v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy Barber-O'Malley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2021-0012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402160v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paumier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pierre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-021-01151-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662427v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Diaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew O'Malley" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2022.109997" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557523v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107821" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557393v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Marchand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Araignous" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2022.103704" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138285v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141260" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353869v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michael Hudson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Whitesel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2021.06.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609693v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Castelnaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2019.06.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346068v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Guen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Tecchio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola de Roton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106339" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154192v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chevillot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Selleslagh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-018-0282-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938892v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.07.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607496v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massiot Granier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Almeida" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Aprahamian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castonguay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.03.047" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398550v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Degraer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.07.037" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483254v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armonie Tous Rius" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lequesne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.10.036" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01318422v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaugrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.04.022" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154205v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piroddi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heliana Teixeira" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lynam" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Smith" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a N Alvarez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.05.037" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154211v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.05.026" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158158v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.03.012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186765v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Kearney" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.05.036" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214357v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rougier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139194" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454843v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Nelva Pasqual" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Rochet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Trenkel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst107" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922534v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.09.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454841v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochette" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niquil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.04.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454848v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mackinson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss168" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596668v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taverny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ortusi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Roqueplo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840402v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gj. Pierce" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss049" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683349v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Certain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.09.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593855v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crouzet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Gessner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556677v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.20" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591674v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592078v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2008.01794.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-57Z3MG73-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590907v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie B&#233;guer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591673v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00645736v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Montaudouin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2007013" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geraldine-lassalle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8548-7254" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130360570" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-7150-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05553656v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Baca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2026.1774062" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597163v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Claver" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Bhendarkar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Mendibil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Fraija-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nach&#243;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.70413" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151305v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rochard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.9421" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357480v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Darnaude" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Raposo de Almeida" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-02475-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04763367v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Janc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dambrine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475014v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charbonnel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Ge&#223;ner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111762" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222678v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Navarro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1241969" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038017v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guisan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108136" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473075v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ashley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Murillas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Muench" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Marta-Pedroso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Rodwell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2023.101559" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04396871v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poulet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Jordaan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Limburg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nack" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.4712" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232685v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Elliott" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Boavida-Portugal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Mateus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110324" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557393v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Marchand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Araignous" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2022.103704" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402160v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paumier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pierre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-021-01151-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457234v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy Barber-O'Malley" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2021-0012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662427v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Diaz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew O'Malley" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2022.109997" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557523v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107821" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353869v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michael Hudson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Whitesel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2021.06.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138285v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141260" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609693v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Castelnaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2019.06.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346068v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Guen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Tecchio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola de Roton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106339" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154192v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chevillot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Selleslagh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-018-0282-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.07.014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607496v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massiot Granier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Almeida" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Aprahamian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castonguay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.03.047" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398550v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Degraer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.07.037" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01318422v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaugrand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.04.022" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483254v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armonie Tous Rius" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lequesne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.10.036" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154205v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piroddi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heliana Teixeira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lynam" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Smith" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a N Alvarez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.05.037" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154211v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.05.026" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158158v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.03.012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186765v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Kearney" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.05.036" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214357v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rougier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faure" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139194" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454841v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochette" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niquil" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.04.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454843v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Nelva Pasqual" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Rochet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Trenkel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst107" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922534v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.09.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454848v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mackinson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss168" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840402v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gj. Pierce" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss049" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596668v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taverny" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ortusi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Roqueplo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683349v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Certain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.09.002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593855v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crouzet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Gessner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556677v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.20" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592078v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2008.01794.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-57Z3MG73-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591674v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591673v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590907v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie B&#233;guer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00645736v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Montaudouin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2007013" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>