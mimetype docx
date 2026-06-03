--- v2 (2026-05-12)
+++ v3 (2026-06-03)
@@ -504,2233 +504,2233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05597163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poissons migrateurs amphihalins, espèces diadromes : de quoi parle-t-on ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conserve marine migratory species to protect ecological links between land and sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Rochard</w:t>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lambert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+                <w:t xml:space="preserve">Audrey M. Darnaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Raposo de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.9421⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 644 (8075), pp.41-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/d41586-025-02475-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151305v1</w:t>
+                <w:t xml:space="preserve">hal-05357480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserve marine migratory species to protect ecological links between land and sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poissons migrateurs amphihalins, espèces diadromes : de quoi parle-t-on ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pedro Raposo de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 644 (8075), pp.41-41. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, pp.9421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/d41586-025-02475-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.9421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05357480v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking individual experiments and multiscale models to simulate physiological perturbations on aquatic food webs</w:t>
+                <w:t xml:space="preserve">Travelling away from home? Joining global change and recovery scenarios to anticipate the marine distribution of diadromous fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+                <w:t xml:space="preserve">Anaïs Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+                <w:t xml:space="preserve">Eric Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Araignous</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+                <w:t xml:space="preserve">Jörn Geßner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2024.1400936⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 160, pp.111762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.111762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727178v1</w:t>
+                <w:t xml:space="preserve">hal-04475014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish distribution shifts due to climate change in the Northeast Atlantic: Using a hierarchical filtering approach on marine-estuarine opportunist species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Janc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 310, pp.109013. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.109013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travelling away from home? Joining global change and recovery scenarios to anticipate the marine distribution of diadromous fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking individual experiments and multiscale models to simulate physiological perturbations on aquatic food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Charbonnel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lambert</w:t>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Quinton</w:t>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörn Geßner</w:t>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 160, pp.111762. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1400936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.111762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2024.1400936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475014v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the modeling of diadromous species’ marine distributions to the characterization of their current and future marine habitats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing species distribution models for critically endangered species using participatory data: The European sturgeon marine habitat suitability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Navarro</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Guisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 280, pp.108136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1241969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2022.108136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222678v1</w:t>
+                <w:t xml:space="preserve">hal-04038017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing species distribution models for critically endangered species using participatory data: The European sturgeon marine habitat suitability</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An evidence base of ecosystems services provided by diadromous fish in the European Atlantic Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Guisan</w:t>
+                <w:t xml:space="preserve">Matthew Ashley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arantza Murillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Muench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Marta-Pedroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Rodwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2022.108136⟩</w:t>
+              <w:t xml:space="preserve">Ecosystem Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2023.101559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038017v1</w:t>
+                <w:t xml:space="preserve">hal-04473075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evidence base of ecosystems services provided by diadromous fish in the European Atlantic Area</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of straying, reproductive strategies, and ocean distribution on the structure of American shad populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Rodwell</w:t>
+                <w:t xml:space="preserve">Camille Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Jordaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Limburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Nack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystem Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2023.101559⟩</w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.4712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473075v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of straying, reproductive strategies, and ocean distribution on the structure of American shad populations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karin Limburg</w:t>
+                <w:t xml:space="preserve">Connecting population functionality with distribution model predictions to support freshwater and marine management of diadromous fish species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Nack</w:t>
+                <w:t xml:space="preserve">Sophie Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Boavida-Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Mateus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecs2.4712⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 287, pp.110324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396871v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting population functionality with distribution model predictions to support freshwater and marine management of diadromous fish species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">From the modeling of diadromous species’ marine distributions to the characterization of their current and future marine habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Janc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Dambrine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 287, pp.110324. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1241969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232685v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential combined impacts of climate change and non-indigenous species arrivals on Bay of Biscay trophic network structure and functioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of land-sea nutrient fluxes supplied by allis shad across the species' range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Le Marchand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Saint-Béat</w:t>
+                <w:t xml:space="preserve">Betsy Barber-O'Malley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2022.103704⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (3), pp.395-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2021-0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03557393v1</w:t>
+                <w:t xml:space="preserve">hal-03457234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating upstream migration and spawning timing effects to allis shad reproductive success</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Biology of Fishes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 105, pp.2083-2097. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10641-021-01151-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of land-sea nutrient fluxes supplied by allis shad across the species' range</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">HyDiaD: A hybrid species distribution model combining dispersal, multi-habitat suitability, and population dynamics for diadromous species under climate change scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betsy Barber-O'Malley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Chust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew O'Malley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjfas-2021-0012⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 470, pp.109997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2022.109997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457234v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyDiaD: A hybrid species distribution model combining dispersal, multi-habitat suitability, and population dynamics for diadromous species under climate change scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Dataset on European diadromous species distributions from 1750 to present time in Europe, North Africa and the Middle East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betsy Barber-O'Malley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2022.109997⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, pp.107821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03662427v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset on European diadromous species distributions from 1750 to present time in Europe, North Africa and the Middle East</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Betsy Barber-O'Malley</w:t>
+                <w:t xml:space="preserve">Potential combined impacts of climate change and non-indigenous species arrivals on Bay of Biscay trophic network structure and functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Saint-Béat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40, pp.107821. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 228, pp.103704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2022.103704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03557523v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of a changing climate on native lamprey species: From physiology to ecosystem services</w:t>
+                <w:t xml:space="preserve">An innovative bivariate approach to detect joint temporal trends in environmental conditions: Application to large French rivers and diadromous fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Wang</w:t>
+                <w:t xml:space="preserve">Elorri Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Michael Hudson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+                <w:t xml:space="preserve">Stéphane Tétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Whitesel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jglr.2021.06.013⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 748, pp.141260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353869v1</w:t>
+                <w:t xml:space="preserve">hal-03138285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative bivariate approach to detect joint temporal trends in environmental conditions: Application to large French rivers and diadromous fish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elorri Arevalo</w:t>
+                <w:t xml:space="preserve">Impacts of a changing climate on native lamprey species: From physiology to ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Michael Hudson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Sauquet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Timothy Whitesel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 748, pp.141260. </w:t>
+              <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jglr.2021.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138285v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A foresight analysis in fisheries science: The case study of migratory fish research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3484,295 +3484,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From species distributions to ecosystem structure and function: A methodological perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating ecosystem-level anthropogenic impacts in a stressed transitional environment: The case of the Seine estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Beaugrand</w:t>
+                <w:t xml:space="preserve">Armonie Tous Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Raybaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
+                <w:t xml:space="preserve">Justine Lequesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.04.022⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (2), pp.833-845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.10.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318422v1</w:t>
+                <w:t xml:space="preserve">hal-01483254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating ecosystem-level anthropogenic impacts in a stressed transitional environment: The case of the Seine estuary</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From species distributions to ecosystem structure and function: A methodological perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raoux</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armonie Tous Rius</w:t>
+                <w:t xml:space="preserve">Virginie Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Lequesne</w:t>
+                <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 61 (2), pp.833-845. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 334, pp.78-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.10.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483254v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using ecological models to assess ecosystem status in support of the European Marine Strategy Framework Directive</w:t>
               </w:r>
@@ -3905,51 +3905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mosaic of habitats of the Seine estuary: Insights from food-web modelling and network analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armonie Tous Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4020,295 +4020,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new modeling approach to define marine ecosystems food-web status with uncertainty assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incorporating food-web parameter uncertainty into Ecopath-derived ecological network indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guesnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Kearney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuele Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.03.012⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 313, pp.29-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.05.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158158v1</w:t>
+                <w:t xml:space="preserve">hal-01186765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating food-web parameter uncertainty into Ecopath-derived ecological network indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Guesnet</w:t>
+                <w:t xml:space="preserve">A new modeling approach to define marine ecosystems food-web status with uncertainty assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Kearney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 313, pp.29-40. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 135, pp.37-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.05.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186765v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Combined Use of Correlative and Mechanistic Species Distribution Models Benefits Low Conservation Status Species</w:t>
               </w:r>
@@ -4422,408 +4422,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A toolbox to evaluate data reliability for whole-ecosystem models: Application on the Bay of Biscay continental shelf food-web model</w:t>
+                <w:t xml:space="preserve">Combining quantitative and qualitative models to identify functional groups for monitoring changes in the Bay of Biscay continental shelf exploited foodweb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bourdaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Saint-Béat</w:t>
+                <w:t xml:space="preserve">J.-S. Nelva Pasqual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rochette</w:t>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Niquil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.-J. Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.M. Trenkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.04.002⟩</w:t>
+              <w:t xml:space="preserve">ICES JOURNAL OF MARINE SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (1), pp.105--117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fst107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454841v1</w:t>
+                <w:t xml:space="preserve">hal-02454843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining quantitative and qualitative models to identify functional groups for monitoring changes in the Bay of Biscay continental shelf exploited foodweb</w:t>
+                <w:t xml:space="preserve">An assessment of the trophic structure of the Bay of Biscay continental shelf food web: Comparing estimates derived from an ecosystem model and isotopic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boët</w:t>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-J. Rochet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES JOURNAL OF MARINE SCIENCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fst107⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 120, pp.205-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2013.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454843v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of the trophic structure of the Bay of Biscay continental shelf food web: Comparing estimates derived from an ecosystem model and isotopic data</w:t>
+                <w:t xml:space="preserve">A toolbox to evaluate data reliability for whole-ecosystem models: Application on the Bay of Biscay continental shelf food-web model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Saint-Béat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+                <w:t xml:space="preserve">S. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paco Bustamante</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+                <w:t xml:space="preserve">N. Niquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 120, pp.205-215. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 285, pp.13--21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2013.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00922534v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem status and functioning: Searching for rules of thumb using an intersite comparison of food-web models of Northeast Atlantic continental shelves</w:t>
               </w:r>
@@ -4835,51 +4835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mackinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4937,286 +4937,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ecosystem approach for the assessment of fisheries impacts on marine top predators: the Bay of Biscay case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From shallow to deep waters: habitats used by larval lampreys (genus Petromyzon and Lampetra) over a western European basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Taverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gj. Pierce</w:t>
+                <w:t xml:space="preserve">I. Ortusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Roqueplo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21, pp.87-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840402v1</w:t>
+                <w:t xml:space="preserve">hal-02596668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From shallow to deep waters: habitats used by larval lampreys (genus Petromyzon and Lampetra) over a western European basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An ecosystem approach for the assessment of fisheries impacts on marine top predators: the Bay of Biscay case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Taverny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ortusi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mario Lepage</w:t>
+                <w:t xml:space="preserve">Gj. Pierce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 69 (6), pp.925-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fss049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596668v1</w:t>
+                <w:t xml:space="preserve">hal-00840402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower trophic levels and detrital biomass control the Bay of Biscay continental shelf food web: Implications for ecosystem management</w:t>
               </w:r>
@@ -5228,64 +5228,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5529,441 +5529,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of twenty-first century climate change on diadromous fish spread over Europe, North Africa and the Middle East</w:t>
+                <w:t xml:space="preserve">Modelling the current distribution of European diadromous fishes: an approach integrating regional anthropogenic pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54 (3), pp.587-606</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592078v1</w:t>
+                <w:t xml:space="preserve">hal-02591674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the current distribution of European diadromous fishes: an approach integrating regional anthropogenic pressures</w:t>
+                <w:t xml:space="preserve">Impact of twenty-first century climate change on diadromous fish spread over Europe, North Africa and the Middle East</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15, pp.1072-1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2008.01794.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591674v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latitudinal variations in age and size at maturity among allis shad populations</w:t>
+                <w:t xml:space="preserve">Diadromous fish conservation plans need to consider global warming issues: An approach using biogeographical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Trancart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lambert</w:t>
+                <w:t xml:space="preserve">Mélanie Béguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 73 (7), pp.1799-1809</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 141 (4), pp.1105-1118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591673v1</w:t>
+                <w:t xml:space="preserve">hal-02590907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diadromous fish conservation plans need to consider global warming issues: An approach using biogeographical models</w:t>
+                <w:t xml:space="preserve">Latitudinal variations in age and size at maturity among allis shad populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+                <w:t xml:space="preserve">Thomas Trancart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 141 (4), pp.1105-1118</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 73 (7), pp.1799-1809</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590907v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasite co-infection of two sympatric bivalves, the Manila clam (Ruditapes philippinarum) and the cockle (Cerastoderma edule) along a latitudinal gradient</w:t>
               </w:r>
@@ -6156,51 +6156,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D055B569"/>
+    <w:nsid w:val="C5386E8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6387,51 +6387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geraldine-lassalle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8548-7254" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130360570" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-7150-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05553656v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Baca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2026.1774062" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597163v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Claver" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Bhendarkar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Mendibil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Fraija-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nach&#243;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.70413" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151305v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rochard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.9421" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357480v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Darnaude" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Raposo de Almeida" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-02475-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04763367v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Janc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dambrine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475014v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charbonnel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Ge&#223;ner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111762" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222678v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Navarro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1241969" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038017v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guisan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108136" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473075v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ashley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Murillas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Muench" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Marta-Pedroso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Rodwell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2023.101559" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04396871v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poulet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Jordaan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Limburg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nack" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.4712" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232685v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Elliott" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Boavida-Portugal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Mateus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110324" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557393v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Marchand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Araignous" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2022.103704" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402160v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paumier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pierre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-021-01151-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457234v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy Barber-O'Malley" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2021-0012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662427v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Diaz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew O'Malley" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2022.109997" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557523v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107821" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353869v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michael Hudson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Whitesel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2021.06.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138285v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141260" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609693v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Castelnaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2019.06.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346068v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Guen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Tecchio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola de Roton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106339" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154192v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chevillot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Selleslagh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-018-0282-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.07.014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607496v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massiot Granier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Almeida" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Aprahamian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castonguay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.03.047" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398550v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Degraer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.07.037" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01318422v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaugrand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.04.022" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483254v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armonie Tous Rius" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lequesne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.10.036" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154205v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piroddi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heliana Teixeira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lynam" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Smith" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a N Alvarez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.05.037" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154211v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.05.026" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158158v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.03.012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186765v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Kearney" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.05.036" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214357v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rougier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faure" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139194" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454841v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochette" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niquil" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.04.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454843v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Nelva Pasqual" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Rochet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Trenkel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst107" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922534v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.09.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454848v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mackinson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss168" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840402v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gj. Pierce" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss049" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596668v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taverny" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ortusi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Roqueplo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683349v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Certain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.09.002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593855v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crouzet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Gessner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556677v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.20" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592078v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2008.01794.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-57Z3MG73-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591674v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591673v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590907v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie B&#233;guer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00645736v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Montaudouin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2007013" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geraldine-lassalle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8548-7254" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130360570" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-7150-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05553656v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Baca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2026.1774062" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597163v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Claver" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Bhendarkar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Mendibil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Fraija-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nach&#243;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.70413" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Darnaude" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Raposo de Almeida" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-02475-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151305v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rochard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.9421" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475014v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charbonnel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Ge&#223;ner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111762" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04763367v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Janc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dambrine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038017v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guisan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108136" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473075v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ashley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Murillas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Muench" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Marta-Pedroso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Rodwell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2023.101559" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04396871v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poulet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Jordaan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Limburg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nack" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.4712" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232685v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Elliott" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Boavida-Portugal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Mateus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110324" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222678v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Navarro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1241969" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457234v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy Barber-O'Malley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2021-0012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402160v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paumier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pierre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-021-01151-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662427v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Diaz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew O'Malley" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2022.109997" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557523v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107821" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557393v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Marchand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Araignous" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2022.103704" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138285v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141260" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353869v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michael Hudson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Whitesel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2021.06.013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609693v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Castelnaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2019.06.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346068v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Guen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Tecchio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola de Roton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106339" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154192v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chevillot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Selleslagh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-018-0282-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.07.014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607496v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massiot Granier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Almeida" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Aprahamian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castonguay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.03.047" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398550v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Degraer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.07.037" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483254v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armonie Tous Rius" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lequesne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.10.036" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01318422v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaugrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.04.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154205v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piroddi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heliana Teixeira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lynam" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Smith" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a N Alvarez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.05.037" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154211v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.05.026" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186765v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesnet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Kearney" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.05.036" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158158v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.03.012" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214357v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rougier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faure" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139194" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454843v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Nelva Pasqual" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Rochet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Trenkel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst107" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922534v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.09.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454841v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochette" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niquil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.04.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454848v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mackinson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss168" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596668v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taverny" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ortusi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Roqueplo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840402v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gj. Pierce" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss049" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683349v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Certain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.09.002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593855v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crouzet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Gessner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556677v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.20" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591674v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592078v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2008.01794.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-57Z3MG73-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590907v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie B&#233;guer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591673v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00645736v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Montaudouin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2007013" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>