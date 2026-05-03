--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geraldine Masson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiolative Annulation of N -Benzyl- N -cyanopropiolamides Leading to Divergent Synthesis of Pyrroloquinazolin-1-ones and Maleimides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (19), pp.5032-5037. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.5c01553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible-Light-Mediated Radical Truce–Smiles Rearrangement via Arylazo Sulfones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Di Terlizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Nicchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Montinho-Inacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Tiwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACS Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacsau.5c00919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible-Light-Mediated Radical Truce–Smiles Rearrangement via Arylazo Sulfones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Di Terlizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Nicchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Montinho-Inacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Tiwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACS Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (10), pp.4972-4981. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacsau.5c00919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemically‐Driven 1,4‐Aryl Migration via Radical Fluoromethylation of N‐Allylbenzamides: a Straightforward Access to Functionalized β‐Arylethylamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (29), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202406017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic Asymmetric Acyl Radical Truce–Smiles Rearrangement for the Synthesis of Enantioenriched α‐Aryl Amides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei‐yang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chada Raji Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (37), pp.e202408154. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202408154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective synthesis of fissoldhimine alkaloid analogues via sequential electrooxidation and heterodimerization of ureas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didine Biatuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roulland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Genta-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (81), pp.11560-11563. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CC02616K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible-Light Enabled Synthesis of 1-Aryl-3-Sulfonylmethyl-1,2,4-Triazoles by Arylazo Sulfones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 367 (6), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201((⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic dehydrogenative and defluorinative coupling between aldehyde-derived N , N -dialkylhydrazones and fluoromalonates: synthesis of 2-pyrazolines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent El Kaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (21), pp.4269-4273. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4OB00588K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decatungstate‐Photocatalyzed Diastereoselective Dearomative Hydroalkylation of Indoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Montinho-Inacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei‐yang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (22), pp.e202400248. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202400248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to N-Fused Quinazolinones by Radical-Promoted Cascade Annulations of Alkenyl N-Cyanamides with Aromatic Aldehydes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chada Raji Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anootha Neeliveettil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uprety Ajaykumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagender Punna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89 (10), pp.7115-7124. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.4c00494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenolic Dienes as Highly Selective Dienophiles in Asymmetric Organocatalyzed Three-Component Vinylogous Povarov Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Della Ca’</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89 (17), pp.12298-12306. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.4c01239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-free photocatalytic cross-electrophile coupling enables C1 homologation and alkylation of carboxylic acids with aldehydes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.1509. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-45804-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective and Regiodivergent Synthesis of Dihydro-1,2-oxazines from Triene-Carbamates via Chiral Phosphoric Acid-Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Van Elslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 145 (48), pp.26504-26515. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.3c12015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change Is the Only Constant: A Virtual Issue on Contemporary Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Minteer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie L. Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond E. Schaak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Measurement Science Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (4), pp.237-238. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmeasuresciau.3c00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible-Light-Driven Decarboxylative Borylation: Rapid Access to α- and β-Amino-boronamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Serafino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guillamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (51), pp.9249-9254. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.3c04067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isothiourea-Catalyzed Enantioselective Synthesis of trans -3,4-Dihydrothiopyranones: Harnessing Thiochalcones as Original Michael Acceptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa van Elslande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (28), pp.5395-5399. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.3c02011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSL Chemical Biology Symposia Third Edition: A Branch of Science in its Explosive Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leeroy Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Hadjerci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leishemba Thoidingjam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Plays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (8), pp.e202300093. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.202300093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible-Light-Mediated Divergent and Regioselective Vicinal Difunctionalization of Styrenes with Arylazo Sulfones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Di Terlizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Nicchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Scaringi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (50), pp.9047-9052. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.3c03786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">s-Tetrazine: robust and green photo-organocatalyst for aerobic oxidation of N,N-disubstituted-hydroxylamines to nitrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiyuan Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (02), pp.177-181. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1691-0449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Organic and Inorganic Photoredox Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Shiv Halasyamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsorginorgau.2c00062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective Construction of Tetrasubstituted Carbon Stereocenters via Chiral Phosphoric Acid-Catalyzed Friedel–Craft Alkylation of Indoles with 5-Substituted Hydroxybutyrolactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milane Saidah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Idham Darussalam Mardjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Commeiras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (29), pp.5298-5303. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.2c01898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent cyclodimerizations of styrylnaphthols under aerobic visible-light irradiation and Brønsted acid catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiyuan Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (48), pp.9593-9599. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2OB01509A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295816v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Availability Statements in &amp;lt;i&amp;gt;The Journal of Organic Chemistry&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;Organic Letters&amp;lt;/i&amp;gt;, and &amp;lt;i&amp;gt;ACS Organic & Inorganic Au&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.370 - 372. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsorginorgau.2c00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decatungstate-Photocatalyzed Dearomative Hydroacylation of Indoles: Direct Synthesis of 2-Acylindolines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa van Elslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (56), pp.e202201707. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202201707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcome to Volume 2 of &amp;lt;i&amp;gt;ACS Organic & Inorganic Au&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1), pp.1 - 2. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsorginorgau.1c00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Phosphoric Acid‐Catalyzed Enantioselective Formal [4+2] Cycloaddition Between Dienecarbamates and 2‐Benzothioazolimines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei‐yang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Montinho‐inacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Iorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 364 (10), pp.1708-1715. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202200161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies Toward the Difunctionalizations of Enamide Derivatives for Synthesizing α,β-Substituted Amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounts of Chemical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (22), pp.3265-3283. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.accounts.2c00540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Checks in &amp;lt;i&amp;gt;ACS Organic & Inorganic Au&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.261 - 261. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsorginorgau.2c00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses of new chiral chimeric photo-organocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiyaun Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (58), pp.36663 - 36669. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1ra06885g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799120v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcome to ACS Organic & Inorganic Au !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsorginorgau.1c00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Phosphoric Acid-Catalyzed Enantioselective Construction of 2,3-Disubstituted Indolines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Yang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (2), pp.442-448. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.0c03947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in C(sp&amp;lt;sup&amp;gt;3&amp;lt;/sup&amp;gt;)–C(sp&amp;lt;sup&amp;gt;3&amp;lt;/sup&amp;gt;) and C(sp&amp;lt;sup&amp;gt;3&amp;lt;/sup&amp;gt;)–C(sp&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt;) Bond Formation through Cathodic Reactions: Reductive and Convergent Paired Electrolyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (2), pp.126 - 147. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsorginorgau.1c00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical tandem trifluoromethylation of allylamines/formal (3 + 2)-cycloaddition for the rapid access to CF 3 -containing imidazolines and oxazolidines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Djian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.288. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0QO01307B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective and Diastereodivergent Synthesis of Spiroindolenines via Chiral Phosphoric Acid-Catalyzed Cycloaddition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Matišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa van Elslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 143 (30), pp.11611-11619. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.1c04648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroreductive cross-coupling of trifluoromethyl alkenes and redox active esters for the synthesis of gem-difluoroalkenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202103337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enamides and dienamides in phosphoric acid-catalysed enantioselective cycloadditions for the synthesis of chiral amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (34), pp.4089-4105. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CC00590A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Photocatalysis - Do It Right!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhard König</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (10), pp.1191-1192. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201901828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Double C–H Functionalization: A 4-Component Catellani Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (8), pp.1855-1858. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chempr.2020.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Intramolecular Oxytrifluoromethylation of N -Tethered Alkenyl Alcohols: Synthesis of Functionalized Morpholines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (4), pp.1580-1584. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.0c00176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Chiral Photosensitive Organocatalysts and Their Application for the Enantioselective Synthesis of 1,2-Diamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiyuan Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85 (20), pp.12843-12855. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.0c01931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tritylium assisted iodine catalysis for the synthesis of unsymmetrical triarylmethanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Boyarskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (33), pp.6502-6508. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0OB01502D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective Redox‐Divergent Chiral Phosphoric Acid Catalyzed Quinone Diels–Alder Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (22), pp.8491-8496. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202000838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A straightforward synthesis of a new family of molecules: 2,5,8-trialkoxyheptazines. Application to photoredox catalyzed transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (73), pp.10742-10745. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CC05118G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective Synthesis of Complex Fused Heterocycles through Chiral Phosphoric Acid Catalyzed Intramolecular Inverse‐Electron‐Demand Aza‐Diels–Alder Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (6), pp.1406-1413. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201904902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chimie Organique en France: Une Longue Tradition qui Persiste!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85 (18), pp.11589-11591. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.0c02019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover Feature: Tandem Chiral Cu(II) Phosphate-Catalyzed Deoxygenation of Nitrones/Enantioselective Povarov Reaction with Enecarbamates (Eur. J. Org. Chem. 31-32/2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (31-32), pp.4971-4971. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201901089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2nd PSL Chemical Biology Symposium (2019): At the Crossroads of Chemistry and Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lucchino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harikrishna Bavireddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhanu-Das Dasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (7), pp.968-973. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.201900092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyst-free cycloaddition of 1,3-diene-1-carbamates with azodicarboxylates: A rapid click reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal ́ Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (12), pp.2438-2443. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2019.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem Chiral Cu(II) Phosphate-Catalyzed Deoxygenation of Nitrones/Enantioselective Povarov Reaction with Enecarbamates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guerineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (31-32), pp.5151-5155. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201900547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerobic Tetrazine‐Catalyzed Oxidative Nitroso‐Diels‐Alder Reaction of N‐Arylhydroxylamines with Dienecarbamates: Access to Functionalized 1,6‐Dihydro‐1,2‐oxazines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201901373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Organocatalysis and Photoredox Catalysis: An Asymmetric Synthesis of Chiral β‐ Amino α‐ Substituted Tryptamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Goual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal ́ Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201901266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">s-Tetrazine Dyes: A Facile Generation of Photoredox Organocatalysts for Routine Oxidations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84 (24), pp.16139-16146. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.9b02454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral phosphoric acid-catalyzed enantioselective construction of structurally diverse benzothiazolopyrimidines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danijel Glavač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal ́ Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (13), pp.3765-3769. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8sc05581e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-Component Photoredox-Mediated Azidoalkoxy-trifluoromethylation of Alkenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Anselmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Tuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (15), pp.6005-6010. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.9b02152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Diastereo- and Enantioselective Synthesis of Cyclohepta[ b ]indoles by Chiral-Phosphoric-Acid-Catalyzed (4+3) Cycloaddition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal ́ Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (37), pp.12121-12125. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201807069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselectivity Switch in the Trapping of Polar Organometallics with Andersen’s Reagent—Access to Highly Stereoenriched Transformable Biphenyls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bortoluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishwajeet Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Fer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Berreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 83 (15), pp.7751-7761. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.8b00648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric iodine catalysis-mediated enantioselective oxidative transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (30), pp.5386-5402. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8OB01378K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible-Light-Triggered C–C and C–N Bond Formation by C–S Bond Cleavage of Benzylic Thioethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Mérad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Boyarskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Maestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (17), pp.5247 - 5250. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.8b02196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective Brønsted Acid Catalysis as a Tool for the Synthesis of Natural Products and Pharmaceuticals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (16), pp.3925-3943. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201703556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Maximum-Quantum NMR Spectroscopy for the Analysis of Aromatic Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grazia Concilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquemmoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Boyarskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (23), pp.3310-3317. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201800667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy Access to Quinolin-2(1H)-ones via a One-Pot Tandem Oxa-Michael–Aldol Sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwar Zaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (14), pp.1724-1728. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1588470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective Organocatalytic Intramolecular Aza‐Diels–Alder Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (35), pp.10573-10576. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201705746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric α-Sulfonyl- and α-Phosphoryl-Oxylation of Ketones by a Chiral Hypervalent Iodine(III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Panossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic R. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82 (22), pp.11877-11883. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.7b01597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorinated sulfilimino iminiums: a versatile source of perfluoroalkyl radicals under photoredox catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beátrice Tuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201700290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible-Light Photoredox-Catalyzed Coupling Reaction of Azoles with α-Carbamoyl Sulfides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81 (16), pp.7230-7236. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.6b01108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">α-Carbamoylsulfides as N -Carbamoylimine Precursors in the Visible Light Photoredox-Catalyzed Synthesis of α,α-Disubstituted Amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lebée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Languet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (6), pp.1478-1481. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.6b00442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoredox-Catalyzed Three-Component Tandem Process: An Assembly of Complex Trifluoromethylated Phthalans and Isoindolines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (12), pp.2906-2909. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.6b01257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Asymmetric Organocatalytic 3+2 Cyclization between Enecarbamates and 3-Indolylmethanols: Rapid Access to 3-Aminocyclopenta b indoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lebée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti O. Kataja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (23), pp.8399-8402. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201500749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enamide Derivatives: Versatile Building Blocks for Total Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (13), pp.1799-1826. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0034-1378706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic, highly enantioselective, direct amination of enecarbamates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (25), pp.5383-5386. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CC08052A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regio-, Diastereo-, and Enantioselective Nitroso-Diels–Alder Reaction of 1,3-Diene-1-carbamates Catalyzed by Chiral Phosphoric Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Iorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137 (37), pp.11950-11953. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5b08515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Component Photoredox-Mediated Chloro-, Bromo-, or Iodotrifluoromethylation of Alkenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (16), pp.2439-2445. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0034-1378715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoredox-induced three-component oxy-, amino-, and carbotrifluoromethylation of enecarbamates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (4), pp.1240-1243. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol500374e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enamide Derivatives: Versatile Building Blocks for Highly Functionalized α,β-Substituted Amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (20), pp.2842-2867. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0034-1379166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Calcium–BINOL Phosphate Catalyzed Diastereo‐ and Enantioselective Synthesis of syn ‐1,2‐Disubstituted 1,2‐Diamines: Scope and Mechanistic Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lebée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (4), pp.1704-1712. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201405286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphoric Acid catalyzed diastereo- and enantioselective synthesis of substituted 1,3-diaminotetralins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Erb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (9), pp.2554-7. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol500946w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIS-assisted aza-Friedel-Crafts reaction with α-carbamoysulfides as precursors of N-carbamoylimines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bekkaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (13), pp.3621-5. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201400117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoredox-induced three-component azido- and aminotrifluoromethylation of alkenes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (16), pp.4340-4343. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol5021477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imine and iminium precursors as versatile intermediates in enantioselective organocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti O. Kataja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (46), pp.8783-8815. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2014.06.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerium(IV) ammonium nitrate mediated three-component α-allylation of imine surrogates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bekkaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (5), pp.1510-3. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol5004143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One pot and selective intermolecular aryl- and heteroaryl-trifluoromethylation of alkenes by photoredox catalysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (91), pp.14197-14200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic enantioselective [4 + 2]-cycloaddition: a strategy to access aza-hexacycles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Benohoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Society Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (3), pp.902-23. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cs35370a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Enantioselective Aza-Diels-Alder Reaction of 1-Azadienes with Enecarbamates Catalyzed by Chiral Phosphoric Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Folléas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 125 (42), pp.11294-11297. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ange.201304969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugi four-component reaction of alcohols: stoichiometric and catalytic oxidation/MCR sequences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (11), pp.2854-7. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol401181a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral phosphoric Acid-catalyzed enantioselective three-component povarov reaction using cyclic enethioureas as dienophiles: stereocontrolled access to enantioenriched hexahydropyrroloquinolines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (19), pp.5869-73. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201200523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidation of Aldehydes and Alcohols through α-Iminonitriles and a Sequential Oxidative Three-Component Strecker Reaction/Thio-Michael Addition/Alumina-Promoted Hydrolysis Process to Access β-Mercaptoamides from Aldehydes, Amines, and Thiols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gualtierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (46), pp.14812-9. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201202291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalytic Enantioselective One-Pot Four-Component Ugi-Type Multicomponent Reaction for the Synthesis of Epoxy-tetrahydropyrrolo[3,4-b]pyridin-5-ones.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingpeng Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinus J Bouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Stocks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Furber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (40), pp.12624-7. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201202174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Phosphoric Acid Catalyzed Inverse-Electron-Demand Aza-Diels-Alder Reaction of Isoeugenol Derivatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bekkaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (12), pp.3158-3161. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol301251h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Enantioselective Electrophilic α-Bromination of Enecarbamates -Chiral Phosphoric Acid and Calcium Phosphate Salt Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134 (25), pp.10389-10392. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja304095z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoredox-Initiated α-Alkylation of Imines through a Three-Component Radical/Cationic Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.423-427. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201103062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the divergent reactivity of α-isocyanoacetate: multicomponent synthesis of 5-alkoxyoxazoles and related heterocycles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinus J Bouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (3), pp.880-9. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201002098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinchona alkaloid amide catalyzed enantioselective formal [2+2] cycloadditions of allenoates and imines: synthesis of 2,4-disubstituted azetidines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (23), pp.5356-5360. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201100706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Phosphoric Acid-Catalyzed Enantioselective Three-Component Povarov Reaction Using Enecarbamates as Dienophiles: Highly Diastereo- and Enantioselective Synthesis of Substituted 4-Aminotetrahydroquinolines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (37), pp.14804-14813. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja205891m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic Studies on (-)-Lemonomycin: An Efficient Asymmetric Synthesis of Lemonomycinone Amide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Chao Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge?raldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce?dric Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schlama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74 (5), pp.2046-2052. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo8027449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Brønsted acid-catalyzed enantioselective three-component Povarov reaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (13), pp.4598-9. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja900806q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic asymmetric Passerini-type reaction: chiral aluminum-organophosphate-catalyzed enantioselective alpha-addition of isocyanides to aldehydes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei-Xiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-Xian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74 (21), pp.8396-9. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo9017765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brønsted acid catalyzed enantioselective three-component reaction involving the alpha addition of isocyanides to imines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei-Xiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-Xian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (36), pp.6717-21. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200902385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of pyrroles by consecutive multicomponent reaction/[4 + 1] cycloaddition of alpha-iminonitriles with isocyanides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (7), pp.1555-8. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol9001619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Brønsted acid-catalyzed enantioselective multicomponent Mannich reaction: synthesis of anti-1,3-diamines using enecarbamates as nucleophiles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (23), pp.5546-9. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol9023985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertible enantioselectivity in 6'-deoxy-6'-acylamino-beta-isocupreidine-catalyzed asymmetric aza-Morita-Baylis-Hillman reaction: key role of achiral additive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Abermil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (20), pp.4648-51. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol901920s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot three-component synthesis of alpha-iminonitriles by IBX/TBAB-mediated oxidative Strecker reaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (8), pp.1509-12. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol800199b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of alpha-ketoamides by a molecular-sieves-promoted formal oxidative coupling of aliphatic aldehydes with isocyanides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Grassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (5), pp.947-50. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200704840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly enantioselective aza Morita-Baylis-Hillman reaction catalyzed by bifunctional beta-isocupreidine derivatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Abermil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130 (38), pp.12596-7. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja805122j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enantioselective Morita-Baylis-Hillman reaction and its aza counterpart.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (25), pp.4614-28. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200604366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonium chloride promoted three-component synthesis of 5-iminooxazoline and its subsequent transformation to macrocyclodepsipeptide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey Pirali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Cesare Tron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (25), pp.5275-5278. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol7024372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00214167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid synthesis of cyclodepsipeptides containing a sugar amino acid or a sugar amino alcohol by a sequence of a multicomponent reaction and acid-mediated macrocyclization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bughin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 72 (5), pp.1826-9. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo0621874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brønsted Acid as Efficient Catalyst for Synthesis of Biologically Active Natural Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">István T Horváth; Max Malacria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Green Chemistry. Part 2: From Catalysis to Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, World Scientific, pp.123-165, 2019, Series on Chemistry, Energy and the Environment, 978-981-121-057-0. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789811210587_0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-induced multi-component reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pantaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemistry: Volume 46</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.395-431, 2018, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781788013598-00395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the Tutorial Manuscript Type at the ACS Au Community Journals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.442-443. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsenvironau.5c00101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACS Organic &amp; Inorganic Au ’s 2023 Rising Stars Unveiled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.135-140. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsorginorgau.4c00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-free Photocatalytic Cross-Electrophile Coupling enables C1 Homologation and Alkylation of Carboxylic Acids with Aldehydes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bonciolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pulcinella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Schiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Luguera Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective Construction of Tetrasubstituted Carbon Stereocenters via Chiral Phosphoric Acid-Catalyzed Friedel–Craft Alkylation of Indoles with 5-Substituted Hydroxybutyrolactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milane Saidah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Idham Darussalam Mardjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Commeiras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId389"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geraldine Masson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiolative Annulation of N -Benzyl- N -cyanopropiolamides Leading to Divergent Synthesis of Pyrroloquinazolin-1-ones and Maleimides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (19), pp.5032-5037. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.5c01553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible-Light-Mediated Radical Truce–Smiles Rearrangement via Arylazo Sulfones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Di Terlizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Nicchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Montinho-Inacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Tiwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACS Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacsau.5c00919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible-Light-Mediated Radical Truce–Smiles Rearrangement via Arylazo Sulfones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Di Terlizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Nicchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Montinho-Inacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Tiwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACS Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (10), pp.4972-4981. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacsau.5c00919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible-Light Enabled Synthesis of 1-Aryl-3-Sulfonylmethyl-1,2,4-Triazoles by Arylazo Sulfones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 367 (6), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201((⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic Asymmetric Acyl Radical Truce–Smiles Rearrangement for the Synthesis of Enantioenriched α‐Aryl Amides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei‐yang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chada Raji Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (37), pp.e202408154. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202408154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective synthesis of fissoldhimine alkaloid analogues via sequential electrooxidation and heterodimerization of ureas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didine Biatuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roulland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Genta-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (81), pp.11560-11563. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CC02616K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemically‐Driven 1,4‐Aryl Migration via Radical Fluoromethylation of N‐Allylbenzamides: a Straightforward Access to Functionalized β‐Arylethylamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (29), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202406017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic dehydrogenative and defluorinative coupling between aldehyde-derived N , N -dialkylhydrazones and fluoromalonates: synthesis of 2-pyrazolines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent El Kaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (21), pp.4269-4273. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4OB00588K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decatungstate‐Photocatalyzed Diastereoselective Dearomative Hydroalkylation of Indoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Montinho-Inacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei‐yang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (22), pp.e202400248. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202400248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to N-Fused Quinazolinones by Radical-Promoted Cascade Annulations of Alkenyl N-Cyanamides with Aromatic Aldehydes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chada Raji Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anootha Neeliveettil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uprety Ajaykumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagender Punna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89 (10), pp.7115-7124. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.4c00494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenolic Dienes as Highly Selective Dienophiles in Asymmetric Organocatalyzed Three-Component Vinylogous Povarov Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Della Ca’</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89 (17), pp.12298-12306. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.4c01239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-free photocatalytic cross-electrophile coupling enables C1 homologation and alkylation of carboxylic acids with aldehydes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.1509. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-45804-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible-Light-Driven Decarboxylative Borylation: Rapid Access to α- and β-Amino-boronamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Serafino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guillamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (51), pp.9249-9254. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.3c04067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isothiourea-Catalyzed Enantioselective Synthesis of trans -3,4-Dihydrothiopyranones: Harnessing Thiochalcones as Original Michael Acceptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa van Elslande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (28), pp.5395-5399. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.3c02011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change Is the Only Constant: A Virtual Issue on Contemporary Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Minteer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie L. Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond E. Schaak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Measurement Science Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (4), pp.237-238. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmeasuresciau.3c00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective and Regiodivergent Synthesis of Dihydro-1,2-oxazines from Triene-Carbamates via Chiral Phosphoric Acid-Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Van Elslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 145 (48), pp.26504-26515. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.3c12015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible-Light-Mediated Divergent and Regioselective Vicinal Difunctionalization of Styrenes with Arylazo Sulfones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Di Terlizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Nicchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Scaringi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (50), pp.9047-9052. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.3c03786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSL Chemical Biology Symposia Third Edition: A Branch of Science in its Explosive Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leeroy Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Hadjerci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leishemba Thoidingjam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Plays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (8), pp.e202300093. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.202300093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Phosphoric Acid‐Catalyzed Enantioselective Formal [4+2] Cycloaddition Between Dienecarbamates and 2‐Benzothioazolimines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei‐yang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Montinho‐inacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Iorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 364 (10), pp.1708-1715. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202200161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent cyclodimerizations of styrylnaphthols under aerobic visible-light irradiation and Brønsted acid catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiyuan Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (48), pp.9593-9599. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2OB01509A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295816v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Availability Statements in &amp;lt;i&amp;gt;The Journal of Organic Chemistry&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;Organic Letters&amp;lt;/i&amp;gt;, and &amp;lt;i&amp;gt;ACS Organic & Inorganic Au&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.370 - 372. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsorginorgau.2c00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decatungstate-Photocatalyzed Dearomative Hydroacylation of Indoles: Direct Synthesis of 2-Acylindolines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa van Elslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (56), pp.e202201707. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202201707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcome to Volume 2 of &amp;lt;i&amp;gt;ACS Organic & Inorganic Au&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1), pp.1 - 2. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsorginorgau.1c00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">s-Tetrazine: robust and green photo-organocatalyst for aerobic oxidation of N,N-disubstituted-hydroxylamines to nitrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiyuan Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (02), pp.177-181. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1691-0449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Organic and Inorganic Photoredox Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Shiv Halasyamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsorginorgau.2c00062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective Construction of Tetrasubstituted Carbon Stereocenters via Chiral Phosphoric Acid-Catalyzed Friedel–Craft Alkylation of Indoles with 5-Substituted Hydroxybutyrolactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milane Saidah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Idham Darussalam Mardjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Commeiras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (29), pp.5298-5303. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.2c01898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies Toward the Difunctionalizations of Enamide Derivatives for Synthesizing α,β-Substituted Amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounts of Chemical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (22), pp.3265-3283. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.accounts.2c00540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Checks in &amp;lt;i&amp;gt;ACS Organic & Inorganic Au&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.261 - 261. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsorginorgau.2c00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in C(sp&amp;lt;sup&amp;gt;3&amp;lt;/sup&amp;gt;)–C(sp&amp;lt;sup&amp;gt;3&amp;lt;/sup&amp;gt;) and C(sp&amp;lt;sup&amp;gt;3&amp;lt;/sup&amp;gt;)–C(sp&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt;) Bond Formation through Cathodic Reactions: Reductive and Convergent Paired Electrolyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (2), pp.126 - 147. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsorginorgau.1c00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical tandem trifluoromethylation of allylamines/formal (3 + 2)-cycloaddition for the rapid access to CF 3 -containing imidazolines and oxazolidines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Djian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.288. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0QO01307B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses of new chiral chimeric photo-organocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiyaun Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (58), pp.36663 - 36669. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1ra06885g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799120v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcome to ACS Organic & Inorganic Au !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsorginorgau.1c00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Phosphoric Acid-Catalyzed Enantioselective Construction of 2,3-Disubstituted Indolines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Yang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (2), pp.442-448. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.0c03947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective and Diastereodivergent Synthesis of Spiroindolenines via Chiral Phosphoric Acid-Catalyzed Cycloaddition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Matišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa van Elslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 143 (30), pp.11611-11619. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.1c04648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroreductive cross-coupling of trifluoromethyl alkenes and redox active esters for the synthesis of gem-difluoroalkenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202103337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enamides and dienamides in phosphoric acid-catalysed enantioselective cycloadditions for the synthesis of chiral amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (34), pp.4089-4105. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CC00590A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Intramolecular Oxytrifluoromethylation of N -Tethered Alkenyl Alcohols: Synthesis of Functionalized Morpholines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (4), pp.1580-1584. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.0c00176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Chiral Photosensitive Organocatalysts and Their Application for the Enantioselective Synthesis of 1,2-Diamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiyuan Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85 (20), pp.12843-12855. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.0c01931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Photocatalysis - Do It Right!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhard König</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (10), pp.1191-1192. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201901828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Double C–H Functionalization: A 4-Component Catellani Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (8), pp.1855-1858. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chempr.2020.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tritylium assisted iodine catalysis for the synthesis of unsymmetrical triarylmethanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Boyarskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (33), pp.6502-6508. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0OB01502D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective Redox‐Divergent Chiral Phosphoric Acid Catalyzed Quinone Diels–Alder Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (22), pp.8491-8496. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202000838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chimie Organique en France: Une Longue Tradition qui Persiste!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85 (18), pp.11589-11591. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.0c02019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A straightforward synthesis of a new family of molecules: 2,5,8-trialkoxyheptazines. Application to photoredox catalyzed transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (73), pp.10742-10745. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CC05118G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective Synthesis of Complex Fused Heterocycles through Chiral Phosphoric Acid Catalyzed Intramolecular Inverse‐Electron‐Demand Aza‐Diels–Alder Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (6), pp.1406-1413. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201904902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem Chiral Cu(II) Phosphate-Catalyzed Deoxygenation of Nitrones/Enantioselective Povarov Reaction with Enecarbamates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guerineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (31-32), pp.5151-5155. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201900547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover Feature: Tandem Chiral Cu(II) Phosphate-Catalyzed Deoxygenation of Nitrones/Enantioselective Povarov Reaction with Enecarbamates (Eur. J. Org. Chem. 31-32/2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (31-32), pp.4971-4971. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201901089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyst-free cycloaddition of 1,3-diene-1-carbamates with azodicarboxylates: A rapid click reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal ́ Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (12), pp.2438-2443. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2019.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2nd PSL Chemical Biology Symposium (2019): At the Crossroads of Chemistry and Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lucchino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harikrishna Bavireddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhanu-Das Dasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (7), pp.968-973. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.201900092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerobic Tetrazine‐Catalyzed Oxidative Nitroso‐Diels‐Alder Reaction of N‐Arylhydroxylamines with Dienecarbamates: Access to Functionalized 1,6‐Dihydro‐1,2‐oxazines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201901373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Organocatalysis and Photoredox Catalysis: An Asymmetric Synthesis of Chiral β‐ Amino α‐ Substituted Tryptamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Goual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal ́ Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201901266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">s-Tetrazine Dyes: A Facile Generation of Photoredox Organocatalysts for Routine Oxidations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84 (24), pp.16139-16146. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.9b02454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-Component Photoredox-Mediated Azidoalkoxy-trifluoromethylation of Alkenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Anselmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Tuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (15), pp.6005-6010. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.9b02152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral phosphoric acid-catalyzed enantioselective construction of structurally diverse benzothiazolopyrimidines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danijel Glavač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal ́ Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (13), pp.3765-3769. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8sc05581e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric iodine catalysis-mediated enantioselective oxidative transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (30), pp.5386-5402. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8OB01378K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Diastereo- and Enantioselective Synthesis of Cyclohepta[ b ]indoles by Chiral-Phosphoric-Acid-Catalyzed (4+3) Cycloaddition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal ́ Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (37), pp.12121-12125. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201807069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselectivity Switch in the Trapping of Polar Organometallics with Andersen’s Reagent—Access to Highly Stereoenriched Transformable Biphenyls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bortoluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishwajeet Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Fer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Berreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 83 (15), pp.7751-7761. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.8b00648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible-Light-Triggered C–C and C–N Bond Formation by C–S Bond Cleavage of Benzylic Thioethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Mérad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Boyarskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Maestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (17), pp.5247 - 5250. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.8b02196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective Brønsted Acid Catalysis as a Tool for the Synthesis of Natural Products and Pharmaceuticals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (16), pp.3925-3943. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201703556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Maximum-Quantum NMR Spectroscopy for the Analysis of Aromatic Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grazia Concilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquemmoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Boyarskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (23), pp.3310-3317. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201800667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy Access to Quinolin-2(1H)-ones via a One-Pot Tandem Oxa-Michael–Aldol Sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwar Zaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (14), pp.1724-1728. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1588470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective Organocatalytic Intramolecular Aza‐Diels–Alder Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (35), pp.10573-10576. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201705746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorinated sulfilimino iminiums: a versatile source of perfluoroalkyl radicals under photoredox catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beátrice Tuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201700290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric α-Sulfonyl- and α-Phosphoryl-Oxylation of Ketones by a Chiral Hypervalent Iodine(III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Panossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic R. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82 (22), pp.11877-11883. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.7b01597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">α-Carbamoylsulfides as N -Carbamoylimine Precursors in the Visible Light Photoredox-Catalyzed Synthesis of α,α-Disubstituted Amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lebée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Languet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (6), pp.1478-1481. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.6b00442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible-Light Photoredox-Catalyzed Coupling Reaction of Azoles with α-Carbamoyl Sulfides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81 (16), pp.7230-7236. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.6b01108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoredox-Catalyzed Three-Component Tandem Process: An Assembly of Complex Trifluoromethylated Phthalans and Isoindolines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (12), pp.2906-2909. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.6b01257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regio-, Diastereo-, and Enantioselective Nitroso-Diels–Alder Reaction of 1,3-Diene-1-carbamates Catalyzed by Chiral Phosphoric Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Iorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137 (37), pp.11950-11953. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5b08515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic, highly enantioselective, direct amination of enecarbamates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (25), pp.5383-5386. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CC08052A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enamide Derivatives: Versatile Building Blocks for Total Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (13), pp.1799-1826. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0034-1378706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Asymmetric Organocatalytic 3+2 Cyclization between Enecarbamates and 3-Indolylmethanols: Rapid Access to 3-Aminocyclopenta b indoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lebée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti O. Kataja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (23), pp.8399-8402. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201500749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Component Photoredox-Mediated Chloro-, Bromo-, or Iodotrifluoromethylation of Alkenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (16), pp.2439-2445. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0034-1378715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imine and iminium precursors as versatile intermediates in enantioselective organocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti O. Kataja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (46), pp.8783-8815. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2014.06.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Calcium–BINOL Phosphate Catalyzed Diastereo‐ and Enantioselective Synthesis of syn ‐1,2‐Disubstituted 1,2‐Diamines: Scope and Mechanistic Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lebée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (4), pp.1704-1712. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201405286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoredox-induced three-component azido- and aminotrifluoromethylation of alkenes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (16), pp.4340-4343. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol5021477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphoric Acid catalyzed diastereo- and enantioselective synthesis of substituted 1,3-diaminotetralins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Erb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (9), pp.2554-7. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol500946w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIS-assisted aza-Friedel-Crafts reaction with α-carbamoysulfides as precursors of N-carbamoylimines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bekkaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (13), pp.3621-5. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201400117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoredox-induced three-component oxy-, amino-, and carbotrifluoromethylation of enecarbamates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (4), pp.1240-1243. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol500374e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enamide Derivatives: Versatile Building Blocks for Highly Functionalized α,β-Substituted Amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (20), pp.2842-2867. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0034-1379166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerium(IV) ammonium nitrate mediated three-component α-allylation of imine surrogates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bekkaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (5), pp.1510-3. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol5004143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One pot and selective intermolecular aryl- and heteroaryl-trifluoromethylation of alkenes by photoredox catalysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (91), pp.14197-14200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Enantioselective Aza-Diels-Alder Reaction of 1-Azadienes with Enecarbamates Catalyzed by Chiral Phosphoric Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Folléas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 125 (42), pp.11294-11297. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ange.201304969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic enantioselective [4 + 2]-cycloaddition: a strategy to access aza-hexacycles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Benohoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Society Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (3), pp.902-23. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cs35370a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugi four-component reaction of alcohols: stoichiometric and catalytic oxidation/MCR sequences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (11), pp.2854-7. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol401181a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral phosphoric Acid-catalyzed enantioselective three-component povarov reaction using cyclic enethioureas as dienophiles: stereocontrolled access to enantioenriched hexahydropyrroloquinolines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (19), pp.5869-73. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201200523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidation of Aldehydes and Alcohols through α-Iminonitriles and a Sequential Oxidative Three-Component Strecker Reaction/Thio-Michael Addition/Alumina-Promoted Hydrolysis Process to Access β-Mercaptoamides from Aldehydes, Amines, and Thiols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gualtierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (46), pp.14812-9. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201202291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalytic Enantioselective One-Pot Four-Component Ugi-Type Multicomponent Reaction for the Synthesis of Epoxy-tetrahydropyrrolo[3,4-b]pyridin-5-ones.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingpeng Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinus J Bouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Stocks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Furber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (40), pp.12624-7. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201202174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Phosphoric Acid Catalyzed Inverse-Electron-Demand Aza-Diels-Alder Reaction of Isoeugenol Derivatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bekkaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (12), pp.3158-3161. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol301251h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Enantioselective Electrophilic α-Bromination of Enecarbamates -Chiral Phosphoric Acid and Calcium Phosphate Salt Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134 (25), pp.10389-10392. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja304095z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoredox-Initiated α-Alkylation of Imines through a Three-Component Radical/Cationic Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.423-427. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201103062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinchona alkaloid amide catalyzed enantioselective formal [2+2] cycloadditions of allenoates and imines: synthesis of 2,4-disubstituted azetidines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (23), pp.5356-5360. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201100706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the divergent reactivity of α-isocyanoacetate: multicomponent synthesis of 5-alkoxyoxazoles and related heterocycles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinus J Bouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (3), pp.880-9. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201002098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Phosphoric Acid-Catalyzed Enantioselective Three-Component Povarov Reaction Using Enecarbamates as Dienophiles: Highly Diastereo- and Enantioselective Synthesis of Substituted 4-Aminotetrahydroquinolines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (37), pp.14804-14813. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja205891m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic Studies on (-)-Lemonomycin: An Efficient Asymmetric Synthesis of Lemonomycinone Amide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Chao Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge?raldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce?dric Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schlama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74 (5), pp.2046-2052. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo8027449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Brønsted acid-catalyzed enantioselective three-component Povarov reaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (13), pp.4598-9. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja900806q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic asymmetric Passerini-type reaction: chiral aluminum-organophosphate-catalyzed enantioselective alpha-addition of isocyanides to aldehydes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei-Xiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-Xian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74 (21), pp.8396-9. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo9017765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brønsted acid catalyzed enantioselective three-component reaction involving the alpha addition of isocyanides to imines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei-Xiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-Xian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (36), pp.6717-21. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200902385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of pyrroles by consecutive multicomponent reaction/[4 + 1] cycloaddition of alpha-iminonitriles with isocyanides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (7), pp.1555-8. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol9001619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Brønsted acid-catalyzed enantioselective multicomponent Mannich reaction: synthesis of anti-1,3-diamines using enecarbamates as nucleophiles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (23), pp.5546-9. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol9023985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertible enantioselectivity in 6'-deoxy-6'-acylamino-beta-isocupreidine-catalyzed asymmetric aza-Morita-Baylis-Hillman reaction: key role of achiral additive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Abermil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (20), pp.4648-51. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol901920s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of alpha-ketoamides by a molecular-sieves-promoted formal oxidative coupling of aliphatic aldehydes with isocyanides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Grassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (5), pp.947-50. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200704840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot three-component synthesis of alpha-iminonitriles by IBX/TBAB-mediated oxidative Strecker reaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (8), pp.1509-12. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol800199b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly enantioselective aza Morita-Baylis-Hillman reaction catalyzed by bifunctional beta-isocupreidine derivatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Abermil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130 (38), pp.12596-7. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja805122j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enantioselective Morita-Baylis-Hillman reaction and its aza counterpart.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (25), pp.4614-28. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200604366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonium chloride promoted three-component synthesis of 5-iminooxazoline and its subsequent transformation to macrocyclodepsipeptide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey Pirali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Cesare Tron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (25), pp.5275-5278. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol7024372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00214167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid synthesis of cyclodepsipeptides containing a sugar amino acid or a sugar amino alcohol by a sequence of a multicomponent reaction and acid-mediated macrocyclization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bughin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 72 (5), pp.1826-9. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo0621874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brønsted Acid as Efficient Catalyst for Synthesis of Biologically Active Natural Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">István T Horváth; Max Malacria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Green Chemistry. Part 2: From Catalysis to Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, World Scientific, pp.123-165, 2019, Series on Chemistry, Energy and the Environment, 978-981-121-057-0. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789811210587_0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-induced multi-component reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pantaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemistry: Volume 46</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.395-431, 2018, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781788013598-00395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the Tutorial Manuscript Type at the ACS Au Community Journals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.442-443. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsenvironau.5c00101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACS Organic &amp; Inorganic Au ’s 2023 Rising Stars Unveiled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.135-140. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsorginorgau.4c00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-free Photocatalytic Cross-Electrophile Coupling enables C1 Homologation and Alkylation of Carboxylic Acids with Aldehydes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bonciolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pulcinella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Schiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Luguera Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective Construction of Tetrasubstituted Carbon Stereocenters via Chiral Phosphoric Acid-Catalyzed Friedel–Craft Alkylation of Indoles with 5-Substituted Hydroxybutyrolactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milane Saidah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Idham Darussalam Mardjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Commeiras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId389"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Masson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c01553" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327833v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Di Terlizzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Nicchio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Montinho-Inacio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Tiwari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.5c00919" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392984v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Masson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Claraz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202406017" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733239v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei&#8208;yang Ma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Leone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chada Raji Reddy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202408154" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Naulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didine Biatuma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roulland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02616K" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201((" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775786v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent El Ka&#239;m" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4OB00588K" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733224v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neuville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400248" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anootha Neeliveettil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uprety Ajaykumar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagender Punna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c00494" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733247v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Martini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lombard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Della Ca&#8217;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c01239" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783098v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45804-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313016v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Van Elslande" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c12015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295631v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Minteer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie L. Brock" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond E. Schaak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmeasuresciau.3c00023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428094v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Serafino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Vaillant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillamot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c04067" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295648v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c02011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092530v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeroy Baron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Hadjerci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leishemba Thoidingjam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Plays" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bucci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300093" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428071v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Callegari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scaringi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c03786" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872712v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyuan Lyu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1691-0449" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295799v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Meyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shiv Halasyamani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.2c00062" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854716v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milane Saidah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Idham Darussalam Mardjan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Commeiras" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c01898" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295816v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2OB01509A" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854728v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.2c00049" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854686v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Varlet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201707" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854731v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.1c00056" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660600v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Montinho&#8208;inacio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Iorga" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202200161" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854721v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.2c00540" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854730v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.2c00039" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799120v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyaun Lyu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra06885g" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402118v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.1c00026" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238222v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Yang Ma" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gelis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c03947" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854744v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.1c00037" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058541v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Djian" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QO01307B" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402302v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Mati&#353;i&#263;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c04648" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452288v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103337" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331589v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC00590A" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009614v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard K&#246;nig" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901828" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009609v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2020.07.020" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058500v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Courant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c00176" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009598v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vitale" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01931" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009611v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Boyarskaya" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB01502D" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009619v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202000838" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009616v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC05118G" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009627v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jarrige" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904902" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009601v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c02019" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324650v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Merad" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901089" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324665v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lucchino" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Billet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Versini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishna Bavireddi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanu-Das Dasari" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900092" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324662v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levitre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2019.02.008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324659v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900547" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324655v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901373" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324656v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Audubert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dumoulin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Goual" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901266" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328321v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b02454" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324689v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijel Glava&#269;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc05581e" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347070v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dagousset" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anselmi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tuccio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Magnier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b02152" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324701v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201807069" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105503v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bortoluzzi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwajeet Jha" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Berreur" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b00648" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410604v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8OB01378K" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921196v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lanzi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my M&#233;rad" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Maestri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b02196" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744286v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lalli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maury" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703556" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324695v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Concilio" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jacquemmoz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800667" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681928v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Zaied" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588470" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681929v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201705746" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105318v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Panossian" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic R. Leroux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b01597" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113752v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daniel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Diter" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Klein" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;trice Tuccio" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201700290" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681927v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b01108" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046905v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leb&#233;e" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Languet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b00442" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347519v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carboni" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b01257" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163309v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti O. Kataja" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500749" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X3V0TPHN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178961v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1378706" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138300v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC08052A" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161977v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pous" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b08515" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347532v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1378715" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966064v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol500374e" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110626v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1379166" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05415383v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Drouet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405286" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDCPMQW4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990947v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Erb" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieping Zhu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol500946w" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986318v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas George" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bekkaye" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alix" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201400117" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065684v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol5021477" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110558v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.06.101" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKZ0BXFX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986317v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol5004143" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104322v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807909v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Benohoud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cs35370a" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047851v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long He" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Laurent" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Foll&#233;as" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Brayer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201304969" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853051v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol401181a" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705296v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201200523" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763836v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gualtierotti" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Schumacher" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fontaine" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202291" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749802v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingpeng Su" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus J Bouma" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Alcaraz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Stocks" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Furber" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202174" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722042v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol301251h" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046911v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja304095z" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046908v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103062" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-49BS8KBS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588995v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002098" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606163v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201100706" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047674v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja205891m" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373613v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Chao Wu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge?raldine Masson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce?dric Couturier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schlama" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo8027449" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375339v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Liu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja900806q" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432449v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Yue" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Xiang Wang" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De-Xian Wang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo9017765" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428729v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200902385" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385003v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol9001619" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451493v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol9023985" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428728v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Abermil" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol901920s" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294575v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chiaroni" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol800199b" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265896v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Grassot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200704840" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337288v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja805122j" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171080v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Housseman" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200604366" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214167v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Pirali" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Cesare Tron" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol7024372" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157611v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bughin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0621874" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024461v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811210587_0004" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324699v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pantaine" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bour" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788013598-00395" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398527v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenvironau.5c00101" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746905v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.4c00012" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295687v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bonciolini" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pulcinella" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Schiroli" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Luguera Ruiz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03862745v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Masson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c01553" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327833v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Di Terlizzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Nicchio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Montinho-Inacio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Tiwari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.5c00919" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392984v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201((" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733239v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei&#8208;yang Ma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Leone" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chada Raji Reddy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202408154" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733253v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Naulin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didine Biatuma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roulland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02616K" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775772v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Masson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Claraz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202406017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775786v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent El Ka&#239;m" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4OB00588K" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733224v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neuville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400248" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anootha Neeliveettil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uprety Ajaykumar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagender Punna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c00494" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733247v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Martini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lombard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Della Ca&#8217;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c01239" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783098v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45804-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428094v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Serafino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Vaillant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillamot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c04067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295648v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c02011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295631v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Minteer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie L. Brock" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond E. Schaak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmeasuresciau.3c00023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313016v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Van Elslande" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c12015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428071v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Callegari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scaringi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c03786" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092530v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeroy Baron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Hadjerci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leishemba Thoidingjam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Plays" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bucci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300093" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660600v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Montinho&#8208;inacio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Iorga" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202200161" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295816v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyuan Lyu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2OB01509A" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854728v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.2c00049" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854686v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Varlet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201707" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854731v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.1c00056" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872712v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1691-0449" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295799v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Meyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shiv Halasyamani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.2c00062" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854716v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milane Saidah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Idham Darussalam Mardjan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Commeiras" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c01898" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854721v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.2c00540" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854730v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.2c00039" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854744v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.1c00037" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058541v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Djian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QO01307B" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799120v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyaun Lyu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra06885g" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402118v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.1c00026" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238222v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Yang Ma" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gelis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c03947" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402302v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Mati&#353;i&#263;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c04648" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452288v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103337" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331589v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC00590A" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058500v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Courant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c00176" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009598v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vitale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01931" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009614v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard K&#246;nig" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901828" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009609v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2020.07.020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009611v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Boyarskaya" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB01502D" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009619v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202000838" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009601v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c02019" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009616v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC05118G" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009627v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jarrige" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904902" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324659v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levitre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900547" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324650v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Merad" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901089" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324662v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2019.02.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324665v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lucchino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Billet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Versini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishna Bavireddi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanu-Das Dasari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900092" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324655v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901373" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324656v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Audubert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dumoulin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Goual" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901266" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328321v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b02454" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347070v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dagousset" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anselmi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tuccio" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Magnier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b02152" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324689v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijel Glava&#269;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc05581e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410604v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8OB01378K" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324701v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201807069" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105503v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bortoluzzi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwajeet Jha" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Berreur" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b00648" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921196v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lanzi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my M&#233;rad" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Maestri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b02196" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744286v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lalli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maury" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703556" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324695v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Concilio" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jacquemmoz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800667" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681928v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Zaied" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588470" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681929v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201705746" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113752v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daniel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Diter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Klein" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;trice Tuccio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201700290" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105318v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Panossian" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic R. Leroux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b01597" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046905v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leb&#233;e" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Languet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b00442" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681927v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b01108" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347519v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carboni" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b01257" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161977v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pous" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b08515" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138300v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC08052A" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178961v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1378706" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163309v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti O. Kataja" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500749" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X3V0TPHN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347532v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1378715" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110558v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.06.101" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKZ0BXFX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05415383v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Drouet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405286" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDCPMQW4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065684v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol5021477" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990947v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Erb" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieping Zhu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol500946w" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986318v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas George" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bekkaye" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alix" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201400117" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966064v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol500374e" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110626v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1379166" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986317v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol5004143" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104322v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047851v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long He" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Laurent" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Foll&#233;as" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Brayer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201304969" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807909v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Benohoud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cs35370a" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853051v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol401181a" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705296v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201200523" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763836v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gualtierotti" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Schumacher" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fontaine" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202291" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749802v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingpeng Su" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus J Bouma" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Alcaraz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Stocks" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Furber" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202174" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722042v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol301251h" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046911v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja304095z" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046908v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103062" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-49BS8KBS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606163v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201100706" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588995v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002098" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047674v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja205891m" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373613v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Chao Wu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge?raldine Masson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce?dric Couturier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schlama" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo8027449" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375339v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Liu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja900806q" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432449v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Yue" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Xiang Wang" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De-Xian Wang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo9017765" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428729v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200902385" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385003v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol9001619" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451493v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol9023985" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428728v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Abermil" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol901920s" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265896v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Grassot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200704840" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294575v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chiaroni" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol800199b" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337288v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja805122j" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171080v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Housseman" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200604366" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214167v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Pirali" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Cesare Tron" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol7024372" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157611v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bughin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0621874" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024461v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811210587_0004" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324699v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pantaine" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bour" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788013598-00395" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398527v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenvironau.5c00101" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746905v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.4c00012" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295687v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bonciolini" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pulcinella" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Schiroli" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Luguera Ruiz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03862745v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>