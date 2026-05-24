--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geraldine Masson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiolative Annulation of N -Benzyl- N -cyanopropiolamides Leading to Divergent Synthesis of Pyrroloquinazolin-1-ones and Maleimides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (19), pp.5032-5037. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.5c01553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible-Light-Mediated Radical Truce–Smiles Rearrangement via Arylazo Sulfones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Di Terlizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Nicchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Montinho-Inacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Tiwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACS Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacsau.5c00919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible-Light-Mediated Radical Truce–Smiles Rearrangement via Arylazo Sulfones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Di Terlizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Nicchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Montinho-Inacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Tiwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACS Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (10), pp.4972-4981. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacsau.5c00919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible-Light Enabled Synthesis of 1-Aryl-3-Sulfonylmethyl-1,2,4-Triazoles by Arylazo Sulfones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 367 (6), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201((⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic Asymmetric Acyl Radical Truce–Smiles Rearrangement for the Synthesis of Enantioenriched α‐Aryl Amides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei‐yang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chada Raji Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (37), pp.e202408154. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202408154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective synthesis of fissoldhimine alkaloid analogues via sequential electrooxidation and heterodimerization of ureas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didine Biatuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roulland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Genta-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (81), pp.11560-11563. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CC02616K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemically‐Driven 1,4‐Aryl Migration via Radical Fluoromethylation of N‐Allylbenzamides: a Straightforward Access to Functionalized β‐Arylethylamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (29), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202406017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic dehydrogenative and defluorinative coupling between aldehyde-derived N , N -dialkylhydrazones and fluoromalonates: synthesis of 2-pyrazolines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent El Kaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (21), pp.4269-4273. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4OB00588K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decatungstate‐Photocatalyzed Diastereoselective Dearomative Hydroalkylation of Indoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Montinho-Inacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei‐yang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (22), pp.e202400248. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202400248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to N-Fused Quinazolinones by Radical-Promoted Cascade Annulations of Alkenyl N-Cyanamides with Aromatic Aldehydes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chada Raji Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anootha Neeliveettil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uprety Ajaykumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagender Punna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89 (10), pp.7115-7124. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.4c00494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenolic Dienes as Highly Selective Dienophiles in Asymmetric Organocatalyzed Three-Component Vinylogous Povarov Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Della Ca’</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89 (17), pp.12298-12306. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.4c01239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-free photocatalytic cross-electrophile coupling enables C1 homologation and alkylation of carboxylic acids with aldehydes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.1509. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-45804-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible-Light-Driven Decarboxylative Borylation: Rapid Access to α- and β-Amino-boronamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Serafino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guillamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (51), pp.9249-9254. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.3c04067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isothiourea-Catalyzed Enantioselective Synthesis of trans -3,4-Dihydrothiopyranones: Harnessing Thiochalcones as Original Michael Acceptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa van Elslande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (28), pp.5395-5399. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.3c02011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change Is the Only Constant: A Virtual Issue on Contemporary Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Minteer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie L. Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond E. Schaak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Measurement Science Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (4), pp.237-238. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmeasuresciau.3c00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective and Regiodivergent Synthesis of Dihydro-1,2-oxazines from Triene-Carbamates via Chiral Phosphoric Acid-Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Van Elslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 145 (48), pp.26504-26515. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.3c12015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible-Light-Mediated Divergent and Regioselective Vicinal Difunctionalization of Styrenes with Arylazo Sulfones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Di Terlizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Nicchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Scaringi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (50), pp.9047-9052. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.3c03786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSL Chemical Biology Symposia Third Edition: A Branch of Science in its Explosive Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leeroy Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Hadjerci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leishemba Thoidingjam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Plays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (8), pp.e202300093. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.202300093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Phosphoric Acid‐Catalyzed Enantioselective Formal [4+2] Cycloaddition Between Dienecarbamates and 2‐Benzothioazolimines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei‐yang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Montinho‐inacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Iorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 364 (10), pp.1708-1715. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202200161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent cyclodimerizations of styrylnaphthols under aerobic visible-light irradiation and Brønsted acid catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiyuan Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (48), pp.9593-9599. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2OB01509A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295816v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Availability Statements in &amp;lt;i&amp;gt;The Journal of Organic Chemistry&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;Organic Letters&amp;lt;/i&amp;gt;, and &amp;lt;i&amp;gt;ACS Organic & Inorganic Au&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.370 - 372. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsorginorgau.2c00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decatungstate-Photocatalyzed Dearomative Hydroacylation of Indoles: Direct Synthesis of 2-Acylindolines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa van Elslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (56), pp.e202201707. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202201707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcome to Volume 2 of &amp;lt;i&amp;gt;ACS Organic & Inorganic Au&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1), pp.1 - 2. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsorginorgau.1c00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">s-Tetrazine: robust and green photo-organocatalyst for aerobic oxidation of N,N-disubstituted-hydroxylamines to nitrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiyuan Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (02), pp.177-181. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1691-0449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Organic and Inorganic Photoredox Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Shiv Halasyamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsorginorgau.2c00062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective Construction of Tetrasubstituted Carbon Stereocenters via Chiral Phosphoric Acid-Catalyzed Friedel–Craft Alkylation of Indoles with 5-Substituted Hydroxybutyrolactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milane Saidah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Idham Darussalam Mardjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Commeiras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (29), pp.5298-5303. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.2c01898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies Toward the Difunctionalizations of Enamide Derivatives for Synthesizing α,β-Substituted Amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounts of Chemical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (22), pp.3265-3283. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.accounts.2c00540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Checks in &amp;lt;i&amp;gt;ACS Organic & Inorganic Au&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.261 - 261. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsorginorgau.2c00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in C(sp&amp;lt;sup&amp;gt;3&amp;lt;/sup&amp;gt;)–C(sp&amp;lt;sup&amp;gt;3&amp;lt;/sup&amp;gt;) and C(sp&amp;lt;sup&amp;gt;3&amp;lt;/sup&amp;gt;)–C(sp&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt;) Bond Formation through Cathodic Reactions: Reductive and Convergent Paired Electrolyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (2), pp.126 - 147. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsorginorgau.1c00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical tandem trifluoromethylation of allylamines/formal (3 + 2)-cycloaddition for the rapid access to CF 3 -containing imidazolines and oxazolidines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Djian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.288. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0QO01307B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses of new chiral chimeric photo-organocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiyaun Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (58), pp.36663 - 36669. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1ra06885g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799120v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcome to ACS Organic & Inorganic Au !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsorginorgau.1c00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Phosphoric Acid-Catalyzed Enantioselective Construction of 2,3-Disubstituted Indolines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Yang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (2), pp.442-448. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.0c03947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective and Diastereodivergent Synthesis of Spiroindolenines via Chiral Phosphoric Acid-Catalyzed Cycloaddition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Matišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa van Elslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 143 (30), pp.11611-11619. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.1c04648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroreductive cross-coupling of trifluoromethyl alkenes and redox active esters for the synthesis of gem-difluoroalkenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202103337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enamides and dienamides in phosphoric acid-catalysed enantioselective cycloadditions for the synthesis of chiral amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (34), pp.4089-4105. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CC00590A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Intramolecular Oxytrifluoromethylation of N -Tethered Alkenyl Alcohols: Synthesis of Functionalized Morpholines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (4), pp.1580-1584. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.0c00176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Chiral Photosensitive Organocatalysts and Their Application for the Enantioselective Synthesis of 1,2-Diamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiyuan Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85 (20), pp.12843-12855. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.0c01931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Photocatalysis - Do It Right!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhard König</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (10), pp.1191-1192. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201901828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Double C–H Functionalization: A 4-Component Catellani Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (8), pp.1855-1858. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chempr.2020.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tritylium assisted iodine catalysis for the synthesis of unsymmetrical triarylmethanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Boyarskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (33), pp.6502-6508. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0OB01502D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective Redox‐Divergent Chiral Phosphoric Acid Catalyzed Quinone Diels–Alder Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (22), pp.8491-8496. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202000838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chimie Organique en France: Une Longue Tradition qui Persiste!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85 (18), pp.11589-11591. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.0c02019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A straightforward synthesis of a new family of molecules: 2,5,8-trialkoxyheptazines. Application to photoredox catalyzed transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (73), pp.10742-10745. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CC05118G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective Synthesis of Complex Fused Heterocycles through Chiral Phosphoric Acid Catalyzed Intramolecular Inverse‐Electron‐Demand Aza‐Diels–Alder Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (6), pp.1406-1413. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201904902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem Chiral Cu(II) Phosphate-Catalyzed Deoxygenation of Nitrones/Enantioselective Povarov Reaction with Enecarbamates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guerineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (31-32), pp.5151-5155. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201900547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover Feature: Tandem Chiral Cu(II) Phosphate-Catalyzed Deoxygenation of Nitrones/Enantioselective Povarov Reaction with Enecarbamates (Eur. J. Org. Chem. 31-32/2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (31-32), pp.4971-4971. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201901089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyst-free cycloaddition of 1,3-diene-1-carbamates with azodicarboxylates: A rapid click reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal ́ Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (12), pp.2438-2443. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2019.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2nd PSL Chemical Biology Symposium (2019): At the Crossroads of Chemistry and Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lucchino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harikrishna Bavireddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhanu-Das Dasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (7), pp.968-973. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.201900092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerobic Tetrazine‐Catalyzed Oxidative Nitroso‐Diels‐Alder Reaction of N‐Arylhydroxylamines with Dienecarbamates: Access to Functionalized 1,6‐Dihydro‐1,2‐oxazines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201901373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Organocatalysis and Photoredox Catalysis: An Asymmetric Synthesis of Chiral β‐ Amino α‐ Substituted Tryptamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Goual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal ́ Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201901266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">s-Tetrazine Dyes: A Facile Generation of Photoredox Organocatalysts for Routine Oxidations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84 (24), pp.16139-16146. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.9b02454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-Component Photoredox-Mediated Azidoalkoxy-trifluoromethylation of Alkenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Anselmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Tuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (15), pp.6005-6010. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.9b02152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral phosphoric acid-catalyzed enantioselective construction of structurally diverse benzothiazolopyrimidines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danijel Glavač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal ́ Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (13), pp.3765-3769. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8sc05581e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric iodine catalysis-mediated enantioselective oxidative transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (30), pp.5386-5402. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8OB01378K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Diastereo- and Enantioselective Synthesis of Cyclohepta[ b ]indoles by Chiral-Phosphoric-Acid-Catalyzed (4+3) Cycloaddition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal ́ Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (37), pp.12121-12125. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201807069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselectivity Switch in the Trapping of Polar Organometallics with Andersen’s Reagent—Access to Highly Stereoenriched Transformable Biphenyls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bortoluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishwajeet Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Fer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Berreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 83 (15), pp.7751-7761. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.8b00648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible-Light-Triggered C–C and C–N Bond Formation by C–S Bond Cleavage of Benzylic Thioethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Mérad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Boyarskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Maestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (17), pp.5247 - 5250. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.8b02196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective Brønsted Acid Catalysis as a Tool for the Synthesis of Natural Products and Pharmaceuticals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (16), pp.3925-3943. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201703556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Maximum-Quantum NMR Spectroscopy for the Analysis of Aromatic Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grazia Concilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquemmoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Boyarskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (23), pp.3310-3317. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201800667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy Access to Quinolin-2(1H)-ones via a One-Pot Tandem Oxa-Michael–Aldol Sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwar Zaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (14), pp.1724-1728. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1588470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective Organocatalytic Intramolecular Aza‐Diels–Alder Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (35), pp.10573-10576. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201705746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorinated sulfilimino iminiums: a versatile source of perfluoroalkyl radicals under photoredox catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beátrice Tuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201700290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric α-Sulfonyl- and α-Phosphoryl-Oxylation of Ketones by a Chiral Hypervalent Iodine(III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Panossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic R. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82 (22), pp.11877-11883. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.7b01597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">α-Carbamoylsulfides as N -Carbamoylimine Precursors in the Visible Light Photoredox-Catalyzed Synthesis of α,α-Disubstituted Amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lebée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Languet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (6), pp.1478-1481. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.6b00442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible-Light Photoredox-Catalyzed Coupling Reaction of Azoles with α-Carbamoyl Sulfides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81 (16), pp.7230-7236. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.6b01108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoredox-Catalyzed Three-Component Tandem Process: An Assembly of Complex Trifluoromethylated Phthalans and Isoindolines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (12), pp.2906-2909. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.6b01257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regio-, Diastereo-, and Enantioselective Nitroso-Diels–Alder Reaction of 1,3-Diene-1-carbamates Catalyzed by Chiral Phosphoric Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Iorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137 (37), pp.11950-11953. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5b08515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic, highly enantioselective, direct amination of enecarbamates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (25), pp.5383-5386. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CC08052A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enamide Derivatives: Versatile Building Blocks for Total Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (13), pp.1799-1826. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0034-1378706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Asymmetric Organocatalytic 3+2 Cyclization between Enecarbamates and 3-Indolylmethanols: Rapid Access to 3-Aminocyclopenta b indoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lebée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti O. Kataja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (23), pp.8399-8402. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201500749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Component Photoredox-Mediated Chloro-, Bromo-, or Iodotrifluoromethylation of Alkenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (16), pp.2439-2445. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0034-1378715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imine and iminium precursors as versatile intermediates in enantioselective organocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti O. Kataja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (46), pp.8783-8815. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2014.06.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Calcium–BINOL Phosphate Catalyzed Diastereo‐ and Enantioselective Synthesis of syn ‐1,2‐Disubstituted 1,2‐Diamines: Scope and Mechanistic Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lebée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (4), pp.1704-1712. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201405286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoredox-induced three-component azido- and aminotrifluoromethylation of alkenes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (16), pp.4340-4343. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol5021477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphoric Acid catalyzed diastereo- and enantioselective synthesis of substituted 1,3-diaminotetralins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Erb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (9), pp.2554-7. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol500946w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIS-assisted aza-Friedel-Crafts reaction with α-carbamoysulfides as precursors of N-carbamoylimines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bekkaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (13), pp.3621-5. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201400117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoredox-induced three-component oxy-, amino-, and carbotrifluoromethylation of enecarbamates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (4), pp.1240-1243. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol500374e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enamide Derivatives: Versatile Building Blocks for Highly Functionalized α,β-Substituted Amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (20), pp.2842-2867. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0034-1379166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerium(IV) ammonium nitrate mediated three-component α-allylation of imine surrogates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bekkaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (5), pp.1510-3. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol5004143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One pot and selective intermolecular aryl- and heteroaryl-trifluoromethylation of alkenes by photoredox catalysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (91), pp.14197-14200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Enantioselective Aza-Diels-Alder Reaction of 1-Azadienes with Enecarbamates Catalyzed by Chiral Phosphoric Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Folléas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 125 (42), pp.11294-11297. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ange.201304969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic enantioselective [4 + 2]-cycloaddition: a strategy to access aza-hexacycles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Benohoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Society Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (3), pp.902-23. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cs35370a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugi four-component reaction of alcohols: stoichiometric and catalytic oxidation/MCR sequences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (11), pp.2854-7. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol401181a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral phosphoric Acid-catalyzed enantioselective three-component povarov reaction using cyclic enethioureas as dienophiles: stereocontrolled access to enantioenriched hexahydropyrroloquinolines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (19), pp.5869-73. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201200523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidation of Aldehydes and Alcohols through α-Iminonitriles and a Sequential Oxidative Three-Component Strecker Reaction/Thio-Michael Addition/Alumina-Promoted Hydrolysis Process to Access β-Mercaptoamides from Aldehydes, Amines, and Thiols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gualtierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (46), pp.14812-9. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201202291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalytic Enantioselective One-Pot Four-Component Ugi-Type Multicomponent Reaction for the Synthesis of Epoxy-tetrahydropyrrolo[3,4-b]pyridin-5-ones.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingpeng Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinus J Bouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Stocks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Furber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (40), pp.12624-7. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201202174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Phosphoric Acid Catalyzed Inverse-Electron-Demand Aza-Diels-Alder Reaction of Isoeugenol Derivatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bekkaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (12), pp.3158-3161. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol301251h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Enantioselective Electrophilic α-Bromination of Enecarbamates -Chiral Phosphoric Acid and Calcium Phosphate Salt Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134 (25), pp.10389-10392. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja304095z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoredox-Initiated α-Alkylation of Imines through a Three-Component Radical/Cationic Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.423-427. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201103062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinchona alkaloid amide catalyzed enantioselective formal [2+2] cycloadditions of allenoates and imines: synthesis of 2,4-disubstituted azetidines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (23), pp.5356-5360. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201100706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the divergent reactivity of α-isocyanoacetate: multicomponent synthesis of 5-alkoxyoxazoles and related heterocycles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinus J Bouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (3), pp.880-9. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201002098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Phosphoric Acid-Catalyzed Enantioselective Three-Component Povarov Reaction Using Enecarbamates as Dienophiles: Highly Diastereo- and Enantioselective Synthesis of Substituted 4-Aminotetrahydroquinolines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (37), pp.14804-14813. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja205891m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic Studies on (-)-Lemonomycin: An Efficient Asymmetric Synthesis of Lemonomycinone Amide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Chao Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge?raldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce?dric Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schlama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74 (5), pp.2046-2052. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo8027449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Brønsted acid-catalyzed enantioselective three-component Povarov reaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (13), pp.4598-9. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja900806q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic asymmetric Passerini-type reaction: chiral aluminum-organophosphate-catalyzed enantioselective alpha-addition of isocyanides to aldehydes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei-Xiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-Xian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74 (21), pp.8396-9. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo9017765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brønsted acid catalyzed enantioselective three-component reaction involving the alpha addition of isocyanides to imines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei-Xiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-Xian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (36), pp.6717-21. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200902385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of pyrroles by consecutive multicomponent reaction/[4 + 1] cycloaddition of alpha-iminonitriles with isocyanides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (7), pp.1555-8. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol9001619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Brønsted acid-catalyzed enantioselective multicomponent Mannich reaction: synthesis of anti-1,3-diamines using enecarbamates as nucleophiles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (23), pp.5546-9. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol9023985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertible enantioselectivity in 6'-deoxy-6'-acylamino-beta-isocupreidine-catalyzed asymmetric aza-Morita-Baylis-Hillman reaction: key role of achiral additive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Abermil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (20), pp.4648-51. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol901920s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of alpha-ketoamides by a molecular-sieves-promoted formal oxidative coupling of aliphatic aldehydes with isocyanides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Grassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (5), pp.947-50. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200704840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot three-component synthesis of alpha-iminonitriles by IBX/TBAB-mediated oxidative Strecker reaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (8), pp.1509-12. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol800199b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly enantioselective aza Morita-Baylis-Hillman reaction catalyzed by bifunctional beta-isocupreidine derivatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Abermil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130 (38), pp.12596-7. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja805122j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enantioselective Morita-Baylis-Hillman reaction and its aza counterpart.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (25), pp.4614-28. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200604366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonium chloride promoted three-component synthesis of 5-iminooxazoline and its subsequent transformation to macrocyclodepsipeptide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey Pirali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Cesare Tron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (25), pp.5275-5278. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol7024372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00214167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid synthesis of cyclodepsipeptides containing a sugar amino acid or a sugar amino alcohol by a sequence of a multicomponent reaction and acid-mediated macrocyclization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bughin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 72 (5), pp.1826-9. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo0621874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brønsted Acid as Efficient Catalyst for Synthesis of Biologically Active Natural Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">István T Horváth; Max Malacria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Green Chemistry. Part 2: From Catalysis to Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, World Scientific, pp.123-165, 2019, Series on Chemistry, Energy and the Environment, 978-981-121-057-0. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789811210587_0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-induced multi-component reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pantaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemistry: Volume 46</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.395-431, 2018, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781788013598-00395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the Tutorial Manuscript Type at the ACS Au Community Journals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.442-443. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsenvironau.5c00101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACS Organic &amp; Inorganic Au ’s 2023 Rising Stars Unveiled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.135-140. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsorginorgau.4c00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-free Photocatalytic Cross-Electrophile Coupling enables C1 Homologation and Alkylation of Carboxylic Acids with Aldehydes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bonciolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pulcinella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Schiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Luguera Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective Construction of Tetrasubstituted Carbon Stereocenters via Chiral Phosphoric Acid-Catalyzed Friedel–Craft Alkylation of Indoles with 5-Substituted Hydroxybutyrolactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milane Saidah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Idham Darussalam Mardjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Commeiras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId389"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geraldine Masson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiolative Annulation of N -Benzyl- N -cyanopropiolamides Leading to Divergent Synthesis of Pyrroloquinazolin-1-ones and Maleimides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (19), pp.5032-5037. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.5c01553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible-Light-Mediated Radical Truce–Smiles Rearrangement via Arylazo Sulfones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Di Terlizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Nicchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Montinho-Inacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Tiwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACS Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacsau.5c00919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible-Light-Mediated Radical Truce–Smiles Rearrangement via Arylazo Sulfones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Di Terlizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Nicchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Montinho-Inacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Tiwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACS Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (10), pp.4972-4981. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacsau.5c00919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible-Light Enabled Synthesis of 1-Aryl-3-Sulfonylmethyl-1,2,4-Triazoles by Arylazo Sulfones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 367 (6), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201((⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemically‐Driven 1,4‐Aryl Migration via Radical Fluoromethylation of N‐Allylbenzamides: a Straightforward Access to Functionalized β‐Arylethylamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (29), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202406017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective synthesis of fissoldhimine alkaloid analogues via sequential electrooxidation and heterodimerization of ureas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didine Biatuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roulland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Genta-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (81), pp.11560-11563. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CC02616K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic Asymmetric Acyl Radical Truce–Smiles Rearrangement for the Synthesis of Enantioenriched α‐Aryl Amides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei‐yang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chada Raji Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (37), pp.e202408154. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202408154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic dehydrogenative and defluorinative coupling between aldehyde-derived N , N -dialkylhydrazones and fluoromalonates: synthesis of 2-pyrazolines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent El Kaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (21), pp.4269-4273. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4OB00588K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decatungstate‐Photocatalyzed Diastereoselective Dearomative Hydroalkylation of Indoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Montinho-Inacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei‐yang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (22), pp.e202400248. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202400248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to N-Fused Quinazolinones by Radical-Promoted Cascade Annulations of Alkenyl N-Cyanamides with Aromatic Aldehydes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chada Raji Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anootha Neeliveettil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uprety Ajaykumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagender Punna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89 (10), pp.7115-7124. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.4c00494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenolic Dienes as Highly Selective Dienophiles in Asymmetric Organocatalyzed Three-Component Vinylogous Povarov Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Della Ca’</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89 (17), pp.12298-12306. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.4c01239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-free photocatalytic cross-electrophile coupling enables C1 homologation and alkylation of carboxylic acids with aldehydes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.1509. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-45804-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible-Light-Driven Decarboxylative Borylation: Rapid Access to α- and β-Amino-boronamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Serafino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guillamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (51), pp.9249-9254. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.3c04067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isothiourea-Catalyzed Enantioselective Synthesis of trans -3,4-Dihydrothiopyranones: Harnessing Thiochalcones as Original Michael Acceptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa van Elslande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (28), pp.5395-5399. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.3c02011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective and Regiodivergent Synthesis of Dihydro-1,2-oxazines from Triene-Carbamates via Chiral Phosphoric Acid-Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Naulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Van Elslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 145 (48), pp.26504-26515. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.3c12015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change Is the Only Constant: A Virtual Issue on Contemporary Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Minteer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie L. Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond E. Schaak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Measurement Science Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (4), pp.237-238. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmeasuresciau.3c00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible-Light-Mediated Divergent and Regioselective Vicinal Difunctionalization of Styrenes with Arylazo Sulfones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Di Terlizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Nicchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Scaringi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (50), pp.9047-9052. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.3c03786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSL Chemical Biology Symposia Third Edition: A Branch of Science in its Explosive Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leeroy Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Hadjerci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leishemba Thoidingjam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Plays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (8), pp.e202300093. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.202300093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Phosphoric Acid‐Catalyzed Enantioselective Formal [4+2] Cycloaddition Between Dienecarbamates and 2‐Benzothioazolimines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei‐yang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Montinho‐inacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Iorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 364 (10), pp.1708-1715. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202200161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">s-Tetrazine: robust and green photo-organocatalyst for aerobic oxidation of N,N-disubstituted-hydroxylamines to nitrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiyuan Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (02), pp.177-181. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1691-0449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent cyclodimerizations of styrylnaphthols under aerobic visible-light irradiation and Brønsted acid catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiyuan Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (48), pp.9593-9599. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2OB01509A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295816v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Availability Statements in &amp;lt;i&amp;gt;The Journal of Organic Chemistry&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;Organic Letters&amp;lt;/i&amp;gt;, and &amp;lt;i&amp;gt;ACS Organic & Inorganic Au&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.370 - 372. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsorginorgau.2c00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decatungstate-Photocatalyzed Dearomative Hydroacylation of Indoles: Direct Synthesis of 2-Acylindolines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa van Elslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (56), pp.e202201707. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202201707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcome to Volume 2 of &amp;lt;i&amp;gt;ACS Organic & Inorganic Au&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1), pp.1 - 2. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsorginorgau.1c00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Organic and Inorganic Photoredox Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Shiv Halasyamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsorginorgau.2c00062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective Construction of Tetrasubstituted Carbon Stereocenters via Chiral Phosphoric Acid-Catalyzed Friedel–Craft Alkylation of Indoles with 5-Substituted Hydroxybutyrolactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milane Saidah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Idham Darussalam Mardjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Commeiras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (29), pp.5298-5303. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.2c01898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies Toward the Difunctionalizations of Enamide Derivatives for Synthesizing α,β-Substituted Amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounts of Chemical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (22), pp.3265-3283. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.accounts.2c00540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Checks in &amp;lt;i&amp;gt;ACS Organic & Inorganic Au&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.261 - 261. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsorginorgau.2c00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in C(sp&amp;lt;sup&amp;gt;3&amp;lt;/sup&amp;gt;)–C(sp&amp;lt;sup&amp;gt;3&amp;lt;/sup&amp;gt;) and C(sp&amp;lt;sup&amp;gt;3&amp;lt;/sup&amp;gt;)–C(sp&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt;) Bond Formation through Cathodic Reactions: Reductive and Convergent Paired Electrolyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (2), pp.126 - 147. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsorginorgau.1c00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical tandem trifluoromethylation of allylamines/formal (3 + 2)-cycloaddition for the rapid access to CF 3 -containing imidazolines and oxazolidines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Djian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.288. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0QO01307B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses of new chiral chimeric photo-organocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiyaun Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (58), pp.36663 - 36669. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1ra06885g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799120v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcome to ACS Organic & Inorganic Au !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsorginorgau.1c00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Phosphoric Acid-Catalyzed Enantioselective Construction of 2,3-Disubstituted Indolines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Yang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (2), pp.442-448. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.0c03947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective and Diastereodivergent Synthesis of Spiroindolenines via Chiral Phosphoric Acid-Catalyzed Cycloaddition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Matišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa van Elslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 143 (30), pp.11611-11619. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.1c04648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroreductive cross-coupling of trifluoromethyl alkenes and redox active esters for the synthesis of gem-difluoroalkenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202103337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enamides and dienamides in phosphoric acid-catalysed enantioselective cycloadditions for the synthesis of chiral amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (34), pp.4089-4105. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CC00590A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Photocatalysis - Do It Right!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhard König</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (10), pp.1191-1192. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201901828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Intramolecular Oxytrifluoromethylation of N -Tethered Alkenyl Alcohols: Synthesis of Functionalized Morpholines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (4), pp.1580-1584. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.0c00176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Chiral Photosensitive Organocatalysts and Their Application for the Enantioselective Synthesis of 1,2-Diamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiyuan Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85 (20), pp.12843-12855. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.0c01931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Double C–H Functionalization: A 4-Component Catellani Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (8), pp.1855-1858. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chempr.2020.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tritylium assisted iodine catalysis for the synthesis of unsymmetrical triarylmethanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Boyarskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (33), pp.6502-6508. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0OB01502D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective Redox‐Divergent Chiral Phosphoric Acid Catalyzed Quinone Diels–Alder Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (22), pp.8491-8496. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202000838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chimie Organique en France: Une Longue Tradition qui Persiste!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85 (18), pp.11589-11591. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.0c02019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A straightforward synthesis of a new family of molecules: 2,5,8-trialkoxyheptazines. Application to photoredox catalyzed transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (73), pp.10742-10745. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CC05118G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective Synthesis of Complex Fused Heterocycles through Chiral Phosphoric Acid Catalyzed Intramolecular Inverse‐Electron‐Demand Aza‐Diels–Alder Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (6), pp.1406-1413. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201904902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem Chiral Cu(II) Phosphate-Catalyzed Deoxygenation of Nitrones/Enantioselective Povarov Reaction with Enecarbamates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guerineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (31-32), pp.5151-5155. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201900547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover Feature: Tandem Chiral Cu(II) Phosphate-Catalyzed Deoxygenation of Nitrones/Enantioselective Povarov Reaction with Enecarbamates (Eur. J. Org. Chem. 31-32/2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (31-32), pp.4971-4971. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201901089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyst-free cycloaddition of 1,3-diene-1-carbamates with azodicarboxylates: A rapid click reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal ́ Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (12), pp.2438-2443. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2019.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2nd PSL Chemical Biology Symposium (2019): At the Crossroads of Chemistry and Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lucchino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harikrishna Bavireddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhanu-Das Dasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (7), pp.968-973. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.201900092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerobic Tetrazine‐Catalyzed Oxidative Nitroso‐Diels‐Alder Reaction of N‐Arylhydroxylamines with Dienecarbamates: Access to Functionalized 1,6‐Dihydro‐1,2‐oxazines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201901373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Organocatalysis and Photoredox Catalysis: An Asymmetric Synthesis of Chiral β‐ Amino α‐ Substituted Tryptamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Goual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal ́ Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201901266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">s-Tetrazine Dyes: A Facile Generation of Photoredox Organocatalysts for Routine Oxidations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84 (24), pp.16139-16146. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.9b02454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-Component Photoredox-Mediated Azidoalkoxy-trifluoromethylation of Alkenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Anselmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Tuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (15), pp.6005-6010. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.9b02152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral phosphoric acid-catalyzed enantioselective construction of structurally diverse benzothiazolopyrimidines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danijel Glavač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal ́ Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (13), pp.3765-3769. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8sc05581e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Diastereo- and Enantioselective Synthesis of Cyclohepta[ b ]indoles by Chiral-Phosphoric-Acid-Catalyzed (4+3) Cycloaddition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal ́ Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (37), pp.12121-12125. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201807069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric iodine catalysis-mediated enantioselective oxidative transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Claraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (30), pp.5386-5402. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8OB01378K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselectivity Switch in the Trapping of Polar Organometallics with Andersen’s Reagent—Access to Highly Stereoenriched Transformable Biphenyls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bortoluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishwajeet Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Fer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Berreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 83 (15), pp.7751-7761. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.8b00648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible-Light-Triggered C–C and C–N Bond Formation by C–S Bond Cleavage of Benzylic Thioethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Mérad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Boyarskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Maestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (17), pp.5247 - 5250. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.8b02196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective Brønsted Acid Catalysis as a Tool for the Synthesis of Natural Products and Pharmaceuticals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (16), pp.3925-3943. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201703556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Maximum-Quantum NMR Spectroscopy for the Analysis of Aromatic Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grazia Concilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquemmoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Boyarskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (23), pp.3310-3317. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201800667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy Access to Quinolin-2(1H)-ones via a One-Pot Tandem Oxa-Michael–Aldol Sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwar Zaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (14), pp.1724-1728. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1588470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective Organocatalytic Intramolecular Aza‐Diels–Alder Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (35), pp.10573-10576. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201705746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorinated sulfilimino iminiums: a versatile source of perfluoroalkyl radicals under photoredox catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beátrice Tuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201700290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric α-Sulfonyl- and α-Phosphoryl-Oxylation of Ketones by a Chiral Hypervalent Iodine(III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Panossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic R. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82 (22), pp.11877-11883. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.7b01597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible-Light Photoredox-Catalyzed Coupling Reaction of Azoles with α-Carbamoyl Sulfides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81 (16), pp.7230-7236. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.6b01108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">α-Carbamoylsulfides as N -Carbamoylimine Precursors in the Visible Light Photoredox-Catalyzed Synthesis of α,α-Disubstituted Amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lebée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Languet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (6), pp.1478-1481. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.6b00442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoredox-Catalyzed Three-Component Tandem Process: An Assembly of Complex Trifluoromethylated Phthalans and Isoindolines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (12), pp.2906-2909. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.6b01257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regio-, Diastereo-, and Enantioselective Nitroso-Diels–Alder Reaction of 1,3-Diene-1-carbamates Catalyzed by Chiral Phosphoric Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Iorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137 (37), pp.11950-11953. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5b08515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic, highly enantioselective, direct amination of enecarbamates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (25), pp.5383-5386. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CC08052A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Asymmetric Organocatalytic 3+2 Cyclization between Enecarbamates and 3-Indolylmethanols: Rapid Access to 3-Aminocyclopenta b indoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lebée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti O. Kataja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (23), pp.8399-8402. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201500749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enamide Derivatives: Versatile Building Blocks for Total Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (13), pp.1799-1826. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0034-1378706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Component Photoredox-Mediated Chloro-, Bromo-, or Iodotrifluoromethylation of Alkenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (16), pp.2439-2445. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0034-1378715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imine and iminium precursors as versatile intermediates in enantioselective organocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti O. Kataja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (46), pp.8783-8815. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2014.06.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Calcium–BINOL Phosphate Catalyzed Diastereo‐ and Enantioselective Synthesis of syn ‐1,2‐Disubstituted 1,2‐Diamines: Scope and Mechanistic Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lebée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (4), pp.1704-1712. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201405286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoredox-induced three-component azido- and aminotrifluoromethylation of alkenes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (16), pp.4340-4343. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol5021477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphoric Acid catalyzed diastereo- and enantioselective synthesis of substituted 1,3-diaminotetralins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Erb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (9), pp.2554-7. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol500946w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIS-assisted aza-Friedel-Crafts reaction with α-carbamoysulfides as precursors of N-carbamoylimines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bekkaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (13), pp.3621-5. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201400117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enamide Derivatives: Versatile Building Blocks for Highly Functionalized α,β-Substituted Amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (20), pp.2842-2867. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0034-1379166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoredox-induced three-component oxy-, amino-, and carbotrifluoromethylation of enecarbamates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (4), pp.1240-1243. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol500374e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerium(IV) ammonium nitrate mediated three-component α-allylation of imine surrogates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bekkaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (5), pp.1510-3. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol5004143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One pot and selective intermolecular aryl- and heteroaryl-trifluoromethylation of alkenes by photoredox catalysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (91), pp.14197-14200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Enantioselective Aza-Diels-Alder Reaction of 1-Azadienes with Enecarbamates Catalyzed by Chiral Phosphoric Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Folléas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 125 (42), pp.11294-11297. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ange.201304969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic enantioselective [4 + 2]-cycloaddition: a strategy to access aza-hexacycles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Benohoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Society Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (3), pp.902-23. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cs35370a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugi four-component reaction of alcohols: stoichiometric and catalytic oxidation/MCR sequences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (11), pp.2854-7. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol401181a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral phosphoric Acid-catalyzed enantioselective three-component povarov reaction using cyclic enethioureas as dienophiles: stereocontrolled access to enantioenriched hexahydropyrroloquinolines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (19), pp.5869-73. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201200523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidation of Aldehydes and Alcohols through α-Iminonitriles and a Sequential Oxidative Three-Component Strecker Reaction/Thio-Michael Addition/Alumina-Promoted Hydrolysis Process to Access β-Mercaptoamides from Aldehydes, Amines, and Thiols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gualtierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (46), pp.14812-9. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201202291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organocatalytic Enantioselective One-Pot Four-Component Ugi-Type Multicomponent Reaction for the Synthesis of Epoxy-tetrahydropyrrolo[3,4-b]pyridin-5-ones.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingpeng Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinus J Bouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Stocks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Furber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (40), pp.12624-7. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201202174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Phosphoric Acid Catalyzed Inverse-Electron-Demand Aza-Diels-Alder Reaction of Isoeugenol Derivatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bekkaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (12), pp.3158-3161. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol301251h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Enantioselective Electrophilic α-Bromination of Enecarbamates -Chiral Phosphoric Acid and Calcium Phosphate Salt Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134 (25), pp.10389-10392. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja304095z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoredox-Initiated α-Alkylation of Imines through a Three-Component Radical/Cationic Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.423-427. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201103062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinchona alkaloid amide catalyzed enantioselective formal [2+2] cycloadditions of allenoates and imines: synthesis of 2,4-disubstituted azetidines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (23), pp.5356-5360. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201100706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the divergent reactivity of α-isocyanoacetate: multicomponent synthesis of 5-alkoxyoxazoles and related heterocycles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinus J Bouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (3), pp.880-9. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201002098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Phosphoric Acid-Catalyzed Enantioselective Three-Component Povarov Reaction Using Enecarbamates as Dienophiles: Highly Diastereo- and Enantioselective Synthesis of Substituted 4-Aminotetrahydroquinolines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (37), pp.14804-14813. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja205891m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic Studies on (-)-Lemonomycin: An Efficient Asymmetric Synthesis of Lemonomycinone Amide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Chao Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge?raldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce?dric Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schlama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74 (5), pp.2046-2052. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo8027449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Brønsted acid-catalyzed enantioselective three-component Povarov reaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (13), pp.4598-9. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja900806q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic asymmetric Passerini-type reaction: chiral aluminum-organophosphate-catalyzed enantioselective alpha-addition of isocyanides to aldehydes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei-Xiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-Xian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74 (21), pp.8396-9. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo9017765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brønsted acid catalyzed enantioselective three-component reaction involving the alpha addition of isocyanides to imines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei-Xiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-Xian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (36), pp.6717-21. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200902385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of pyrroles by consecutive multicomponent reaction/[4 + 1] cycloaddition of alpha-iminonitriles with isocyanides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (7), pp.1555-8. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol9001619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Brønsted acid-catalyzed enantioselective multicomponent Mannich reaction: synthesis of anti-1,3-diamines using enecarbamates as nucleophiles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (23), pp.5546-9. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol9023985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertible enantioselectivity in 6'-deoxy-6'-acylamino-beta-isocupreidine-catalyzed asymmetric aza-Morita-Baylis-Hillman reaction: key role of achiral additive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Abermil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (20), pp.4648-51. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol901920s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot three-component synthesis of alpha-iminonitriles by IBX/TBAB-mediated oxidative Strecker reaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (8), pp.1509-12. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol800199b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of alpha-ketoamides by a molecular-sieves-promoted formal oxidative coupling of aliphatic aldehydes with isocyanides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Grassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (5), pp.947-50. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200704840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly enantioselective aza Morita-Baylis-Hillman reaction catalyzed by bifunctional beta-isocupreidine derivatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Abermil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130 (38), pp.12596-7. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja805122j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enantioselective Morita-Baylis-Hillman reaction and its aza counterpart.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (25), pp.4614-28. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200604366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonium chloride promoted three-component synthesis of 5-iminooxazoline and its subsequent transformation to macrocyclodepsipeptide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey Pirali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Cesare Tron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (25), pp.5275-5278. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol7024372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00214167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid synthesis of cyclodepsipeptides containing a sugar amino acid or a sugar amino alcohol by a sequence of a multicomponent reaction and acid-mediated macrocyclization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bughin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieping Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 72 (5), pp.1826-9. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo0621874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brønsted Acid as Efficient Catalyst for Synthesis of Biologically Active Natural Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">István T Horváth; Max Malacria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Green Chemistry. Part 2: From Catalysis to Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, World Scientific, pp.123-165, 2019, Series on Chemistry, Energy and the Environment, 978-981-121-057-0. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789811210587_0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-induced multi-component reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pantaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemistry: Volume 46</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.395-431, 2018, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781788013598-00395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the Tutorial Manuscript Type at the ACS Au Community Journals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.442-443. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsenvironau.5c00101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACS Organic &amp; Inorganic Au ’s 2023 Rising Stars Unveiled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.135-140. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsorginorgau.4c00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-free Photocatalytic Cross-Electrophile Coupling enables C1 Homologation and Alkylation of Carboxylic Acids with Aldehydes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bonciolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pulcinella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Schiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Luguera Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective Construction of Tetrasubstituted Carbon Stereocenters via Chiral Phosphoric Acid-Catalyzed Friedel–Craft Alkylation of Indoles with 5-Substituted Hydroxybutyrolactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milane Saidah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Idham Darussalam Mardjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Commeiras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId389"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Masson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c01553" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327833v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Di Terlizzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Nicchio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Montinho-Inacio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Tiwari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.5c00919" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392984v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201((" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733239v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei&#8208;yang Ma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Leone" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chada Raji Reddy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202408154" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733253v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Naulin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didine Biatuma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roulland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02616K" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775772v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Masson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Claraz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202406017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775786v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent El Ka&#239;m" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4OB00588K" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733224v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neuville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400248" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anootha Neeliveettil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uprety Ajaykumar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagender Punna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c00494" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733247v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Martini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lombard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Della Ca&#8217;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c01239" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783098v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45804-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428094v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Serafino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Vaillant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillamot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c04067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295648v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c02011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295631v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Minteer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie L. Brock" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond E. Schaak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmeasuresciau.3c00023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313016v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Van Elslande" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c12015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428071v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Callegari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scaringi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c03786" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092530v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeroy Baron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Hadjerci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leishemba Thoidingjam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Plays" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bucci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300093" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660600v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Montinho&#8208;inacio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Iorga" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202200161" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295816v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyuan Lyu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2OB01509A" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854728v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.2c00049" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854686v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Varlet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201707" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854731v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.1c00056" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872712v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1691-0449" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295799v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Meyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shiv Halasyamani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.2c00062" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854716v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milane Saidah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Idham Darussalam Mardjan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Commeiras" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c01898" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854721v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.2c00540" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854730v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.2c00039" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854744v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.1c00037" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058541v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Djian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QO01307B" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799120v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyaun Lyu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra06885g" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402118v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.1c00026" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238222v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Yang Ma" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gelis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c03947" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402302v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Mati&#353;i&#263;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c04648" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452288v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103337" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331589v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC00590A" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058500v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Courant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c00176" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009598v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vitale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01931" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009614v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard K&#246;nig" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901828" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009609v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2020.07.020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009611v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Boyarskaya" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB01502D" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009619v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202000838" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009601v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c02019" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009616v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC05118G" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009627v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jarrige" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904902" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324659v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levitre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900547" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324650v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Merad" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901089" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324662v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2019.02.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324665v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lucchino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Billet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Versini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishna Bavireddi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanu-Das Dasari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900092" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324655v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901373" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324656v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Audubert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dumoulin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Goual" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901266" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328321v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b02454" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347070v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dagousset" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anselmi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tuccio" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Magnier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b02152" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324689v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijel Glava&#269;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc05581e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410604v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8OB01378K" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324701v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201807069" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105503v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bortoluzzi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwajeet Jha" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Berreur" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b00648" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921196v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lanzi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my M&#233;rad" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Maestri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b02196" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744286v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lalli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maury" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703556" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324695v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Concilio" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jacquemmoz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800667" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681928v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Zaied" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588470" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681929v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201705746" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113752v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daniel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Diter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Klein" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;trice Tuccio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201700290" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105318v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Panossian" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic R. Leroux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b01597" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046905v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leb&#233;e" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Languet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b00442" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681927v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b01108" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347519v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carboni" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b01257" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161977v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pous" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b08515" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138300v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC08052A" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178961v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1378706" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163309v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti O. Kataja" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500749" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X3V0TPHN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347532v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1378715" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110558v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.06.101" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKZ0BXFX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05415383v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Drouet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405286" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDCPMQW4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065684v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol5021477" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990947v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Erb" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieping Zhu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol500946w" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986318v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas George" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bekkaye" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alix" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201400117" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966064v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol500374e" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110626v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1379166" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986317v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol5004143" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104322v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047851v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long He" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Laurent" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Foll&#233;as" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Brayer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201304969" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807909v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Benohoud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cs35370a" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853051v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol401181a" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705296v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201200523" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763836v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gualtierotti" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Schumacher" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fontaine" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202291" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749802v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingpeng Su" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus J Bouma" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Alcaraz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Stocks" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Furber" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202174" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722042v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol301251h" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046911v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja304095z" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046908v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103062" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-49BS8KBS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606163v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201100706" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588995v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002098" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047674v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja205891m" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373613v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Chao Wu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge?raldine Masson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce?dric Couturier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schlama" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo8027449" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375339v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Liu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja900806q" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432449v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Yue" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Xiang Wang" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De-Xian Wang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo9017765" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428729v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200902385" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385003v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol9001619" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451493v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol9023985" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428728v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Abermil" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol901920s" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265896v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Grassot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200704840" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294575v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chiaroni" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol800199b" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337288v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja805122j" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171080v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Housseman" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200604366" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214167v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Pirali" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Cesare Tron" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol7024372" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157611v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bughin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0621874" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024461v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811210587_0004" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324699v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pantaine" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bour" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788013598-00395" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398527v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenvironau.5c00101" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746905v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.4c00012" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295687v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bonciolini" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pulcinella" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Schiroli" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Luguera Ruiz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03862745v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Masson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c01553" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327833v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Di Terlizzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Nicchio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Montinho-Inacio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Tiwari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.5c00919" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392984v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201((" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775772v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Masson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Claraz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202406017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733253v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Naulin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didine Biatuma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roulland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02616K" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733239v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei&#8208;yang Ma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Leone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chada Raji Reddy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202408154" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775786v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent El Ka&#239;m" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4OB00588K" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733224v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neuville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400248" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anootha Neeliveettil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uprety Ajaykumar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagender Punna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c00494" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733247v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Martini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lombard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Della Ca&#8217;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c01239" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783098v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45804-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428094v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Serafino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Vaillant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillamot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c04067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295648v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c02011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313016v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Van Elslande" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c12015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295631v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Minteer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie L. Brock" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond E. Schaak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmeasuresciau.3c00023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428071v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Callegari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scaringi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c03786" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092530v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeroy Baron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Hadjerci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leishemba Thoidingjam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Plays" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bucci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300093" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660600v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Montinho&#8208;inacio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Iorga" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202200161" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872712v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyuan Lyu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1691-0449" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295816v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2OB01509A" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854728v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.2c00049" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854686v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Varlet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201707" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854731v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.1c00056" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295799v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Meyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shiv Halasyamani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.2c00062" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854716v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milane Saidah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Idham Darussalam Mardjan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Commeiras" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c01898" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854721v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.2c00540" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854730v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.2c00039" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854744v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.1c00037" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058541v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Djian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QO01307B" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799120v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyaun Lyu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra06885g" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402118v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.1c00026" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238222v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Yang Ma" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gelis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c03947" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402302v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Mati&#353;i&#263;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c04648" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452288v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103337" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331589v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC00590A" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009614v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard K&#246;nig" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901828" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058500v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Courant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c00176" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009598v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vitale" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01931" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009609v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2020.07.020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009611v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Boyarskaya" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB01502D" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009619v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202000838" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009601v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c02019" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009616v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC05118G" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009627v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jarrige" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904902" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324659v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levitre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900547" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324650v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Merad" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901089" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324662v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2019.02.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324665v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lucchino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Billet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Versini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishna Bavireddi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanu-Das Dasari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900092" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324655v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901373" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324656v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Audubert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dumoulin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Goual" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901266" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328321v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b02454" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347070v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dagousset" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anselmi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tuccio" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Magnier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b02152" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324689v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijel Glava&#269;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc05581e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324701v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201807069" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410604v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8OB01378K" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105503v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bortoluzzi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwajeet Jha" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Berreur" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b00648" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921196v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lanzi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my M&#233;rad" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Maestri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b02196" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744286v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lalli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maury" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703556" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324695v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Concilio" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jacquemmoz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800667" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681928v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Zaied" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588470" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681929v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201705746" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113752v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daniel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Diter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Klein" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;trice Tuccio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201700290" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105318v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Panossian" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic R. Leroux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b01597" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681927v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b01108" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046905v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leb&#233;e" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Languet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b00442" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347519v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carboni" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b01257" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161977v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pous" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b08515" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138300v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC08052A" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163309v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti O. Kataja" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500749" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X3V0TPHN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178961v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1378706" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347532v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1378715" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110558v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.06.101" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKZ0BXFX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05415383v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Drouet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405286" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDCPMQW4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065684v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol5021477" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990947v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Erb" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieping Zhu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol500946w" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986318v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas George" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bekkaye" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alix" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201400117" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110626v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1379166" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966064v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol500374e" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986317v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol5004143" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104322v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047851v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long He" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Laurent" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Foll&#233;as" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Brayer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201304969" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807909v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Benohoud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cs35370a" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853051v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol401181a" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705296v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201200523" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763836v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gualtierotti" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Schumacher" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fontaine" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202291" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749802v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingpeng Su" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus J Bouma" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Alcaraz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Stocks" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Furber" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202174" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722042v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol301251h" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046911v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja304095z" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046908v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103062" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-49BS8KBS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606163v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201100706" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588995v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002098" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047674v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja205891m" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373613v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Chao Wu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge?raldine Masson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce?dric Couturier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schlama" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo8027449" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375339v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Liu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja900806q" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432449v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Yue" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Xiang Wang" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De-Xian Wang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo9017765" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428729v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200902385" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385003v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol9001619" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451493v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol9023985" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428728v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Abermil" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol901920s" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294575v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chiaroni" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol800199b" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265896v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Grassot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200704840" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337288v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja805122j" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171080v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Housseman" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200604366" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214167v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Pirali" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Cesare Tron" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol7024372" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157611v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bughin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0621874" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024461v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811210587_0004" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324699v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pantaine" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bour" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788013598-00395" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398527v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenvironau.5c00101" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746905v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.4c00012" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295687v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bonciolini" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pulcinella" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Schiroli" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Luguera Ruiz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03862745v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>