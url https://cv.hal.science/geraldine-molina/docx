--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -938,959 +938,959 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Distinction et conformisme des architectes-urbanistes du « star system »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Actualité des modèles urbanistiques, https://www.metropolitiques.eu/Distinction-et-conformisme-des.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en scène et coulisses du star-system architectural : la théâtralisation des vedettes et ses paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (156-157), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.156.0197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plan climat de la communauté urbaine de Toulouse Métropole : une démarche territoriale « ordinaire » d’adaptation aux changements climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Adaptations aux changements environnementaux et territoires, 37, https://soe.revues.org/1034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.1070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La fabrique spatiale de la littérature oulipienne. Quand l’espace renouvelle les pratiques littéraires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EspacesTemps.net</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, https://www.espacestemps.net/articles/la-fabrique-spatiale-de-la-litterature-oulipienne/#resume</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Distinction et conformisme des architectes-urbanistes du « star system »</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aménager les espaces en ménageant le climat : de nouvelles interfaces à construire entre la climatologie urbaine et les praticiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutte contre le changement climatique : les acteurs de l’aménagement entre coopération, reconversion et concurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Actualité des modèles urbanistiques, https://www.metropolitiques.eu/Distinction-et-conformisme-des.html</w:t>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mise en scène et coulisses du star-system architectural : la théâtralisation des vedettes et ses paradoxes</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Archistars”, ville et littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...120 lines deleted...]
-                <w:t xml:space="preserve">Aménager les espaces en ménageant le climat : de nouvelles interfaces à construire entre la climatologie urbaine et les praticiens</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Je bâtis avec des mots” (Jean Nouvel) ou la performance de praticiens équilibristes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">, 2008, 2, p. 11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">“Archistars”, ville et littérature</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00315438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roman urbain contemporain en France de Christina Horvath, Compte-rendu de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...92 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01853279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Paris des Aventures extraordinaires d'Adèle Blanc-Sec de Jacques Tardi : une ville &amp;quot; noire &amp;quot; ?</w:t>
+                <w:t xml:space="preserve">Le Paris des Aventures extraordinaires d'Adèle Blanc-Sec de Jacques Tardi : une &amp;quot;ville noire&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 61, pp.61-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643069v1</w:t>
+                <w:t xml:space="preserve">halshs-00196824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Paris des Aventures extraordinaires d'Adèle Blanc-Sec de Jacques Tardi : une &amp;quot;ville noire&amp;quot; ?</w:t>
+                <w:t xml:space="preserve">L'influence de la littérature sur les représentations de la ville - L'exemple de la &amp;quot;ville tentaculaire&amp;quot; ou l'instrumentalisation politique d'une matrice poétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, pp.287-303</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'influence de la littérature sur les représentations de la ville –L'exemple de la « ville tentaculaire ou l'instrumentalisation politique d'une matrice poétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007-3, p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00196809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Paris des Aventures extraordinaires d'Adèle Blanc-Sec de Jacques Tardi : une ville &amp;quot; noire &amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 61, pp.61-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">halshs-00196809v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux rythmes urbains : la ville à mille temps</w:t>
               </w:r>
@@ -2844,112 +2844,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ville, climat et société : &amp;quot;les liaisons dangereuses&amp;quot; (conférence-atelier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 Séminaires-Ateliers, présentation des résultats du programme de recherche CNRS - IRSTV - Nantes Métropole « Habitants des villes et climat », 13/02/2024, 04/04/2024, 11/04/2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRSTV (FR CNRS 2488) - ESO (UMR 6590) - Nantes Métropole, Feb 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quels liens entre environnement et santé mentale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bruit et santé mentale : rendre visible l'invisible grâce aux données, webinaire de la Communauté de la donnée en santé-environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, projet Data Science &amp; Sciences comportementales | Green Data for Health, SRI/ECOLAB, Commissariat Général au Développement Durable, Ministère de la Transition écologique et de la Cohésion des Territoires, Dec 2024, Paris, France. https://www.health-data-hub.fr/actualites/donnees-de-sante-environnement-le-health-data-hub-lance-une-nouvelle-formation-citoyenne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les citadins face aux fortes chaleurs : vulnérabilités, vécus habitants, santé et adaptations (conférence-ateliers)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2978,126 +3047,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3 Séminaires-Ateliers, présentation des résultats du programme de recherche CNRS - IRSTV - Nantes Métropole « Habitants des villes et climat », 13/02/2024, 04/04/2024, 11/04/2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRSTV (FR CNRS 2488) - ESO (UMR 6590) - Nantes Métropole, Feb 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857074v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04857073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vécus climatiques des habitants des villes : vulnérabilités, santé et adaptation aux fortes chaleurs</w:t>
               </w:r>
@@ -3172,50 +3172,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Urban populations vulnerabilities and resiliences analysis model in a context of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICUC 11, International Conference on Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Urban Climate (IAUC) and the American Meteorological Society (AMS), Aug 2023, Sydney (AUSTRALIA), Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Habitants des villes et fortes chaleurs : vulnérabilités, vécus, impacts santé, adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3224,139 +3306,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche n°4, Les vulnérabilités habitantes lors des fortes chaleurs, projet RN-MSH SENTICLIMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Projet SENTICLIMAT - RN-MSH, Apr 2023, Lyon, MSH Lyon - St-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384938v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04384451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les citadins face aux fortes chaleurs : vulnérabilités, vécus habitants, santé et adaptations</w:t>
               </w:r>
@@ -3513,401 +3513,552 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SENTICLIMAT : Les sentinelles du climat : observation des relations entre citadins, modes de vie, santé, et évolutions du climat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Molina</w:t>
+                <w:t xml:space="preserve">Assessing the socio-politics of nature-based solutions for more inclusive and resilient communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">research seminar IRSTV, Project TRANS-Lighthouses Horizon Europe, 26 août 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, NANTES, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-sufficient housing and Nature Based Solutions: Assessment case of Moisdon-la-Rivière: Pioneer case self-sufficient and eco-community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">research seminar IRSTV, Project TRANS-Lighthouses Horizon Europe, 26 août 2022.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, NANTES, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les citadins et le climat : entrées et apports en SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malou Allagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire recherche, projet SENTICLIMAT RN-MSH 2022, 4 avril 2022.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2022, NANTES, France</w:t>
+              <w:t xml:space="preserve">, Apr 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Assessing the socio-politics of nature-based solutions for more inclusive and resilient communities</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les habitants des villes face aux évolutions climatiques : quelles vulnérabilités et résiliences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">research seminar IRSTV, Project TRANS-Lighthouses Horizon Europe, 26 août 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, NANTES, France</w:t>
+              <w:t xml:space="preserve">conférence-débat (3 h) organisé par le Bureau des Étudiants de l’IGARUN, Cafés Géo, Belle de Jour, Nantes (50 personnes), 21 septembre 2022.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Malou Allagnat</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SENTICLIMAT : Les sentinelles du climat : observation des relations entre citadins, modes de vie, santé, et évolutions du climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire recherche, projet SENTICLIMAT RN-MSH 2022, 4 avril 2022.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Apr 2022, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les habitants des villes face aux évolutions climatiques : quelles vulnérabilités et résiliences ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction Professionals Facing the Climate and Environnemental Challenges: A Survey of Knowledges, Competences and Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conférence-débat (3 h) organisé par le Bureau des Étudiants de l’IGARUN, Cafés Géo, Belle de Jour, Nantes (50 personnes), 21 septembre 2022.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, France, France</w:t>
+              <w:t xml:space="preserve">ICUC 2021: International Conference on Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rome. Annulation pour cause de crise Covid, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citadins, modes d'habiter et climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malou Allagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 ans de l'IRSTV (FR CNRS 2488), session 4 "Habitats et modes d'habiter"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ville, climat et société : les liaisons dangereuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3923,208 +4074,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rendez-vous climat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470633v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-03470657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adaptation des habitants aux évolutions climatiques en ville : la fabrique des expériences climatiques des citadins en question</w:t>
               </w:r>
@@ -4626,260 +4626,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les professionnels de l’architecture et de l’urbanisme face au défi énergétique : freins et leviers à l’évolution des compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Master Transition énergétique, Séminaire Énergie et évolution des pratiques professionnelles, à l’invitation d’Isabelle Grudet et de Laure Héland, conférence d’1 h à l’École Nationale Supérieure d’Architecture de La Villette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fabricants de la ville face au défi énergétique : freins et leviers à l’évolution des compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence d’1h donnée dans le cadre du séminaire de recherche à l’ENSA de Lyon organisé par l’équipe du LAF/LAURE, à l’invitation de François Tran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Savoirs et modèles de l'architecture et de l'urbanisme durables : actes des Rencontres RAMAU tenues à Paris, le 14-15 novembre 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Godier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres RAMAU : Savoirs et modèles de l'architecture et de l'urbanisme durables,École nationale supérieure d'architecture de Paris-Val de Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.[en ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00985651v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01857407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser la culture pour fabriquer la ville : l’exemple de la fabrique littéraire des espaces urbains</w:t>
               </w:r>
@@ -5719,50 +5719,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analysis model of city dwellers’ adaptive strategies to extreme weather events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICUC 11, International Conference on Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Sydney (AUSTRALIA), Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impacts of extreme events and climate change on city dwellers’ health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5771,139 +5853,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUC11, International Conference on Urban Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Sydney (AUSTRALIA), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384358v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04384402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter en périodes de fortes chaleurs – Vécus et inégalités socio-spatiales des habitants de Saint-Priest</w:t>
               </w:r>
@@ -7079,213 +7079,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modèle d'analyse et de synthèse des stratégies adaptatives des habitants des villes (citadins) aux évènements météorologiques extrêmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèle d'analyse des impacts sur la santé (physique et mentale) des habitants des villes (citadins) des évènements extrêmes météorologiques et changements climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modèle d'analyse des &amp;quot;espaces refuges&amp;quot; des habitants des villes lors des évènements météorologiques extrêmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927677v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-03927857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ville, climat et société : vulnérabilités et résiliences</w:t>
               </w:r>
@@ -8053,51 +8053,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D42F742"/>
+    <w:nsid w:val="5BF8BE72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8284,51 +8284,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geraldine-molina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2602-9664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15284337X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Allagnat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Molina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.241.0185" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549804v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P&#233;aud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Pinto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793380v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2017.08.016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793355v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guinard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2018.02.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846040v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.3435" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591296v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3374" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321316v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Roudil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591330v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591429v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.156.0197" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591708v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1070" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845972v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845984v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315438v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853279v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643069v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642976v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196809v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853280v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857020v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847196v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851300v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851297v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851303v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=40922" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545071v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamberts" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Hureau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545160v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Leray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545178v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870737v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857074v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857073v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384555v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384938v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384451v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384776v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930787v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930750v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930746v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930811v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930691v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470633v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324827v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470657v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324813v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327869v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324821v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gangneux K&#233;b&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857399v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857403v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857406v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857401v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985651v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Godier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857407v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857409v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656564v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fenker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godier Gilles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grudet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857411v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857415v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857412v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857413v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196846v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337096v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bertrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhane Dascon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857460v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bozonnet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384358v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384402v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930706v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846137v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lefranc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846246v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musy Marjorie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846249v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cauhop&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846247v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327923v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521929v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521986v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;line Guyoit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bourles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Michel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521989v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809139v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695014v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debarbieux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldhuy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853277v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857467v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hefti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927827v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927677v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927733v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927857v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470652v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05461869v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bertrand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charlot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus Lozza" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05122176v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172893v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853281v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853282v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00536602v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geraldine-molina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2602-9664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15284337X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Allagnat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Molina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.241.0185" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549804v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P&#233;aud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Pinto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793380v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2017.08.016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793355v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guinard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2018.02.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846040v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.3435" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591296v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3374" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321316v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Roudil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591330v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591390v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.156.0197" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591708v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Richard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1070" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845972v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845984v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315438v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853279v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642976v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196809v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643069v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853280v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857020v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847196v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851300v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851297v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851303v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=40922" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545071v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamberts" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Hureau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545160v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Leray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545178v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857073v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870737v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857074v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384555v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384938v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384776v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930750v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930746v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930691v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930787v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324827v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470657v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470633v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324813v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327869v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324821v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gangneux K&#233;b&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857399v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857403v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857406v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857401v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857408v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857407v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985651v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Godier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857409v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656564v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fenker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godier Gilles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grudet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857411v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857415v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857412v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857413v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196846v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337096v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bertrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhane Dascon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857460v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bozonnet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384402v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384358v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930706v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846137v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lefranc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846246v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musy Marjorie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846249v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cauhop&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846247v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327923v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521929v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521986v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;line Guyoit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bourles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Michel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521989v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809139v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695014v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debarbieux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldhuy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853277v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857467v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hefti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927827v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927733v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927857v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927677v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470652v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05461869v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bertrand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charlot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus Lozza" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05122176v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172893v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853281v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853282v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00536602v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>