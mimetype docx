--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1007,196 +1007,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le plan climat de la communauté urbaine de Toulouse Métropole : une démarche territoriale « ordinaire » d’adaptation aux changements climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Adaptations aux changements environnementaux et territoires, 37, https://soe.revues.org/1034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.1070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mise en scène et coulisses du star-system architectural : la théâtralisation des vedettes et ses paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1 (156-157), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/esp.156.0197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793481v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-01591708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique spatiale de la littérature oulipienne. Quand l’espace renouvelle les pratiques littéraires.</w:t>
               </w:r>
@@ -3172,50 +3172,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Habitants des villes et fortes chaleurs : vulnérabilités, vécus, impacts santé, adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche n°4, Les vulnérabilités habitantes lors des fortes chaleurs, projet RN-MSH SENTICLIMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet SENTICLIMAT - RN-MSH, Apr 2023, Lyon, MSH Lyon - St-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Urban populations vulnerabilities and resiliences analysis model in a context of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3224,139 +3306,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUC 11, International Conference on Urban Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association for Urban Climate (IAUC) and the American Meteorological Society (AMS), Aug 2023, Sydney (AUSTRALIA), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384451v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04384938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les citadins face aux fortes chaleurs : vulnérabilités, vécus habitants, santé et adaptations</w:t>
               </w:r>
@@ -4419,165 +4419,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Climat, ville et société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence à l’École Normale Supérieure Paris-Ulm dans le cadre de la semaine européenne du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ville et climat : les liaisons dangereuses », conférence d’1h,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">cycle « Bivouac des facs », Médiathèque René-Char</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Issoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857403v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01857406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des enjeux énergétiques et climatiques dans les pratiques des manageurs territoriaux</w:t>
               </w:r>
@@ -4626,260 +4626,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Savoirs et modèles de l'architecture et de l'urbanisme durables : actes des Rencontres RAMAU tenues à Paris, le 14-15 novembre 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Godier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres RAMAU : Savoirs et modèles de l'architecture et de l'urbanisme durables,École nationale supérieure d'architecture de Paris-Val de Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.[en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00985651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les professionnels de l’architecture et de l’urbanisme face au défi énergétique : freins et leviers à l’évolution des compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Master Transition énergétique, Séminaire Énergie et évolution des pratiques professionnelles, à l’invitation d’Isabelle Grudet et de Laure Héland, conférence d’1 h à l’École Nationale Supérieure d’Architecture de La Villette</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fabricants de la ville face au défi énergétique : freins et leviers à l’évolution des compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence d’1h donnée dans le cadre du séminaire de recherche à l’ENSA de Lyon organisé par l’équipe du LAF/LAURE, à l’invitation de François Tran</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857407v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-00985651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser la culture pour fabriquer la ville : l’exemple de la fabrique littéraire des espaces urbains</w:t>
               </w:r>
@@ -6417,190 +6417,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’homme e(s)t la nature. Comment repenser notre rapport au vivant ?, Table-ronde et débat, Festival transition écologique et cinéma, 20/11/2021, organisé par les Shifters, projection du film Princesse Mononoké de Hayao Myazaki (2000)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géline Guyoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entretien de Géraldine Molina par Philippe Ecalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521929v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-03521986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser et mettre en œuvre la transition écologique, site internet de médiation scientifique co-construit avec mes étudiants de l’École Centrale Nantes sur des thèmes et travaux liés à la transition écologique</w:t>
               </w:r>
@@ -8053,51 +8053,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BF8BE72"/>
+    <w:nsid w:val="C553D4E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8284,51 +8284,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geraldine-molina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2602-9664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15284337X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Allagnat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Molina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.241.0185" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549804v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P&#233;aud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Pinto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793380v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2017.08.016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793355v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guinard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2018.02.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846040v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.3435" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591296v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3374" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321316v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Roudil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591330v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591390v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.156.0197" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591708v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Richard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1070" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845972v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845984v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315438v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853279v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642976v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196809v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643069v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853280v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857020v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847196v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851300v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851297v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851303v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=40922" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545071v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamberts" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Hureau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545160v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Leray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545178v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857073v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870737v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857074v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384555v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384938v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384776v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930750v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930746v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930691v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930787v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324827v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470657v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470633v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324813v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327869v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324821v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gangneux K&#233;b&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857399v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857403v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857406v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857401v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857408v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857407v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985651v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Godier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857409v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656564v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fenker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godier Gilles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grudet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857411v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857415v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857412v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857413v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196846v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337096v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bertrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhane Dascon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857460v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bozonnet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384402v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384358v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930706v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846137v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lefranc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846246v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musy Marjorie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846249v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cauhop&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846247v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327923v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521929v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521986v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;line Guyoit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bourles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Michel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521989v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809139v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695014v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debarbieux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldhuy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853277v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857467v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hefti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927827v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927733v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927857v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927677v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470652v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05461869v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bertrand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charlot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus Lozza" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05122176v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172893v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853281v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853282v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00536602v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geraldine-molina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2602-9664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15284337X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Allagnat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Molina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.241.0185" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549804v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P&#233;aud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Pinto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793380v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2017.08.016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793355v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guinard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2018.02.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846040v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.3435" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591296v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3374" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321316v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Roudil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591330v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591390v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591708v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1070" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793481v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.156.0197" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845972v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845984v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315438v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853279v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642976v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196809v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643069v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853280v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857020v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847196v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851300v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851297v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851303v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=40922" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545071v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamberts" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Hureau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545160v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Leray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545178v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857073v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870737v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857074v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384555v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384938v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384451v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384776v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930750v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930746v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930691v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930787v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324827v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470657v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470633v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324813v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327869v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324821v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gangneux K&#233;b&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857399v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857406v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857403v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857401v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985651v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Godier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857407v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857409v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656564v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fenker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godier Gilles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grudet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857411v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857415v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857412v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857413v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196846v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337096v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bertrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhane Dascon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857460v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bozonnet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384402v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384358v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930706v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846137v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lefranc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846246v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musy Marjorie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846249v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cauhop&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846247v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327923v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521986v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;line Guyoit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bourles" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Michel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521929v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521989v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809139v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695014v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debarbieux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldhuy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853277v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857467v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hefti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927827v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927733v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927857v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927677v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470652v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05461869v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bertrand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charlot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus Lozza" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05122176v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172893v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853281v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853282v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00536602v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>