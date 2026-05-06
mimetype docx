--- v0 (2026-03-27)
+++ v1 (2026-05-06)
@@ -4112,109 +4112,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural cooperatives performance measurement dilemma: wine cooperatives case in Languedoc-Roussillon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does the assurance level of environmental disclosure affect financial analysts’ decisions? An experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA Research International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">3ème Congrès France du Centre for Social and Environmental Accounting Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941470v1</w:t>
+                <w:t xml:space="preserve">hal-02078573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural cooperatives performance measurement dilemma: wine cooperatives case in Languedoc-Roussillon</w:t>
               </w:r>
@@ -4276,109 +4276,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the assurance level of environmental disclosure affect financial analysts’ decisions? An experimental Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agricultural cooperatives performance measurement dilemma: wine cooperatives case in Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès France du Centre for Social and Environmental Accounting Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Cergy, France</w:t>
+              <w:t xml:space="preserve">ICA Research International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078573v1</w:t>
+                <w:t xml:space="preserve">hal-04941470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception des CAC français sur la vérification sociétale : une expérimentation</w:t>
               </w:r>
@@ -7634,51 +7634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157620v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rivi&#232;re-Giordano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.023.0122" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121558v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapellier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet-Monjarret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.0023.0055" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686904v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giordano-Spring" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Larrinaga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AAAJ-07-2022-5946" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939855v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939868v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcia-Torea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0969160X.2021.2012496" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109663v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109660v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Cho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SAMPJ-03-2018-0054" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684643v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Riviere-Giordano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06863-1.p.0169" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009869v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.232.0011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506371v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Emilie Kessari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.046.0115" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654915v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Couderc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Remaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661311v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.186.19-34" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A4834F786C436D483065A0FE9D3F3CF123EF2EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653446v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677068v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aussenac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399986v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ruvini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Courrent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431117v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benoit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236322v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236301v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399952v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399969v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941179v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanlapha Phra&#239;bueng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sentis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815536v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Giordano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941423v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Soumare" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619938v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109642v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109638v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941486v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941443v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941457v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941488v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907656v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet-Montjarret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941435v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941463v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941950v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742867v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amadieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941470v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086558v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078573v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941955v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086443v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188799v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078572v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086170v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gillet-Monjarret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941958v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941965v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941972v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803930v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506215v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941992v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506209v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942014v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kessari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Temri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506214v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506300v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941478v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nargisse El Kharrazi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Couderc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803188v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942037v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811498v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506154v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942024v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941479v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807129v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499046v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543255v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558249v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Riviere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942078v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Grailles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine El Helou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanny Takour Bellaire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942043v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942048v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807456v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Domergue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Maurel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942055v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domergue" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941139v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940752v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824258v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04942161v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157620v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rivi&#232;re-Giordano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.023.0122" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121558v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapellier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet-Monjarret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.0023.0055" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686904v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giordano-Spring" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Larrinaga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AAAJ-07-2022-5946" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939855v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939868v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcia-Torea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0969160X.2021.2012496" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109663v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109660v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Cho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SAMPJ-03-2018-0054" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684643v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Riviere-Giordano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06863-1.p.0169" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009869v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.232.0011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506371v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Emilie Kessari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.046.0115" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654915v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Couderc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Remaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661311v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.186.19-34" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A4834F786C436D483065A0FE9D3F3CF123EF2EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653446v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677068v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aussenac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399986v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ruvini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Courrent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431117v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benoit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236322v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236301v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399952v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399969v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941179v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanlapha Phra&#239;bueng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sentis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815536v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Giordano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941423v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Soumare" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619938v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109642v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109638v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941486v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941443v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941457v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941488v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907656v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet-Montjarret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941435v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941463v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941950v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742867v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amadieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078573v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086558v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941470v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941955v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086443v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188799v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078572v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086170v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gillet-Monjarret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941958v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941965v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941972v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803930v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506215v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941992v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506209v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942014v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kessari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Temri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506214v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506300v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941478v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nargisse El Kharrazi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Couderc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803188v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942037v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811498v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506154v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942024v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941479v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807129v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499046v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543255v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558249v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Riviere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942078v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Grailles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine El Helou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanny Takour Bellaire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942043v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942048v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807456v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Domergue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Maurel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942055v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domergue" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941139v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940752v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824258v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04942161v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>