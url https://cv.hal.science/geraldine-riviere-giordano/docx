--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -127,222 +127,222 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue des thèses et des HDR</w:t>
+                <w:t xml:space="preserve">La performance sociétale en cabinet d’expertise comptable : décrire pour transformer vers du préférable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Maurel</w:t>
+                <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gillet-Monjarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACCRA Audit Comptabilité Contrôle : Recherches Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, N° 23 (2), pp.122-143. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/accra.023.0122⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 2 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/accra.0023.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157620v1</w:t>
+                <w:t xml:space="preserve">hal-05121558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La performance sociétale en cabinet d’expertise comptable : décrire pour transformer vers du préférable</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revue des thèses et des HDR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Gillet-Monjarret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACCRA Audit Comptabilité Contrôle : Recherches Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2 (23), </w:t>
+              <w:t xml:space="preserve">, 2025, N° 23 (2), pp.122-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/accra.0023.0055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/accra.023.0122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05121558v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field-configuring events and the failure to standardise accounting for carbon emissions</w:t>
               </w:r>
@@ -354,51 +354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Larrinaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounting, Auditing and Accountability Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 37 (9), pp.216-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -432,51 +432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSRD et perspectives d’évolution des missions dans la profession comptable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, mars (584)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -501,51 +501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si on valorisait le potentiel RSE en compte 207 Fonds commercial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, mars (573)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -609,51 +609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Larrinaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social and Environmental Accountability Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.93-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -700,64 +700,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role and Effectiveness of Corporate Social Responsibility Assurance in a Mandatory Setting: Professional Accountants' Perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gillet-Monjarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24 (1), pp.59-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -782,77 +782,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique RSE en cabinet d'expertise comptable et accompagnement auprès des clients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gillet-Monjarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 122, pp.63-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -877,51 +877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the level of assurance statement on environmental disclosure affect investor assessment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -975,252 +975,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l'attention médiatique sur les enjeux agroalimentaires oriente-t-elle le reporting sociétal d’entreprise ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
+                <w:t xml:space="preserve">La vérification sociétale : une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gillet-Monjarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06863-1.p.0169⟩</w:t>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tome 23 (2), pp.11-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.232.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684643v1</w:t>
+                <w:t xml:space="preserve">hal-02009869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vérification sociétale : une revue de la littérature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
+                <w:t xml:space="preserve">Comment l'attention médiatique sur les enjeux agroalimentaires oriente-t-elle le reporting sociétal d’entreprise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Riviere-Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Tome 23 (2), pp.11-62. </w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2016 (n°1), pp.169-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cca.232.0011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06863-1.p.0169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009869v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l'attention médiatique sur les enjeux agroalimentaires oriente-t-elle le reporting sociétal d’entreprise ?. Le cas de Bonduelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1, pp.169-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1258,51 +1258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation et responsabilité sociale des entreprises (RSE) dans les entreprises agroalimentaires du Languedoc-Roussillon : le rôle de la performance économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1362,51 +1362,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les entreprises de la filière vin : 3ème partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Riviere-Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Remaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1457,51 +1457,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reporting sociétal et IFRS : quelle cohérence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 186, pp.19-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1547,51 +1547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment crédibiliser le reporting sociétal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13, pp.127-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1616,51 +1616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion d’informations sociétales : un supplément de valeur pour l’entreprise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale sur le travail et la société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3 (2), pp.866-885</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1711,951 +1711,951 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le reporting de durabilité et la protection de la biodiversité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les comptables au cœur de la durabilité : structurer un marché responsable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Aussenac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
+                <w:t xml:space="preserve">Benjamin Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chapellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international CSEAR France - Ateliers doctoraux</w:t>
+              <w:t xml:space="preserve">8ème congrès international CSEAR FRANCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05236312v1</w:t>
+                <w:t xml:space="preserve">hal-05485182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques d’Economie Circulaire dans les PME de tous secteurs d’activité : proposition d’une échelle de mesure</w:t>
+                <w:t xml:space="preserve">Le reporting de durabilité et la protection de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Ruvini</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sarah Aussenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Réseau International de recherche sur les Organisations et le Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIODD, Oct 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'AFC - Ateliers doctoraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399986v1</w:t>
+                <w:t xml:space="preserve">hal-05236301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le reporting de durabilité et la protection de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIODD 2025 - Ateliers doctoraux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès international CSEAR France - Ateliers doctoraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05431117v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">une révolution silencieuse : vers un marché de la durabilité structuré par les professionnels comptables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Normes et comportements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone de Comptabilité, May 2025, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability reporting and biodiversity protection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pratiques d’Economie Circulaire dans les PME de tous secteurs d’activité : proposition d’une échelle de mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ruvini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Courrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Scholars Colloquium - CSEAR UK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, St andrews, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès du Réseau International de recherche sur les Organisations et le Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIODD, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236322v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les comptables au cœur de la durabilité : structurer un marché responsable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le reporting de durabilité et la protection de la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Aussenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème congrès international CSEAR FRANCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">RIODD 2025 - Ateliers doctoraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485182v1</w:t>
+                <w:t xml:space="preserve">hal-05431117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le reporting de durabilité et la protection de la biodiversité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Sustainability reporting and biodiversity protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AFC - Ateliers doctoraux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Emerging Scholars Colloquium - CSEAR UK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, St andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05236301v1</w:t>
+                <w:t xml:space="preserve">hal-05236322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs explicatifs de la transition des PME vers l'économie circulaire : étude du passage à l'action du dirigeant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">La circularité forte s’inscrit-elle toujours dans la soutenabilité forte ? Éléments d’analyse au niveau managérial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ruvini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Courrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International Francophone en Entrepreneuriat et PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIREPME, Oct 2024, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Congrès du Réseau International de recherche sur les Organisations et le Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIODD, Sep 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399952v1</w:t>
+                <w:t xml:space="preserve">hal-05399969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circularité forte s’inscrit-elle toujours dans la soutenabilité forte ? Éléments d’analyse au niveau managérial.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Facteurs explicatifs de la transition des PME vers l'économie circulaire : étude du passage à l'action du dirigeant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ruvini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Courrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Réseau International de recherche sur les Organisations et le Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIODD, Sep 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Congrès International Francophone en Entrepreneuriat et PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIREPME, Oct 2024, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399969v1</w:t>
+                <w:t xml:space="preserve">hal-05399952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporate social responsibility activities based on the governance in force in financial institutions : an exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanlapha Phraïbueng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2693,64 +2693,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs explicatifs de la transition des PME vers l'économie circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ruvini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Courrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2801,64 +2801,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des pratiques en cabinet d’EC et perception des collaborateurs suite au passage en société à mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Soumare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du CSEAR (Centre for Social and Environmental Accounting Research) France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2896,64 +2896,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Choix du statut de société à mission par un cabinet d’expertise-comptable : logique de marché, démarche contributive ou mise en conformité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Soumare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du CSEAR (Centre for Social and Environmental Accounting Research) France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2978,51 +2978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to account for CSR in the French financial accounting?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAN CSEAR Conference online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3041,217 +3041,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la performance perçue par les collaborateurs de cabinets d'expertise-comptable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Performance RSE en cabinet d’expertise-comptable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gillet-Monjarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Réseau International de Recherche sur les Organisations et le Développement Durable (RIODD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Montpellier (format numérique), France</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de l’Association Francophone de Comptabilité (AFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Format Numérique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109642v1</w:t>
+                <w:t xml:space="preserve">hal-03109638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance RSE en cabinet d’expertise-comptable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Etude de la performance perçue par les collaborateurs de cabinets d'expertise-comptable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gillet-Monjarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de l’Association Francophone de Comptabilité (AFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Format Numérique, France</w:t>
+              <w:t xml:space="preserve">Congrès du Réseau International de Recherche sur les Organisations et le Développement Durable (RIODD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montpellier (format numérique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109638v1</w:t>
+                <w:t xml:space="preserve">hal-03109642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for Carbon Emission Allowances. An analysis in the EU-ETS Phase 3</w:t>
               </w:r>
@@ -3276,51 +3276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Larrinaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Congrès Annuel de l’Association Francophone de Comptabilité (AFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3339,122 +3339,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance and Financial Constraints, the impact on CSR performance in cooperative banks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Accounting for carbon emission allowances: An analysis in the EU-ETS Phase 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garcia-Torea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Larrinaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International CSR, Sustainability, Ethics &amp; Governance Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Santander, Spain</w:t>
+              <w:t xml:space="preserve">30th International Congress on Social and Environmental Accounting Research and Emerging Scholars Colloquium (CSEAR UK 2018).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, St Andrews (Ecosse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941443v1</w:t>
+                <w:t xml:space="preserve">hal-04941435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governance and Financial Constraints, the impact on CSR performance in cooperative banks</w:t>
               </w:r>
@@ -3466,621 +3479,608 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanlapha Phraïbueng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Conference on Corporate Social Responsibility, Governance and Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Santander, Spain</w:t>
+              <w:t xml:space="preserve">The 5th International CSR, Sustainability, Ethics &amp; Governance Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Santander, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941457v1</w:t>
+                <w:t xml:space="preserve">hal-04941443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expert-comptable et RSE: dynamique en cabinet et conseil auprès des clients</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Governance and Financial Constraints, the impact on CSR performance in cooperative banks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanlapha Phraïbueng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème Congrès Annuel de l’Association Francophone de Comptabilité (AFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">The 20th International Conference on Corporate Social Responsibility, Governance and Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Santander, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941488v1</w:t>
+                <w:t xml:space="preserve">hal-04941457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expert-comptable et RSE : dynamique en cabinet et conseil auprès des clients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Expert-comptable et RSE: dynamique en cabinet et conseil auprès des clients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gillet-Monjarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions numériques et informations comptables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France. pp.cd-rom</w:t>
+              <w:t xml:space="preserve">39ème Congrès Annuel de l’Association Francophone de Comptabilité (AFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907656v1</w:t>
+                <w:t xml:space="preserve">hal-04941488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for carbon emission allowances: An analysis in the EU-ETS Phase 3</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Expert-comptable et RSE : dynamique en cabinet et conseil auprès des clients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chapellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gillet-Montjarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Congress on Social and Environmental Accounting Research and Emerging Scholars Colloquium (CSEAR UK 2018).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, St Andrews (Ecosse), France</w:t>
+              <w:t xml:space="preserve">Transitions numériques et informations comptables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941435v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the level of assurance statement on environmental disclosure affect investor assessment? An experimental study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en œuvre d’une politique de RSE en PME : Le rôle des experts-comptables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chapellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claire Gillet-Monjarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles H. Cho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Public Interest Section Meeting of the American Accounting Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Washington, United States</w:t>
+              <w:t xml:space="preserve">38ème Congrès Annuel de l’Association Francophone de Comptabilité (AFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941463v1</w:t>
+                <w:t xml:space="preserve">hal-04941950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre d’une politique de RSE en PME : Le rôle des experts-comptables</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Does the level of assurance statement on environmental disclosure affect investor assessment? An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H. Cho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème Congrès Annuel de l’Association Francophone de Comptabilité (AFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
+              <w:t xml:space="preserve">The Public Interest Section Meeting of the American Accounting Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941950v1</w:t>
+                <w:t xml:space="preserve">hal-04941463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The key role of stakeholders on wine cooperatives governance and performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4112,506 +4112,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the assurance level of environmental disclosure affect financial analysts’ decisions? An experimental Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La perception des CAC français sur la vérification sociétale : une expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claire Gillet-Monjarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès France du Centre for Social and Environmental Accounting Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Cergy, France</w:t>
+              <w:t xml:space="preserve">CSEAR France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078573v1</w:t>
+                <w:t xml:space="preserve">hal-04941965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural cooperatives performance measurement dilemma: wine cooperatives case in Languedoc-Roussillon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Does the assurance level of environmental disclosure affect financial analysts’ decisions? An experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA Research International Conference 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">3ème Congrès France du Centre for Social and Environmental Accounting Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086558v1</w:t>
+                <w:t xml:space="preserve">hal-02078573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural cooperatives performance measurement dilemma: wine cooperatives case in Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA Research International Conference</w:t>
+              <w:t xml:space="preserve">ICA Research International Conference 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941470v1</w:t>
+                <w:t xml:space="preserve">hal-02086558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception des CAC français sur la vérification sociétale : une expérimentation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Agricultural cooperatives performance measurement dilemma: wine cooperatives case in Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Francophone de Comptabilité (AFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ICA Research International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941955v1</w:t>
+                <w:t xml:space="preserve">hal-04941470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the assurance level of environmental disclosure affect financial analysts’ decisions? An experimental Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La perception des CAC français sur la vérification sociétale : une expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gillet-Montjarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Congress on Social and Environmental Accounting Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Francophone de Comptabilité (AFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086443v1</w:t>
+                <w:t xml:space="preserve">hal-04941955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception des commissaires aux comptes français sur la vérification sociétale : une expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gillet-Monjarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité, Contrôle et Audit des invisibles, de l'informel et de l'imprévisible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Toulouse, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4630,424 +4643,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception des commissaires aux comptes français sur la vérification sociétale: une expérimentation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Does the assurance level of environmental disclosure affect financial analysts’ decisions? An experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès France du Centre for Social and Environmental Accounting Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Cergy, France</w:t>
+              <w:t xml:space="preserve">27th International Congress on Social and Environmental Accounting Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078572v1</w:t>
+                <w:t xml:space="preserve">hal-02086443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception des CAC français sur la vérification sociétale: une expérimentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Gillet-Monjarret</w:t>
+                <w:t xml:space="preserve">La perception des commissaires aux comptes français sur la vérification sociétale: une expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gillet-Monjarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire CCA Grand Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3ème Congrès France du Centre for Social and Environmental Accounting Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086170v1</w:t>
+                <w:t xml:space="preserve">hal-02078572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the assurance level of environmental disclosure affect financial analysts’ decisions? An experimental Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La perception des CAC français sur la vérification sociétale: une expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gillet-Monjarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSEAR France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire CCA Grand Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941958v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception des CAC français sur la vérification sociétale : une expérimentation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Does the assurance level of environmental disclosure affect financial analysts’ decisions? An experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSEAR France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941965v1</w:t>
+                <w:t xml:space="preserve">hal-04941958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion d’informations RSE des entreprises agroalimentaires est-elle une réponse à l’attention médiatique sur les enjeux sociétaux ? Le cas de Bonduelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5079,588 +5079,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre réglementation et légitimité : quelles stratégies de divulgation sociétale des firmes agroalimentaires ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Going deeper into the explanatory power of CSR disclosure theories: CSR reporting strategies of food companies between regulation and legitimacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Congrès français du CSEAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre for Social and Environmental Accounting Research (CSEAR). Saint Andrews, GBR.; Montpellier Research in Management (MRM). Montpellier, FRA.; Université Montpellier 1 (UM1). FRA., May 2013, Montpellier, France. 20 p</w:t>
+              <w:t xml:space="preserve">25. CSEAR International Congress on Social &amp; Environmental Accounting Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Saint Andrews, United Kingdom. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803930v1</w:t>
+                <w:t xml:space="preserve">hal-01506300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopératives et développement durable : un lien évident ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leila Temri</w:t>
+                <w:t xml:space="preserve">Entre réglementation et légitimité : quelles stratégies de divulgation sociétale des firmes agroalimentaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Riviere-Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Congrès du Réseau international de Recherche sur les Organisations et le Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Lillois d’Études et de Recherches Sociologiques et Économiques - UMR 8019 (CLERSE). Villeneuve d’Ascq, FRA., Jun 2013, Lille, France. 6 p</w:t>
+              <w:t xml:space="preserve">2. Congrès français du CSEAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Social and Environmental Accounting Research (CSEAR). Saint Andrews, GBR.; Montpellier Research in Management (MRM). Montpellier, FRA.; Université Montpellier 1 (UM1). FRA., May 2013, Montpellier, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506215v1</w:t>
+                <w:t xml:space="preserve">hal-02803930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles implications de la loi Grenelle 2 en matière de vérification sociétale ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les coopératives sont-elles dans le vert ? Le cas des coopératives agroalimentaires du Languedoc Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kessari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès CSEAR France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8ème Congrès du RIODD-ESEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941992v1</w:t>
+                <w:t xml:space="preserve">hal-04942014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles implications de la loi Grenelle 2 en matière de vérification sociétale ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Coopératives et développement durable : un lien évident ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Congrès français du CSEAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre for Social and Environmental Accounting Research (CSEAR). Saint Andrews, GBR.; Montpellier Research in Management (MRM). Montpellier, FRA.; Université Montpellier 1 (UM1). FRA., May 2013, Montpellier, France. 18 p</w:t>
+              <w:t xml:space="preserve">8. Congrès du Réseau international de Recherche sur les Organisations et le Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Lillois d’Études et de Recherches Sociologiques et Économiques - UMR 8019 (CLERSE). Villeneuve d’Ascq, FRA., Jun 2013, Lille, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506209v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coopératives sont-elles dans le vert ? Le cas des coopératives agroalimentaires du Languedoc Roussillon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quelles implications de la loi Grenelle 2 en matière de vérification sociétale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès du RIODD-ESEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès CSEAR France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942014v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles implications de la loi Grenelle 2 en matière de vérification sociétale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Congrès du Réseau international de Recherche sur les Organisations et le Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Lillois d’Études et de Recherches Sociologiques et Économiques - UMR 8019 (CLERSE). Villeneuve d’Ascq, FRA., Jun 2013, Lille, France. 23 p</w:t>
+              <w:t xml:space="preserve">2. Congrès français du CSEAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Social and Environmental Accounting Research (CSEAR). Saint Andrews, GBR.; Montpellier Research in Management (MRM). Montpellier, FRA.; Université Montpellier 1 (UM1). FRA., May 2013, Montpellier, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506214v1</w:t>
+                <w:t xml:space="preserve">hal-01506209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Going deeper into the explanatory power of CSR disclosure theories: CSR reporting strategies of food companies between regulation and legitimacy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quelles implications de la loi Grenelle 2 en matière de vérification sociétale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. CSEAR International Congress on Social &amp; Environmental Accounting Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Saint Andrews, United Kingdom. 25 p</w:t>
+              <w:t xml:space="preserve">8. Congrès du Réseau international de Recherche sur les Organisations et le Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Lillois d’Études et de Recherches Sociologiques et Économiques - UMR 8019 (CLERSE). Villeneuve d’Ascq, FRA., Jun 2013, Lille, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506300v1</w:t>
+                <w:t xml:space="preserve">hal-01506214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echec, défaillance, faillite, disparition d’entreprise : de quoi parle-t-on ? Une approche par la gouvernance, le cas des PME agroalimentaires du Languedoc Roussillon</w:t>
               </w:r>
@@ -5672,51 +5672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nargisse El Kharrazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐Pierre Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale de Gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5735,342 +5735,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echec, défaillance, faillite, disparition d’entreprise : de quoi parle-t-on ? Une approche par la gouvernance, le cas des PME agroalimentaires du Languedoc-Roussillon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Innovation et développement durable dans les entreprises agroalimentaires du Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Temri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Riviere-Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Conférence Internationale de Gouvernance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole de Management (EM Lyon Business School). Lyon, FRA.; Institut d'Administration des Entreprises de Lyon (IAE Lyon). FRA., May 2012, Lyon, France. 40 p</w:t>
+              <w:t xml:space="preserve">Ecole d'été 2012 du RRI : Les nouvelles dimensions des systèmes sectoriels de l’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau de Recherche sur l'Innovation (RRI). Montpellier, FRA., Aug 2012, Montpellier, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803188v1</w:t>
+                <w:t xml:space="preserve">hal-02811498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation et développement durable dans les entreprises agroalimentaires du Languedoc-Roussillon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
+                <w:t xml:space="preserve">Echec, défaillance, faillite, disparition d’entreprise : de quoi parle-t-on ? Une approche par la gouvernance, le cas des PME agroalimentaires du Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nargisse El Kharrazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Riviere-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d’été du Réseau de Recherche sur l’Innovation (RRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11. Conférence Internationale de Gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole de Management (EM Lyon Business School). Lyon, FRA.; Institut d'Administration des Entreprises de Lyon (IAE Lyon). FRA., May 2012, Lyon, France. 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942037v1</w:t>
+                <w:t xml:space="preserve">hal-02803188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation et développement durable dans les entreprises agroalimentaires du Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Riviere-Giordano</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Temri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'été 2012 du RRI : Les nouvelles dimensions des systèmes sectoriels de l’innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau de Recherche sur l'Innovation (RRI). Montpellier, FRA., Aug 2012, Montpellier, France. 27 p</w:t>
+              <w:t xml:space="preserve">Ecole d’été du Réseau de Recherche sur l’Innovation (RRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811498v1</w:t>
+                <w:t xml:space="preserve">hal-04942037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérifier les informations environnementales pour crédibiliser le green reporting et enrayer le green washing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journée de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; Université Montpellier 2 (Sciences et Techniques) (UM2). FRA.; Université de Montpellier (UM). Montpellier, FRA.; Association Française de Marketing (AFM). Paris, FRA.; Montpellier Research in Management (MRM). Montpellier, FRA., Sep 2012, Montpellier, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6108,64 +6108,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coopératives « naturellement » plus responsables ? Le cas des coopératives du Languedoc Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Modèles agricoles coopératifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6190,51 +6190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the environnemental disclosure profitable for agrofirms?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research forum, 34th EAA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6259,51 +6259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion d'informations environnementales est-elle bénéfique pour les entreprises agroalimentaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Riviere-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. European Accounting Association (EAA) Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Institute for Advanced Studies in Management (EIASM). BEL.; European Accounting Association (EAA). BEL., Apr 2011, Rome, Italy. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6328,51 +6328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lien entre l'engagement sociétal et la performance financière : une application au secteur agroalimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6423,51 +6423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE REPORTING SOCIETAL A L'EPREUVE DES THEORIES NORMATIVES COMPTABLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Riviere-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">«COMPTABILITE ET ENVIRONNEMENT »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6619,51 +6619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Grailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine El Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6701,177 +6701,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réglementation internationale de la comptabilité carbone : un processus en panne ?</w:t>
+                <w:t xml:space="preserve">The existing models of Carbon Accounting in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Compte rendu n°2 contrat de recherche avec l’Autorité des Normes Comptables. 2017</w:t>
+              <w:t xml:space="preserve">Compte rendu n°1 contrat de recherche avec l’Autorité des Normes Comptables. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942043v1</w:t>
+                <w:t xml:space="preserve">hal-04942048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The existing models of Carbon Accounting in Europe</w:t>
+                <w:t xml:space="preserve">La réglementation internationale de la comptabilité carbone : un processus en panne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Compte rendu n°1 contrat de recherche avec l’Autorité des Normes Comptables. 2017</w:t>
+              <w:t xml:space="preserve">Compte rendu n°2 contrat de recherche avec l’Autorité des Normes Comptables. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942048v1</w:t>
+                <w:t xml:space="preserve">hal-04942043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques des entreprises agroalimentaires (EAA) du Languedoc-Roussillon : évolutions 1998-2010</w:t>
               </w:r>
@@ -6883,51 +6883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Riviere-Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6984,51 +6984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐Pierre Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7085,204 +7085,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réglementation internationale de la comptabilité carbone : un processus en panne ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
+                <w:t xml:space="preserve">Mise en œuvre d'une politique de RSE en PME: Le rôle des experts-comptables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gillet-Monjarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reporting, Innovations et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions EMS, 2018</w:t>
+              <w:t xml:space="preserve">Comptabilités et Société : Entre représentation et construction du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Editions, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941139v1</w:t>
+                <w:t xml:space="preserve">hal-04940752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre d'une politique de RSE en PME: Le rôle des experts-comptables</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La réglementation internationale de la comptabilité carbone : un processus en panne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilités et Société : Entre représentation et construction du monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMS Editions, 2018</w:t>
+              <w:t xml:space="preserve">Reporting, Innovations et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions EMS, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940752v1</w:t>
+                <w:t xml:space="preserve">hal-04941139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7300,51 +7300,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité des informations sociétales : une expérimentation relative à l’audit environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Riviere-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier 1, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7403,51 +7403,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En quête d'une représentation comptable de la responsabilité sociale de l'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Montpellier (UM), FRA, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7634,51 +7634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157620v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rivi&#232;re-Giordano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.023.0122" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121558v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapellier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet-Monjarret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.0023.0055" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686904v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giordano-Spring" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Larrinaga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AAAJ-07-2022-5946" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939855v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939868v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcia-Torea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0969160X.2021.2012496" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109663v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109660v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Cho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SAMPJ-03-2018-0054" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684643v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Riviere-Giordano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06863-1.p.0169" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009869v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.232.0011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506371v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Emilie Kessari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.046.0115" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654915v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Couderc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Remaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661311v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.186.19-34" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A4834F786C436D483065A0FE9D3F3CF123EF2EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653446v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677068v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aussenac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399986v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ruvini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Courrent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431117v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benoit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236322v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236301v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399952v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399969v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941179v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanlapha Phra&#239;bueng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sentis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815536v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Giordano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941423v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Soumare" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619938v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109642v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109638v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941486v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941443v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941457v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941488v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907656v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet-Montjarret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941435v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941463v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941950v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742867v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amadieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078573v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086558v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941470v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941955v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086443v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188799v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078572v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086170v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gillet-Monjarret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941958v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941965v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941972v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803930v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506215v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941992v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506209v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942014v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kessari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Temri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506214v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506300v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941478v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nargisse El Kharrazi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Couderc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803188v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942037v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811498v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506154v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942024v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941479v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807129v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499046v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543255v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558249v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Riviere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942078v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Grailles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine El Helou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanny Takour Bellaire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942043v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942048v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807456v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Domergue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Maurel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942055v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domergue" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941139v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940752v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824258v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04942161v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121558v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapellier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet-Monjarret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rivi&#232;re-Giordano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.0023.0055" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157620v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.023.0122" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686904v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giordano-Spring" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Larrinaga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AAAJ-07-2022-5946" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939855v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939868v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcia-Torea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0969160X.2021.2012496" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109663v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109660v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Cho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SAMPJ-03-2018-0054" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009869v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.232.0011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684643v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Riviere-Giordano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06863-1.p.0169" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506371v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Emilie Kessari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.046.0115" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654915v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Couderc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Remaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661311v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.186.19-34" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A4834F786C436D483065A0FE9D3F3CF123EF2EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653446v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677068v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485182v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benoit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236301v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aussenac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129572v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399986v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ruvini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Courrent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431117v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236322v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399969v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399952v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941179v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanlapha Phra&#239;bueng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sentis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815536v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Giordano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941423v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Soumare" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619938v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109638v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109642v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941486v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941435v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941443v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941457v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941488v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907656v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet-Montjarret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941950v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941463v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742867v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amadieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941965v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078573v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086558v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941470v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941955v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188799v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086443v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078572v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086170v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gillet-Monjarret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941958v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941972v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506300v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803930v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942014v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kessari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Temri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506215v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941992v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506209v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506214v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941478v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nargisse El Kharrazi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Couderc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811498v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803188v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942037v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506154v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942024v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941479v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807129v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499046v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543255v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558249v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Riviere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942078v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Grailles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine El Helou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanny Takour Bellaire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942048v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942043v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807456v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Domergue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Maurel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942055v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domergue" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940752v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941139v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824258v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04942161v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>