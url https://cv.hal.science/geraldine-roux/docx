--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -1467,325 +1467,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex invasion history of the Asian long-horned beetle: fifteen years after first detection in Europe</w:t>
+                <w:t xml:space="preserve">Deciphering the worldwide invasion of the Asian long-horned beetle: A recurrent invasion process from the native area together with a bridgehead effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Javal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Haran</w:t>
+                <w:t xml:space="preserve">Eric Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetyana Tsykun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Hérard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Melody Keena</w:t>
+                <w:t xml:space="preserve">Claudine Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10340-017-0917-1⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (5), pp.951-967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608201v1</w:t>
+                <w:t xml:space="preserve">hal-02622945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the worldwide invasion of the Asian long-horned beetle: A recurrent invasion process from the native area together with a bridgehead effect</w:t>
+                <w:t xml:space="preserve">Complex invasion history of the Asian long-horned beetle: fifteen years after first detection in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Javal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tetyana Tsykun</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Courtin</w:t>
+                <w:t xml:space="preserve">Julien Haran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Kerdelhue</w:t>
+                <w:t xml:space="preserve">Franck Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Keena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (5), pp.951-967. </w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92, pp.173-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.15030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10340-017-0917-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622945v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeography of Monochamus galloprovincialis, the European vector of the pinewood nematode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Haran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2129,51 +2129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale and multi-site resampling of a study area in spatial genetics: implications for flying insect species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Haran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2648,51 +2648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altitudinal barrier to the spread of an invasive species: Could the Pyrenean chain slow the natural spread of the pinewood Nematode?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Haran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2778,51 +2778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghost mtDNA haplotypes generated by fortuitous NUMTs can deeply disturb infra-specific genetic diversity and phylogeographic pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Haran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fotini A. Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2946,51 +2946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David de Feraudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magally Torres-Leguizamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Roux-Morabito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3037,51 +3037,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of 12 microsatellites loci for the longhorn beetle Monochamus galloprovincialis (Coleoptera Cerambycidae), vector of the Pine Wood Nematode in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Haran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Roux-Morabito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4613,51 +4613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Roux Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lieutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 15 (6), pp.1603-1615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4703,51 +4703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux espèces distinctes d'Hylésine du pin, Tomicus piniperda et Tomicus destruens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Roux-Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4798,51 +4798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genetic structure of Tomicus piniperda L. (Curculionidae : Scolytinae) on different pine species and validation of T. destruens (Woll.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Roux-Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5732,77 +5732,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traçage des routes d’invasion d’un insecte ravageur polyphage : le cas du capricorne asiatique Anoplophora glabripennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Javal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tsykun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6232,51 +6232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pine sawyer beetle, Monochamus galloprovincialis (Coleoptera: Cerambycidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Haran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6336,51 +6336,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape Genetics of Monochamus galloprovincialis, vector of the pine wood nematode in Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Haran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6444,51 +6444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape Genetics of Monochamus galloprovincialis, vector of the pine wood nematode in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Haran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6552,51 +6552,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing potential expansion of the Pine Wood Nematode (Bursaphelenchus xylophilus) from the spatial genetic structure of the vector (Monochamus galloprovincialis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Haran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6682,51 +6682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Gruffudd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugh Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Haran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Roux-Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6781,51 +6781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des processus de dispersion de Monochamus galloprovincialis , vecteur du nématode du pin : rôle potentiel de la chaîne pyrénéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Haran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7008,230 +7008,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of mitochondrial fragments in the nuclear genome (Numts) of the longhorned beetle Monochamus galloprovincialis (Coleoptera, Cerambycidae)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Roux-Morabito</w:t>
+                <w:t xml:space="preserve">The role of host tree in shaping the population genetic structure of forest insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Roux-Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. International Congress of Entomology;ICE 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Durban, South Africa. 1 p</w:t>
+              <w:t xml:space="preserve">International Symposium "Entomological research in Mediterranean forest ecosystems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Estoril, Italy. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814269v1</w:t>
+                <w:t xml:space="preserve">hal-02816446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of host tree in shaping the population genetic structure of forest insects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Kerdelhue</w:t>
+                <w:t xml:space="preserve">Incorporation of mitochondrial fragments in the nuclear genome (Numts) of the longhorned beetle Monochamus galloprovincialis (Coleoptera, Cerambycidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fotini A. Koutroumpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lieutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Magnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Roux-Morabito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium "Entomological research in Mediterranean forest ecosystems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Estoril, Italy. 1 p</w:t>
+              <w:t xml:space="preserve">23. International Congress of Entomology;ICE 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Durban, South Africa. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816446v1</w:t>
+                <w:t xml:space="preserve">hal-02814269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of molecular markers to identify cryptic species or complexes of sibling species in invasive or potentially invasive conifer pest insects</w:t>
               </w:r>
@@ -8238,51 +8238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des processus de dispersion de Monochamus galloprovincialis, vecteur du nématode du pin : rôle potentiel de la chaîne pyrénéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Haran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8601,51 +8601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDPINE 4: 4.International Conference on Mediterranean Pines Conservation, Ecology, Restoration and Management of Mediterranean Pines and their Ecosystems: Challenges under global change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Avignon, France. 204 p., 2011, Abstrack book Medpine 4: 4.International Conference on Mediterranean Pines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9262,51 +9262,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314497v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Magnoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Ren" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G Brockerhoff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.101.150337" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057758v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hoffmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Canavan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-025-10313-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871434v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Cui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda D. Roe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Boyle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Keena" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunke Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70036" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638781v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kersaudy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01233-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525169v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Veillat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Querejeta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.96.130195" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366792v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Branco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Faccoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G. Brockerhoff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-021-01431-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312053v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Javal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gigu&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13381" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464437v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eliautout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gu&#233;rin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hidalgo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01825-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02542093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mota" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sarniguet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13564" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Tsykun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Holling" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Prospero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55698-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608201v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;rard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-017-0917-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622945v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15030" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628179v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tellez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-017-0878-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706338v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.10.031" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NDQHQ5D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623335v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618221v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pajares" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bonif&#225;cio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Naves" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4135" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605941v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12408" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636439v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesfin Wondafrash" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Slippers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Garnas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Roux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Foit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1159-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632348v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina. A. Pereyra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia. A. Gomez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila La Manna" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Alicia Lanteri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/tov304" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632054v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134126" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633238v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotini A. Koutroumpa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12095" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNHF5C1V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633873v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Feraudy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magally Torres-Leguizamon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Roux-Morabito" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-013-0101-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633851v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0262-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691004v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rougon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lieutier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12042" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930733v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertheau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieutier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux-Morabito" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0161-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690977v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690947v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Brockerhoff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2010.01445.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0KBNS66F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux-Morabito" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0469.2008.00492.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MV15FNGV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664018v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Salle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690937v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pineau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.07.020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MNQGZ3B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690916v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garcia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Certain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2009.00442.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A47D4D2EBC3E56C5174BE79DB2653A15A23F2619/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659519v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Gillette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dormont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stein" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aesa/101.5.845" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884154v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vincent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Altemayer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gevar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007083" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883423v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008056" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667155v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Horn" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux Morabito" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lieutier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02872.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-02LTHD61-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674638v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux-Morabito" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673067v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forichon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chambon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Robert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696986v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Markalas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sun" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883261v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanos Markalas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Zhi Pan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hua Sun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435000v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691824v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686563v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236377v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Veillat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655992v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787980v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tsykun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605921v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Galv&#227;o de Melo E Mota" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740376v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740241v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603686v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.92731" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793448v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738933v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746336v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/berjki.2013.169.000" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744996v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Gruffudd" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Evans" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810723v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806602v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo Sousa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alberto Pajares Alonso" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814269v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816446v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821372v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763198v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kleinhentz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gourov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770146v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773489v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Candau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jarry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776250v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775139v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655984v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605319v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603665v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603593v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742498v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809303v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesieur" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538434v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. -H. Hoffmann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748530v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074094v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tassus" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosdidier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Hotte" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204276v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02852462v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314497v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Magnoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Ren" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G Brockerhoff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.101.150337" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057758v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hoffmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Canavan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-025-10313-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871434v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Cui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda D. Roe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Boyle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Keena" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunke Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70036" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638781v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kersaudy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01233-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525169v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Veillat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Querejeta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.96.130195" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366792v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Branco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Faccoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G. Brockerhoff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-021-01431-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312053v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Javal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gigu&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13381" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464437v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eliautout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gu&#233;rin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hidalgo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01825-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02542093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mota" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sarniguet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13564" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Tsykun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Holling" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Prospero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55698-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622945v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15030" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608201v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;rard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-017-0917-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628179v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tellez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-017-0878-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706338v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.10.031" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NDQHQ5D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623335v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618221v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pajares" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bonif&#225;cio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Naves" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4135" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605941v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12408" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636439v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesfin Wondafrash" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Slippers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Garnas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Roux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Foit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1159-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632348v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina. A. Pereyra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia. A. Gomez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila La Manna" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Alicia Lanteri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/tov304" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632054v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134126" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633238v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotini A. Koutroumpa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12095" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNHF5C1V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633873v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Feraudy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magally Torres-Leguizamon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Roux-Morabito" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-013-0101-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633851v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0262-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691004v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rougon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lieutier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12042" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930733v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertheau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieutier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux-Morabito" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0161-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690977v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690947v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Brockerhoff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2010.01445.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0KBNS66F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux-Morabito" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0469.2008.00492.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MV15FNGV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664018v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Salle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690937v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pineau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.07.020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MNQGZ3B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690916v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garcia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Certain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2009.00442.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A47D4D2EBC3E56C5174BE79DB2653A15A23F2619/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659519v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Gillette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dormont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stein" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aesa/101.5.845" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884154v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vincent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Altemayer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gevar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007083" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883423v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008056" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667155v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Horn" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux Morabito" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lieutier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02872.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-02LTHD61-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674638v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux-Morabito" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673067v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forichon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chambon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Robert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696986v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Markalas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sun" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883261v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanos Markalas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Zhi Pan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hua Sun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435000v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691824v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686563v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236377v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Veillat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655992v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787980v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tsykun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605921v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Galv&#227;o de Melo E Mota" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740376v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740241v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603686v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.92731" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793448v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738933v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746336v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/berjki.2013.169.000" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744996v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Gruffudd" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Evans" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810723v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806602v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo Sousa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alberto Pajares Alonso" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816446v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814269v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821372v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763198v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kleinhentz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gourov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770146v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773489v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Candau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jarry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776250v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775139v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655984v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605319v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603665v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603593v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742498v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809303v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesieur" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538434v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. -H. Hoffmann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748530v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074094v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tassus" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosdidier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Hotte" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204276v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02852462v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>