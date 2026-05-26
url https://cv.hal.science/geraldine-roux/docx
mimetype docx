--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -93,5367 +93,5505 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One is a worldwide invader, the other never established in other continents: contrasted phylogeographic patterns of two congeneric Hylurgus conifer bark beetles</w:t>
+                <w:t xml:space="preserve">From Traps to Taxa: Building a Robust DNA Barcode Reference Library for the Early Detection of Invasive Cerambycidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Yuan</w:t>
+                <w:t xml:space="preserve">Loïs Veillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Roques</w:t>
+                <w:t xml:space="preserve">Christian Cocquempot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Magnoux</w:t>
+                <w:t xml:space="preserve">Jean‐Claude Streito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lili Ren</w:t>
+                <w:t xml:space="preserve">Éric Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eckehard G Brockerhoff</w:t>
+                <w:t xml:space="preserve">Guénaëlle Genson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeoBiota</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 101, pp.91-117. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (5), pp.e73626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/neobiota.101.150337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.73626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314497v1</w:t>
+                <w:t xml:space="preserve">hal-05624856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the taxonomic status of the Palearctic cone weevil, Pissodes validirostris, inferred from morphometric and molecular data</w:t>
+                <w:t xml:space="preserve">One is a worldwide invader, the other never established in other continents: contrasted phylogeographic patterns of two congeneric Hylurgus conifer bark beetles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Bertheau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Yuan Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Canavan</w:t>
+                <w:t xml:space="preserve">Emmanuelle Magnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grant Martin</w:t>
+                <w:t xml:space="preserve">Lili Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckehard G Brockerhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioControl</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10526-025-10313-5⟩</w:t>
+              <w:t xml:space="preserve">NeoBiota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101, pp.91-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/neobiota.101.150337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05057758v1</w:t>
+                <w:t xml:space="preserve">hal-05314497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the North American Asian Longhorned Beetle Invasion With Genomics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the taxonomic status of the Palearctic cone weevil, Pissodes validirostris, inferred from morphometric and molecular data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda D. Roe</w:t>
+                <w:t xml:space="preserve">Coralie Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Boyle</w:t>
+                <w:t xml:space="preserve">John Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melody Keena</w:t>
+                <w:t xml:space="preserve">Kim Canavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunke Wu</w:t>
+                <w:t xml:space="preserve">Grant Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (11), pp.e70036. </w:t>
+              <w:t xml:space="preserve">BioControl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70, pp.571-583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.70036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10526-025-10313-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871434v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving monitoring and management methods is of the utmost importance in countries at risk of invasion by the pinewood nematode</w:t>
+                <w:t xml:space="preserve">Tracking the North American Asian Longhorned Beetle Invasion With Genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Robinet</w:t>
+                <w:t xml:space="preserve">Mingming Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Raffin</w:t>
+                <w:t xml:space="preserve">Amanda D. Roe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Jactel</w:t>
+                <w:t xml:space="preserve">Brian Boyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Kersaudy</w:t>
+                <w:t xml:space="preserve">Melody Keena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+                <w:t xml:space="preserve">Yunke Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 81 (1), pp.16. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (11), pp.e70036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13595-024-01233-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.70036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638781v1</w:t>
+                <w:t xml:space="preserve">hal-04871434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking three DNA metabarcoding technologies for efficient detection of non-native cerambycid beetles in trapping collections</w:t>
+                <w:t xml:space="preserve">Improving monitoring and management methods is of the utmost importance in countries at risk of invasion by the pinewood nematode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïs Veillat</w:t>
+                <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Boyer</w:t>
+                <w:t xml:space="preserve">Annie Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Querejeta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Roques</w:t>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kersaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeoBiota</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/neobiota.96.130195⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (1), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13595-024-01233-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05525169v1</w:t>
+                <w:t xml:space="preserve">hal-04638781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing invasions of Asian longhorn beetle and citrus longhorn beetle: are we on the right track?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Massimo Faccoli</w:t>
+                <w:t xml:space="preserve">Benchmarking three DNA metabarcoding technologies for efficient detection of non-native cerambycid beetles in trapping collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Veillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t>
+                <w:t xml:space="preserve">Stéphane Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jactel</w:t>
+                <w:t xml:space="preserve">Marina Querejeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Magnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 95 (1), pp.41-66. </w:t>
+              <w:t xml:space="preserve">NeoBiota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, pp.237-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10340-021-01431-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/neobiota.96.130195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03366792v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome‐scale phylogeography resolves the native population structure of the Asian longhorned beetle, Anoplophora glabripennis (Motschulsky)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preventing invasions of Asian longhorn beetle and citrus longhorn beetle: are we on the right track?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Javal</w:t>
+                <w:t xml:space="preserve">Sofia Branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Giguère</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Massimo Faccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.13381⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 95 (1), pp.41-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10340-021-01431-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312053v1</w:t>
+                <w:t xml:space="preserve">hal-03366792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative genomic approach using mouse and fruit fly data to discover genes involved in testis function in hymenopterans with a focus on Nasonia vitripennis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+                <w:t xml:space="preserve">Genome‐scale phylogeography resolves the native population structure of the Asian longhorned beetle, Anoplophora glabripennis (Motschulsky)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingming Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunke Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Eliautout</w:t>
+                <w:t xml:space="preserve">Marion Javal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Guérin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Hidalgo</w:t>
+                <w:t xml:space="preserve">Isabelle Giguère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12862-021-01825-6⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (6), pp.934-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464437v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of clear‐cuttings in non‐fragmented pine forests in relation to EU regulations for the eradication of the pine wood nematode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Robinet</w:t>
+                <w:t xml:space="preserve">A comparative genomic approach using mouse and fruit fly data to discover genes involved in testis function in hymenopterans with a focus on Nasonia vitripennis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Mota</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Roux</w:t>
+                <w:t xml:space="preserve">Rémi Eliautout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Sarniguet</w:t>
+                <w:t xml:space="preserve">Vanessa Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.13564⟩</w:t>
+              <w:t xml:space="preserve">BMC Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12862-021-01825-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542093v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale invasion genetics of the quarantine pest, Anoplophora glabripennis, reconstructed in single outbreaks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Javal</w:t>
+                <w:t xml:space="preserve">Effectiveness of clear‐cuttings in non‐fragmented pine forests in relation to EU regulations for the eradication of the pine wood nematode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doris Holling</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sarniguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-55698-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (3), pp.460-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624868v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the worldwide invasion of the Asian long-horned beetle: A recurrent invasion process from the native area together with a bridgehead effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Fine-scale invasion genetics of the quarantine pest, Anoplophora glabripennis, reconstructed in single outbreaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetyana Tsykun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Javal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Kerdelhue</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doris Holling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Prospero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.15030⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-55698-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622945v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex invasion history of the Asian long-horned beetle: fifteen years after first detection in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Javal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Haran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Keena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 92, pp.173-187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10340-017-0917-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeography of Monochamus galloprovincialis, the European vector of the pinewood nematode</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+                <w:t xml:space="preserve">Deciphering the worldwide invasion of the Asian long-horned beetle: A recurrent invasion process from the native area together with a bridgehead effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Javal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Tellez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetyana Tsykun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Kerdelhue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10340-017-0878-4⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (5), pp.951-967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628179v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiration-based monitoring of metabolic rate following cold-exposure in two invasive Anoplophora species depending on acclimation regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Javal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 216, pp.20-27. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2017.10.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2017.10.031⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04706338v1</w:t>
+                <w:t xml:space="preserve">hal-02623335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiration-based monitoring of metabolic rate following cold-exposure in two invasive Anoplophora species depending on acclimation regime</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Phylogeography of Monochamus galloprovincialis, the European vector of the pinewood nematode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tellez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2017.10.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (1), pp.247-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10340-017-0878-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02623335v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale and multi-site resampling of a study area in spatial genetics: implications for flying insect species</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Respiration-based monitoring of metabolic rate following cold-exposure in two invasive Anoplophora species depending on acclimation regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Javal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 216, pp.20-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2017.10.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.4135⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02618221v1</w:t>
+                <w:t xml:space="preserve">hal-04706338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asian Long-horned Beetle dispersal potential estimated in computer-linked flight mills</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Roques</w:t>
+                <w:t xml:space="preserve">Multi-scale and multi-site resampling of a study area in spatial genetics: implications for flying insect species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sauvard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pajares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Bonifácio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Naves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jen.12408⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.e4135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.4135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605941v1</w:t>
+                <w:t xml:space="preserve">hal-02618221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and genetic diversity of two invasive Pissodes spp. Germar (Coleoptera: Curculionidae) in their introduced range in the southern hemisphere</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeff Garnas</w:t>
+                <w:t xml:space="preserve">Asian Long-horned Beetle dispersal potential estimated in computer-linked flight mills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Javal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Roux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Sauvard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-016-1159-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142 (1-2), pp.282-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jen.12408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636439v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction and Establishment of Pissodes castaneus (Coleoptera: Curculionidae) in the Andean Patagonia of Argentina</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and genetic diversity of two invasive Pissodes spp. Germar (Coleoptera: Curculionidae) in their introduced range in the southern hemisphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesfin Wondafrash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanina. A. Pereyra</w:t>
+                <w:t xml:space="preserve">Bernard Slippers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia. A. Gomez</w:t>
+                <w:t xml:space="preserve">Jeff Garnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludmila La Manna</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Geraldine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analía Alicia Lanteri</w:t>
+                <w:t xml:space="preserve">Jiri Foit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 109 (1), pp.222-231. </w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (8), pp.2283-2297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jee/tov304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10530-016-1159-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632348v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altitudinal barrier to the spread of an invasive species: Could the Pyrenean chain slow the natural spread of the pinewood Nematode?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction and Establishment of Pissodes castaneus (Coleoptera: Curculionidae) in the Andean Patagonia of Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bernard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Vanina. A. Pereyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia. A. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila La Manna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Roux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analía Alicia Lanteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0134126⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (1), pp.222-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jee/tov304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632054v1</w:t>
+                <w:t xml:space="preserve">hal-02632348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghost mtDNA haplotypes generated by fortuitous NUMTs can deeply disturb infra-specific genetic diversity and phylogeographic pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Haran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fotini A. Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Magnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53 (2), pp.109-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jzs.12095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of fifteen microsatellite loci in the cone and seed-feeding insect, Pissodes validirostris, and cross-priming among congeneric species</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Roux-Morabito</w:t>
+                <w:t xml:space="preserve">Altitudinal barrier to the spread of an invasive species: Could the Pyrenean chain slow the natural spread of the pinewood Nematode?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12686-013-0101-8⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0134126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633873v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of 12 microsatellites loci for the longhorn beetle Monochamus galloprovincialis (Coleoptera Cerambycidae), vector of the Pine Wood Nematode in Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Characterization of fifteen microsatellite loci in the cone and seed-feeding insect, Pissodes validirostris, and cross-priming among congeneric species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David de Feraudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magally Torres-Leguizamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Kerdelhue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Roux-Morabito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 6 (4), pp.975-977. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 6 (2), pp.393-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12686-013-0101-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12686-014-0262-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02633851v1</w:t>
+                <w:t xml:space="preserve">hal-02633873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary relationships within European Monochamus (Coleoptera: Cerambycidae) highlight the role of altitude in species delineation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Coralie Bertheau</w:t>
+                <w:t xml:space="preserve">Development of 12 microsatellites loci for the longhorn beetle Monochamus galloprovincialis (Coleoptera Cerambycidae), vector of the Pine Wood Nematode in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Roux-Morabito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bij.12042⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (4), pp.975-977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12686-014-0262-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691004v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of genetic differentiation after host range extension argues for the generalist nature of Pityogenes chalcographus (Curculionidae: Scolytinae)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bankhead-Dronnet</w:t>
+                <w:t xml:space="preserve">Evolutionary relationships within European Monochamus (Coleoptera: Cerambycidae) highlight the role of altitude in species delineation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fotini A. Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin</w:t>
+                <w:t xml:space="preserve">Daniel Rougon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieutier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roux-Morabito</w:t>
+                <w:t xml:space="preserve">François Lieutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Roux-Morabito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-011-0161-4⟩</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 109 (2), pp.354 - 376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bij.12042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00930733v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of genetic differentiation after host range extension argues for the generalist nature of Pityogenes chalcographus (Curculionidae: Scolytinae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Coralie Bertheau</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Bankhead-Dronnet</w:t>
+                <w:t xml:space="preserve">Bankhead-Dronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Roux-Morabito</w:t>
+                <w:t xml:space="preserve">Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roux-Morabito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 69 (3), pp.313 - 323. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 69 (3), pp.313-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-011-0161-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-011-0161-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01690977v1</w:t>
+                <w:t xml:space="preserve">hal-00930733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel insect-tree associations resulting from accidental and intentional biological ‘invasions’: a meta-analysis of effects on insect fitness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Lack of genetic differentiation after host range extension argues for the generalist nature of Pityogenes chalcographus (Curculionidae: Scolytinae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Bankhead-Dronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lieutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Roux-Morabito</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 69 (3), pp.313 - 323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-011-0161-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1461-0248.2010.01445.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01690947v1</w:t>
+                <w:t xml:space="preserve">hal-01690977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of mitochondrial fragments in the nuclear genome (Numts) of the longhorned beetle Monochamus galloprovincialis (Coleoptera, Cerambycidae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fotini A. Koutroumpa</w:t>
+                <w:t xml:space="preserve">Novel insect-tree associations resulting from accidental and intentional biological ‘invasions’: a meta-analysis of effects on insect fitness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckehard Brockerhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Geraldine Roux-Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Lieutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Roux-Morabito</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0469.2008.00492.x⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (4), pp.506 - 515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1461-0248.2010.01445.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666783v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding and oviposition preferences of Monochamus galloprovincialis on its main hosts Pinus sylvestris and Pinus pinaster</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Salle</w:t>
+                <w:t xml:space="preserve">Preference-performance relationship and influence of plant relatedness on host use by Pityogenes chalcographus L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lieutier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geraldine Roux-Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Certain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Hellenica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (4), pp.389 - 396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1461-9563.2009.00442.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664018v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonisation of native and exotic conifers by indigenous bark beetles (Coleoptera: Scolytinae) in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incorporation of mitochondrial fragments in the nuclear genome (Numts) of the longhorned beetle Monochamus galloprovincialis (Coleoptera, Cerambycidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fotini A. Koutroumpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lieutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Roux-Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2009.07.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (2), pp.141-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0469.2008.00492.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690937v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preference-performance relationship and influence of plant relatedness on host use by Pityogenes chalcographus L.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Colonisation of native and exotic conifers by indigenous bark beetles (Coleoptera: Scolytinae) in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Certain</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Bankhead-Dronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1461-9563.2009.00442.x⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 258 (7), pp.1619 - 1628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2009.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690916v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematics of the Dioryctria abietella species group (Lepidoptera: Pyralidae) based on mitochondrial DNA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Feeding and oviposition preferences of Monochamus galloprovincialis on its main hosts Pinus sylvestris and Pinus pinaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fotini A. Koutroumpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lieutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Roux-Morabito</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Entomological Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entomologia Hellenica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18, pp.35-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aesa/101.5.845⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02659519v1</w:t>
+                <w:t xml:space="preserve">hal-02664018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of Bursaphelenchus mucronatus (Nematoda; Aphelenchoididae) in France and association with Monochamus galloprovincialis (Coleoptera: Cerambycidae)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fotini A. Koutroumpa</w:t>
+                <w:t xml:space="preserve">Systematics of the Dioryctria abietella species group (Lepidoptera: Pyralidae) based on mitochondrial DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Roux-Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Altemayer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Roux-Morabito</w:t>
+                <w:t xml:space="preserve">Nancy Gillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Gevar</w:t>
+                <w:t xml:space="preserve">Laurent Dormont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/forest:2007083⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Entomological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101 (5), pp.845-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aesa/101.5.845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00884154v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fecundity and larval development of Monochamus galloprovincialis (Coleoptera Cerambycidae) in experimental breeding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Occurrence of Bursaphelenchus mucronatus (Nematoda; Aphelenchoididae) in France and association with Monochamus galloprovincialis (Coleoptera: Cerambycidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fotini A. Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Altemayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Roux-Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Gevar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 65 (7), pp.1. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 65 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2007083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/forest:2008056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00883423v1</w:t>
+                <w:t xml:space="preserve">hal-00884154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeographic structure and past history of the circum-Mediterranean species Tomicus destruens Woll. (Coleoptera : Scolytinae)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carole Kerdelhue</w:t>
+                <w:t xml:space="preserve">Fecundity and larval development of Monochamus galloprovincialis (Coleoptera Cerambycidae) in experimental breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fotini A. Koutroumpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Roux-Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lieutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65 (7), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2008056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02872.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02667155v1</w:t>
+                <w:t xml:space="preserve">hal-00883423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux espèces distinctes d'Hylésine du pin, Tomicus piniperda et Tomicus destruens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Phylogeographic structure and past history of the circum-Mediterranean species Tomicus destruens Woll. (Coleoptera : Scolytinae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Horn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Roux Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lieutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kerdelhue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Lieutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (6), pp.1603-1615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02872.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674638v1</w:t>
+                <w:t xml:space="preserve">hal-02667155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetic structure of Tomicus piniperda L. (Curculionidae : Scolytinae) on different pine species and validation of T. destruens (Woll.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Deux espèces distinctes d'Hylésine du pin, Tomicus piniperda et Tomicus destruens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Roux-Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Forichon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Lieutier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 11 (3), pp.483-494</w:t>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 153, pp.63-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673067v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des ravageurs des cônes et graines de cyprès, Cupressus sempervirens, dans des peuplements naturels et plantations du sud-est de l'Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Roques</w:t>
+                <w:t xml:space="preserve">Population genetic structure of Tomicus piniperda L. (Curculionidae : Scolytinae) on different pine species and validation of T. destruens (Woll.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Markalas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Roux</w:t>
+                <w:t xml:space="preserve">G. Roux-Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Pan</w:t>
+                <w:t xml:space="preserve">J. Forichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sun</w:t>
+                <w:t xml:space="preserve">J.M. Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 56 (2), pp.167-177</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 11 (3), pp.483-494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696986v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of insects damaging seed cones of cypress, Cupressus sempervirens, in natural stands and plantations of southeastern Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact des ravageurs des cônes et graines de cyprès, Cupressus sempervirens, dans des peuplements naturels et plantations du sud-est de l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong-Zhi Pan</w:t>
+                <w:t xml:space="preserve">S. Markalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiang-Hua Sun</w:t>
+                <w:t xml:space="preserve">G. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 56 (2), pp.167-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883261v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature and photoperiod on diapause development in a Douglas fir seed chalcid Megastigmus spermotrophus</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of insects damaging seed cones of cypress, Cupressus sempervirens, in natural stands and plantations of southeastern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanos Markalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Zhi Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang-Hua Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 111, pp.172-177</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 56 (2), pp.167-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435000v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00883261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature and photoperiod on diapause development in a Douglas fir seed chalcid, Megastigmus spermotrophus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Effect of temperature and photoperiod on diapause development in a Douglas fir seed chalcid Megastigmus spermotrophus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Menu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 111, pp.172-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691824v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effect of temperature and photoperiod on diapause development in a Douglas fir seed chalcid, Megastigmus spermotrophus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Menu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 111, pp.172-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Biochemical genetic differentiation among seed chalcid species of genus Megastigmus (Hymenoptera : Torymidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 52, pp.522-530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5463,2339 +5601,2339 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of invasive xylophagous beetles using metabacoding technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lois Veillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVI International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le metabarcoding pour la détection et l’identification d’insectes invasifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Veillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traçage des routes d’invasion d’un insecte ravageur polyphage : le cas du capricorne asiatique Anoplophora glabripennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Javal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tsykun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the dispersal of Monochamus galloprovincialis, the vector of the pine wood nematode, and assessing the effectiveness of clear-cutting measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Galvão de Melo E Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sarniguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Foundation for Plant Pathology (EFPP) &amp; 10th French Society for Plant Pathology (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the dispersal of Monochamus galloprovincialis, the vector of the pine wood nematode, and assessing the effectiveness of clear-cutting measures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Pine sawyer beetle, Monochamus galloprovincialis (Coleoptera: Cerambycidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint EFSA/EPPO Workshop: Modelling in Plant Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1603/ICE.2016.92731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740376v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effectiveness of clear cutting in eradicating the pine wood nematode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Modelling the dispersal of Monochamus galloprovincialis, the vector of the pine wood nematode, and assessing the effectiveness of clear-cutting measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sarniguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pine Wilt Disease International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Joint EFSA/EPPO Workshop: Modelling in Plant Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Food Safety Authority (EFSA). ITA., Dec 2016, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740241v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pine sawyer beetle, Monochamus galloprovincialis (Coleoptera: Cerambycidae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Assessing the effectiveness of clear cutting in eradicating the pine wood nematode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sarniguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pine Wilt Disease International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Seoul, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603686v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape Genetics of Monochamus galloprovincialis, vector of the pine wood nematode in Europe.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Landscape Genetics of Monochamus galloprovincialis, vector of the pine wood nematode in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Haran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Roux-Morabito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect invasions in a changing world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Dec 2014, Orléans, France. 1p</w:t>
+              <w:t xml:space="preserve">8. International Conference on Biological Invasions from understanding to action "NEOBIOTA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Antalya, Turkey. 279 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793448v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape Genetics of Monochamus galloprovincialis, vector of the pine wood nematode in Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Landscape Genetics of Monochamus galloprovincialis, vector of the pine wood nematode in Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Haran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Roux-Morabito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Biological Invasions from understanding to action "NEOBIOTA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Antalya, Turkey. 279 p</w:t>
+              <w:t xml:space="preserve">Insect invasions in a changing world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Dec 2014, Orléans, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738933v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing potential expansion of the Pine Wood Nematode (Bursaphelenchus xylophilus) from the spatial genetic structure of the vector (Monochamus galloprovincialis)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Etude des processus de dispersion de Monochamus galloprovincialis , vecteur du nématode du pin : rôle potentiel de la chaîne pyrénéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Haran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pine Wilt Disease Conference 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7. Réunion annuelle du Groupe des Entomologistes Forestiers Francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Brens, France. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746336v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Could Climate Change Affect the Potential Spread of Pine Wilt Disease in Europe?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Assessing potential expansion of the Pine Wood Nematode (Bursaphelenchus xylophilus) from the spatial genetic structure of the vector (Monochamus galloprovincialis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Haran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Roux-Morabito</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ClimTree 2013. International Conference on Climate Change and Tree Responses in Central European Forests</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pine Wilt Disease Conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julius Kühn-Institut. DEU., Oct 2013, Braunschweig, Germany. 142 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5073/berjki.2013.169.000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744996v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des processus de dispersion de Monochamus galloprovincialis , vecteur du nématode du pin : rôle potentiel de la chaîne pyrénéenne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">How Could Climate Change Affect the Potential Spread of Pine Wilt Disease in Europe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Gruffudd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Haran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Roux-Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Réunion annuelle du Groupe des Entomologistes Forestiers Francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Brens, France. 1 p</w:t>
+              <w:t xml:space="preserve">ClimTree 2013. International Conference on Climate Change and Tree Responses in Central European Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Swiss Federal Institute for Forest Snow and Landscape Research (WSL). CHE., Sep 2013, Zurich, Switzerland. pp.138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810723v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monochamus Species As Potential Vectors Of The Pine Wood Nematode In Europe: What Can Be Learnt From The Asian Situation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Roux-Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmundo Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Alberto Pajares Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. International Congress of Entomology, New Era in entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Daegu, South Korea. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of host tree in shaping the population genetic structure of forest insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Roux-Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium "Entomological research in Mediterranean forest ecosystems"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Estoril, Italy. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporation of mitochondrial fragments in the nuclear genome (Numts) of the longhorned beetle Monochamus galloprovincialis (Coleoptera, Cerambycidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fotini A. Koutroumpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lieutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Magnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Roux-Morabito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. International Congress of Entomology;ICE 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Durban, South Africa. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of molecular markers to identify cryptic species or complexes of sibling species in invasive or potentially invasive conifer pest insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Roux-Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Durban, South Africa. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the suitability of a European cone weevil, Pissodes validirostris, for biological control of invasive pines in South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Roux-Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Kleinhentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Gourov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Biological Control of Weeds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Camberra, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction and spread of exotic tree seed pests in Europe vs. Colonization of exotic trees by native european seed pests: are the processes similar?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1996, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of invasion of Douglas-fir seed orchards by non-resident seed chalcids in western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International union of forestry research organizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1994, Maui, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes preliminaires de facteurs susceptibles d'etre impliques dans l'induction de la diapause prolongee chez Megastigmus spermotrophus Wachtl (Hymenoptere Torymidae) chalcidien seminiphage specifique du Douglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Congres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1992, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parental and genotype effect on prolonged diapause induction in the Douglas-fir seed chalcid, Megastigmus spermotrophus Wachtl.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. international congress of entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1992, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7805,880 +7943,880 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosurveillance for invasive xylophagous beetles using a DNA metabarcoding approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Veillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Colloque de Génomique Environnementale. "Environmental and Agronomical Genomics Symposium"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Tours, France. , p.66, 2021, Environmental and Agronomical Genomics 2021 symposium. Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiration-based monitoring of metabolic rate following cold-exposure in two invasive Anoplophora species (Cerambycidae) depending on acclimation regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Javal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. SIP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Tours, France. 2017, 16th International Symposium on Insect-Plant Relationships - Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thirteen years after the first record of the Asian Longhorned Beetle in Europe : a preliminary analysis of the invasion history.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Javal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie-2016; International Conference of Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the invasion history of an exotic pest based on genetic markers: the case of the Asian long-horned beetle (Anoplophora glabripennis).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Javal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neobiota 2016; 9. International Conference on Biological Invasions Biological Invasions: Interactions with Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Vianden, Luxembourg. Fondation faune-flore - Institut de recherche sur le patrimoine naturel et la diversité biologique, 2016, NEOBIOTA 2016. Biological Invasions: Interactions with Environmental Change. 9th International Conference on Biological Invasions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des processus de dispersion de Monochamus galloprovincialis, vecteur du nématode du pin : rôle potentiel de la chaîne pyrénéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Haran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Roux-Morabito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National du Groupement de Recherche Invasions Biologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rennes, France. 88 p., 2014, Colloque National du Groupement de Recherche Invasions Biologiques, GdR 3647 Invasions Biologiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Western conifer seed bug, Leptoglossus occidentalis on major European conifers: Example of Pinus nigra</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">The role of host tree in shaping the population genetic structure of the pine cone weevil Pissodes validirostris (Coleoptera, Curculionidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Roux-Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. -H. Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UFRO 7.03.01 "Cone and seed insects" and 7.03.04 "Diseases and Insects in Forest Nurseries" Working Party Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Vilnius, Lithuania. 1 p., 2012</w:t>
+              <w:t xml:space="preserve">IUFRO Cone and seed insects.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809303v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of host tree in shaping the population genetic structure of the pine cone weevil Pissodes validirostris (Coleoptera, Curculionidae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Impact of the Western conifer seed bug, Leptoglossus occidentalis on major European conifers: Example of Pinus nigra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lesieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Roux-Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Cone and seed insects.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">UFRO 7.03.01 "Cone and seed insects" and 7.03.04 "Diseases and Insects in Forest Nurseries" Working Party Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Vilnius, Lithuania. 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538434v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong phylogeographic pattern in the pine cone weevil: The relative contributions of vicariance versus evolutionary histories of pine hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Roux-Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDPINE 4: 4.International Conference on Mediterranean Pines Conservation, Ecology, Restoration and Management of Mediterranean Pines and their Ecosystems: Challenges under global change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Avignon, France. 204 p., 2011, Abstrack book Medpine 4: 4.International Conference on Mediterranean Pines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8688,167 +8826,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'association entre le nématode du pin invasif et un insecte local menace les forêts françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Grosdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoël Hotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kersaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.108-124, 2025, Synthèses, 978-2-7592-4047-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8858,147 +8996,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R-Syst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9008,114 +9146,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative des mécanismes d'induction de la diapause prolongée chez quelques insectes spécifiques des cônes de conifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 1995. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02852462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId254"/>
+      <w:footerReference w:type="default" r:id="rId260"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9262,51 +9400,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314497v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Magnoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Ren" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G Brockerhoff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.101.150337" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057758v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hoffmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Canavan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-025-10313-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871434v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Cui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda D. Roe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Boyle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Keena" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunke Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70036" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638781v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kersaudy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01233-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525169v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Veillat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Querejeta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.96.130195" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366792v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Branco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Faccoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G. Brockerhoff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-021-01431-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312053v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Javal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gigu&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13381" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464437v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eliautout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gu&#233;rin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hidalgo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01825-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02542093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mota" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sarniguet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13564" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Tsykun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Holling" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Prospero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55698-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622945v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15030" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608201v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;rard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-017-0917-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628179v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tellez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-017-0878-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706338v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.10.031" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NDQHQ5D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623335v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618221v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pajares" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bonif&#225;cio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Naves" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4135" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605941v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12408" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636439v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesfin Wondafrash" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Slippers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Garnas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Roux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Foit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1159-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632348v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina. A. Pereyra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia. A. Gomez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila La Manna" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Alicia Lanteri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/tov304" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632054v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134126" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633238v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotini A. Koutroumpa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12095" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNHF5C1V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633873v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Feraudy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magally Torres-Leguizamon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Roux-Morabito" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-013-0101-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633851v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0262-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691004v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rougon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lieutier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12042" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930733v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertheau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieutier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux-Morabito" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0161-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690977v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690947v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Brockerhoff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2010.01445.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0KBNS66F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux-Morabito" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0469.2008.00492.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MV15FNGV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664018v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Salle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690937v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pineau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.07.020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MNQGZ3B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690916v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garcia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Certain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2009.00442.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A47D4D2EBC3E56C5174BE79DB2653A15A23F2619/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659519v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Gillette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dormont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stein" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aesa/101.5.845" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884154v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vincent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Altemayer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gevar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007083" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883423v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008056" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667155v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Horn" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux Morabito" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lieutier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02872.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-02LTHD61-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674638v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux-Morabito" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673067v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forichon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chambon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Robert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696986v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Markalas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sun" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883261v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanos Markalas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Zhi Pan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hua Sun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435000v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691824v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686563v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236377v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Veillat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655992v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787980v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tsykun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605921v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Galv&#227;o de Melo E Mota" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740376v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740241v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603686v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.92731" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793448v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738933v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746336v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/berjki.2013.169.000" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744996v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Gruffudd" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Evans" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810723v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806602v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo Sousa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alberto Pajares Alonso" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816446v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814269v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821372v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763198v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kleinhentz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gourov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770146v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773489v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Candau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jarry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776250v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775139v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655984v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605319v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603665v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603593v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742498v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809303v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesieur" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538434v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. -H. Hoffmann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748530v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074094v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tassus" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosdidier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Hotte" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204276v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02852462v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624856v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Veillat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cocquempot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Streito" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.73626" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314497v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Magnoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Ren" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G Brockerhoff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.101.150337" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057758v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hoffmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Canavan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-025-10313-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871434v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Cui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda D. Roe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Boyle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Keena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunke Wu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70036" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638781v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kersaudy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01233-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525169v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Querejeta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.96.130195" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366792v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Branco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Faccoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G. Brockerhoff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-021-01431-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312053v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Javal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gigu&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13381" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464437v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eliautout" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gu&#233;rin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hidalgo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01825-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02542093v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mota" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sarniguet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13564" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624868v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Tsykun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Holling" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Prospero" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55698-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608201v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;rard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-017-0917-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622945v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15030" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623335v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.10.031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NDQHQ5D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628179v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tellez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-017-0878-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618221v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pajares" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bonif&#225;cio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Naves" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4135" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605941v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12408" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636439v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesfin Wondafrash" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Slippers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Garnas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Roux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Foit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1159-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632348v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina. A. Pereyra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia. A. Gomez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila La Manna" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Alicia Lanteri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/tov304" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633238v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotini A. Koutroumpa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12095" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNHF5C1V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632054v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134126" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633873v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Feraudy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magally Torres-Leguizamon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Roux-Morabito" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-013-0101-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633851v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0262-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691004v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rougon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lieutier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12042" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930733v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertheau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieutier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux-Morabito" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0161-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690977v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690947v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Brockerhoff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2010.01445.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0KBNS66F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690916v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garcia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Certain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2009.00442.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A47D4D2EBC3E56C5174BE79DB2653A15A23F2619/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666783v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux-Morabito" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0469.2008.00492.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MV15FNGV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690937v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pineau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.07.020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MNQGZ3B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664018v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Salle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659519v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Gillette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dormont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stein" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aesa/101.5.845" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884154v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vincent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Altemayer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gevar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007083" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883423v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008056" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667155v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Horn" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux Morabito" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lieutier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02872.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-02LTHD61-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674638v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux-Morabito" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673067v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forichon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chambon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Robert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696986v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Markalas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sun" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883261v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanos Markalas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Zhi Pan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hua Sun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435000v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691824v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686563v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236377v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Veillat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655992v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787980v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tsykun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605921v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Galv&#227;o de Melo E Mota" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603686v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.92731" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740376v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740241v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738933v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793448v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810723v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746336v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/berjki.2013.169.000" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744996v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Gruffudd" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Evans" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806602v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo Sousa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alberto Pajares Alonso" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816446v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814269v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821372v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763198v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kleinhentz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gourov" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770146v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773489v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Candau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jarry" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776250v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775139v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655984v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605319v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603665v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603593v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742498v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538434v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. -H. Hoffmann" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809303v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesieur" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748530v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074094v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tassus" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosdidier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Hotte" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204276v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02852462v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>