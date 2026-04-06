--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1221,728 +1221,728 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’os en os, comprendre les sépultures complexes, vers un renouveau des outils ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherches archéologiques dans la nécropole de la Porte médiane à Cumes. Rapport d’activité 2017-2018 (première partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Munzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guilhem Chapelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Covolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/pm.1776⟩</w:t>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.2322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822484v1</w:t>
+                <w:t xml:space="preserve">hal-01987845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches archéologiques dans la nécropole de la Porte médiane à Cumes. Rapport d’activité 2017-2018 (première partie)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D’os en os, comprendre les sépultures complexes, vers un renouveau des outils ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Lemaire</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cefr.2322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/pm.1776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987845v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches archéologiques dans la nécropole de la Porte médiane à Cumes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Pompéi, Porta Ercolano : organisation, gestion et transformations d’une zone suburbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Laubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Chapelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cefr.1786⟩</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709733v1</w:t>
+                <w:t xml:space="preserve">halshs-01630218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pompéi, Porta Ercolano : organisation, gestion et transformations d’une zone suburbaine</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Recherches archéologiques dans la nécropole de la Porte médiane à Cumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Munzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Chapelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cefr.1676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01630218v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'os aux modèles tridimensionnels : réflexions autour de différentes méthodes d'acquisition des données craniométriques, Colloque annuel de la Société d’Anthropologie de Paris 1841 e réunion scientifique</w:t>
+                <w:t xml:space="preserve">Morphométrie virtuelle : fiabilité et reproductibilité des mesures ostéométriques réalisées sur modèles virtuels photogrammétriques, Colloque annuel de la Société d’Anthropologie de Paris 1841 e réunion scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Samsel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Manon d'Arco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 28 (S1), pp.34. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+              <w:t xml:space="preserve">, 2016, 28 (S1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13219-015-0136-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822009v1</w:t>
+                <w:t xml:space="preserve">hal-03822061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphométrie virtuelle : fiabilité et reproductibilité des mesures ostéométriques réalisées sur modèles virtuels photogrammétriques, Colloque annuel de la Société d’Anthropologie de Paris 1841 e réunion scientifique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">De l'os aux modèles tridimensionnels : réflexions autour de différentes méthodes d'acquisition des données craniométriques, Colloque annuel de la Société d’Anthropologie de Paris 1841 e réunion scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Samsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 28 (S1), pp.4. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+              <w:t xml:space="preserve">, 2016, 28 (S1), pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13219-015-0136-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822061v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeological and biological investigations of a simultaneous deposit of human and cattle remains in Jal al Bahr Hellenistic necropolis (Tyre) : an attempt at interprétation</w:t>
               </w:r>
@@ -1967,51 +1967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasha Hourani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Badawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2079,51 +2079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Réveillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaela Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2239,51 +2239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Réveillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souquet-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie (Brno)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 52 (3), pp.299-318</w:t>
@@ -2312,51 +2312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sites à stratification complexe et modélisation tridimensionnelle : vers une nouvelle approche des sépultures multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2474,51 +2474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Ghirardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1851èmes journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2026, Genève (Suisse), Suisse. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2578,51 +2578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Foutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1851èmes Journées de la Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2026, Genève (Suisse), Suisse. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2656,51 +2656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les vivants servent à restituer les morts du passé. Approche méthodologique sur l’utilisation des CT-scan, vers une bibliothèque de modèles 3D scientifiques de sujets immatures, du squelette au corps ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous autour de l’archéomatique en archéologie funéraire 4e séminaire-atelier : Production et analyse d’images en anthropologie et archéologie funéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sophie Oudry; Jean-Philippe Chimier; Matthieu Gaultier; Amélie Laurent; Sylvain Badey; Samuel Bédécarrats; Dominique Pacot, Mar 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2725,51 +2725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walking amond the dead, the case of the A19 ambitus of Cumae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2833,51 +2833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des 0-1 an au sein de la nécropole gallo-romaine de Saint-Rémi-Montlouis à Saintes (17), Ier-IIe s. ap. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Farago-Szekeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2928,51 +2928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du terrain à la restitution tridimensionnelle : quels enregistrements de données pour quels résultats?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vergnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3023,51 +3023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de deux ensembles funéraires de la catacombe des Saints Pierre et Marcellin à Rome : objectifs et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3163,51 +3163,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobile after death? Taphonomic observations of a bone deposit exposed to nature for a year</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3310,51 +3310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1849èmes Journées de la Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Bordeaux, France. 36 ((s)), 2024, </w:t>
@@ -3424,51 +3424,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Models as Useful Tools in Archaeothanatology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christopher J. Knüsel, Eline M. J. Schotsmans. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Archaeothanatology Bioarchaeology of Mortuary Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taylor and Francis, 2022, 9781351030625</w:t>
@@ -3652,51 +3652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hécatombe dans les catacombes. Taphonomie de sépultures multiples complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3732,195 +3732,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils 3D, une nouvelle forme de représentation pour une nouvelle analyse des sépultures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Archaeoanthropology : how to construct a picture of the Past ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vergnieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour des paysages médiéval et moderne. Actes des 4èmes Rencontres du GAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Suppl. 60, FERACF, GAAF, 2015, Revue archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">Proceedings of the Annual Conference of the British Association for Biological Anthropology and Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, pp.29-41, 2015, BAR International Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01835577v1</w:t>
+                <w:t xml:space="preserve">hal-01833451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeoanthropology : how to construct a picture of the Past ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Les outils 3D, une nouvelle forme de représentation pour une nouvelle analyse des sépultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gaultier, Mathieu and Dietrich, A. and Corrochano, A. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Annual Conference of the British Association for Biological Anthropology and Osteoarchaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress, pp.29-41, 2015, BAR International Series</w:t>
+              <w:t xml:space="preserve">Rencontre autour des paysages médiéval et moderne. Actes des 4èmes Rencontres du GAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Suppl. 60, FERACF, GAAF, 2015, Revue archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833451v1</w:t>
+                <w:t xml:space="preserve">hal-01835577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4082,51 +4082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Chapelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Conca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4332,51 +4332,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la modélisation tridimensionnelle à la compréhension du fonctionnement des sépultures multiples : l'exemple du secteur central de la catacombe des Saints Pierre-et-Marcellin (Rome, Italie) (Ier-milieu IIIe s. ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université Michel de Montaigne - Bordeaux III, 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4403,51 +4403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la modélisation tridimensionnelle à la compréhension du fonctionnement des sépultures multiples. L’exemple du secteur central de la catacombe des Saints Pierre-et-Marcellin (Rome, Italie). (Ier-milieu IIIe s. ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie biologique. Université de Bordeaux 3 en partenariat avec Ausonius-Institut de recherche sur l'Antiquité et le Moyen âge (Pessac, Gironde) (laboratoire) ., 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012BOR30055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4564,51 +4564,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7948B960"/>
+    <w:nsid w:val="9EBE10C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4712,51 +4712,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="86B6E0F7"/>
+    <w:nsid w:val="4E2D862E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4860,51 +4860,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6C6D2614"/>
+    <w:nsid w:val="082425FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5097,51 +5097,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geraldine-sachau-carcel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4740-922X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172309336" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/KSM-1242-2024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757685v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Santoriello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Leone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Maria Muntoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.10448" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663493v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Camodeca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Conca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Covolan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123ib" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Orellana-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9675" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746945v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Censini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6685" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240071v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;pierre Brun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio De Rosa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Del Mastro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2166" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio de Rosa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822484v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sachau-Carcel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1776" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987845v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lemaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2322" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1786" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630218v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zanella" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laubry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1676" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822009v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Samsel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-015-0136-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822061v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon d'Arco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Elias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasha Hourani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badawi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842718v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaela Giuliani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-013-0092-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329378v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souquet-Leroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842899v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vergnieux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4000" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ghirardelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hi1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523361v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Foutel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hhy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358113v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835424v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833465v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871856v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346448v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Partiot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Penet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13323" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398046v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423787v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Basile" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioniquasar.it/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154709v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835577v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833451v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881850v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertaut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Banchetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Cauquil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cauvin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964212v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962749v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Van Andringa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00874513v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01473877v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BOR30055" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geraldine-sachau-carcel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4740-922X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172309336" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/KSM-1242-2024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757685v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Santoriello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Leone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Maria Muntoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.10448" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663493v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Camodeca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Conca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Covolan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123ib" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Orellana-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9675" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746945v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Censini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6685" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240071v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;pierre Brun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio De Rosa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Del Mastro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2166" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio de Rosa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987845v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lemaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2322" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822484v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sachau-Carcel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1776" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630218v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zanella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laubry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1676" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1786" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822061v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon d'Arco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-015-0136-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822009v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Samsel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Elias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasha Hourani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badawi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842718v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaela Giuliani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-013-0092-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329378v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souquet-Leroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842899v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vergnieux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4000" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ghirardelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hi1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523361v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Foutel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hhy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358113v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835424v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833465v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871856v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346448v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Partiot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Penet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13323" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398046v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423787v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Basile" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioniquasar.it/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154709v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833451v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835577v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881850v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertaut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Banchetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Cauquil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cauvin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964212v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962749v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Van Andringa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00874513v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01473877v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BOR30055" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>