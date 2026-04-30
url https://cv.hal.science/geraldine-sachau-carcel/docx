--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -3732,195 +3732,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeoanthropology : how to construct a picture of the Past ?</w:t>
+                <w:t xml:space="preserve">Les outils 3D, une nouvelle forme de représentation pour une nouvelle analyse des sépultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gaultier, Mathieu and Dietrich, A. and Corrochano, A. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Annual Conference of the British Association for Biological Anthropology and Osteoarchaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress, pp.29-41, 2015, BAR International Series</w:t>
+              <w:t xml:space="preserve">Rencontre autour des paysages médiéval et moderne. Actes des 4èmes Rencontres du GAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Suppl. 60, FERACF, GAAF, 2015, Revue archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833451v1</w:t>
+                <w:t xml:space="preserve">hal-01835577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils 3D, une nouvelle forme de représentation pour une nouvelle analyse des sépultures</w:t>
+                <w:t xml:space="preserve">Archaeoanthropology : how to construct a picture of the Past ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vergnieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour des paysages médiéval et moderne. Actes des 4èmes Rencontres du GAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Suppl. 60, FERACF, GAAF, 2015, Revue archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">Proceedings of the Annual Conference of the British Association for Biological Anthropology and Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, pp.29-41, 2015, BAR International Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01835577v1</w:t>
+                <w:t xml:space="preserve">hal-01833451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4564,51 +4564,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9EBE10C3"/>
+    <w:nsid w:val="1AA367B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4712,51 +4712,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E2D862E"/>
+    <w:nsid w:val="81E91A89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4860,51 +4860,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="082425FD"/>
+    <w:nsid w:val="FEA5B028"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5097,51 +5097,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geraldine-sachau-carcel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4740-922X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172309336" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/KSM-1242-2024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757685v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Santoriello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Leone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Maria Muntoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.10448" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663493v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Camodeca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Conca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Covolan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123ib" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Orellana-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9675" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746945v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Censini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6685" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240071v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;pierre Brun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio De Rosa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Del Mastro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2166" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio de Rosa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987845v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lemaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2322" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822484v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sachau-Carcel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1776" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630218v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zanella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laubry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1676" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1786" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822061v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon d'Arco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-015-0136-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822009v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Samsel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Elias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasha Hourani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badawi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842718v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaela Giuliani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-013-0092-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329378v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souquet-Leroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842899v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vergnieux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4000" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ghirardelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hi1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523361v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Foutel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hhy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358113v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835424v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833465v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871856v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346448v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Partiot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Penet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13323" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398046v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423787v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Basile" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioniquasar.it/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154709v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833451v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835577v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881850v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertaut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Banchetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Cauquil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cauvin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964212v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962749v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Van Andringa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00874513v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01473877v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BOR30055" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geraldine-sachau-carcel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4740-922X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172309336" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/KSM-1242-2024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757685v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Santoriello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Leone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Maria Muntoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.10448" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663493v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Camodeca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Conca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Covolan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123ib" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Orellana-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9675" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746945v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Censini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6685" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240071v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;pierre Brun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio De Rosa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Del Mastro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2166" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio de Rosa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987845v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lemaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2322" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822484v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sachau-Carcel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1776" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630218v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zanella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laubry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1676" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1786" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822061v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon d'Arco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-015-0136-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822009v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Samsel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Elias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasha Hourani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badawi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842718v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaela Giuliani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-013-0092-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329378v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souquet-Leroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842899v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vergnieux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4000" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ghirardelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hi1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523361v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Foutel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hhy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358113v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835424v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833465v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871856v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346448v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Partiot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Penet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13323" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398046v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423787v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Basile" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioniquasar.it/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154709v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835577v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833451v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881850v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertaut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Banchetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Cauquil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cauvin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964212v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962749v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Van Andringa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00874513v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01473877v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BOR30055" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>