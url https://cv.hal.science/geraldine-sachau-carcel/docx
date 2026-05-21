--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1221,239 +1221,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches archéologiques dans la nécropole de la Porte médiane à Cumes. Rapport d’activité 2017-2018 (première partie)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D’os en os, comprendre les sépultures complexes, vers un renouveau des outils ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Chapelin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cefr.2322⟩</w:t>
+              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pm.1776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987845v1</w:t>
+                <w:t xml:space="preserve">hal-03822484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’os en os, comprendre les sépultures complexes, vers un renouveau des outils ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherches archéologiques dans la nécropole de la Porte médiane à Cumes. Rapport d’activité 2017-2018 (première partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Munzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Chapelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Covolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bastien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7, </w:t>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pm.1776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cefr.2322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822484v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pompéi, Porta Ercolano : organisation, gestion et transformations d’une zone suburbaine</w:t>
               </w:r>
@@ -1491,51 +1491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Laubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Chapelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
@@ -1612,51 +1612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Chapelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1701,248 +1701,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphométrie virtuelle : fiabilité et reproductibilité des mesures ostéométriques réalisées sur modèles virtuels photogrammétriques, Colloque annuel de la Société d’Anthropologie de Paris 1841 e réunion scientifique</w:t>
+                <w:t xml:space="preserve">De l'os aux modèles tridimensionnels : réflexions autour de différentes méthodes d'acquisition des données craniométriques, Colloque annuel de la Société d’Anthropologie de Paris 1841 e réunion scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon d'Arco</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Mathilde Samsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 28 (S1), pp.4. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+              <w:t xml:space="preserve">, 2016, 28 (S1), pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13219-015-0136-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822061v1</w:t>
+                <w:t xml:space="preserve">hal-03822009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'os aux modèles tridimensionnels : réflexions autour de différentes méthodes d'acquisition des données craniométriques, Colloque annuel de la Société d’Anthropologie de Paris 1841 e réunion scientifique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphométrie virtuelle : fiabilité et reproductibilité des mesures ostéométriques réalisées sur modèles virtuels photogrammétriques, Colloque annuel de la Société d’Anthropologie de Paris 1841 e réunion scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon d'Arco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Samsel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 28 (S1), pp.34. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+              <w:t xml:space="preserve">, 2016, 28 (S1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13219-015-0136-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822009v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeological and biological investigations of a simultaneous deposit of human and cattle remains in Jal al Bahr Hellenistic necropolis (Tyre) : an attempt at interprétation</w:t>
               </w:r>
@@ -1967,51 +1967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasha Hourani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Badawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2047,329 +2047,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réévaluation des arguments de simultanéité des dépôts de cadavres : l’exemple des sépultures plurielles de la catacombe des Saints Pierre-et-Marcellin (Rome)</w:t>
+                <w:t xml:space="preserve">Revealing archaeological feature linked to Mortality increase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dominique Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Réveillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souquet-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anthropologie (Brno)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (3), pp.299-318</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842718v1</w:t>
+                <w:t xml:space="preserve">hal-03329378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing archaeological feature linked to Mortality increase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réévaluation des arguments de simultanéité des dépôts de cadavres : l’exemple des sépultures plurielles de la catacombe des Saints Pierre-et-Marcellin (Rome)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Réveillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaela Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Castex</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie (Brno)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (1), pp.88-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-013-0092-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329378v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sites à stratification complexe et modélisation tridimensionnelle : vers une nouvelle approche des sépultures multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vergnieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2474,51 +2474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Ghirardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1851èmes journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2026, Genève (Suisse), Suisse. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2578,51 +2578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Foutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1851èmes Journées de la Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2026, Genève (Suisse), Suisse. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2656,51 +2656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les vivants servent à restituer les morts du passé. Approche méthodologique sur l’utilisation des CT-scan, vers une bibliothèque de modèles 3D scientifiques de sujets immatures, du squelette au corps ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous autour de l’archéomatique en archéologie funéraire 4e séminaire-atelier : Production et analyse d’images en anthropologie et archéologie funéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sophie Oudry; Jean-Philippe Chimier; Matthieu Gaultier; Amélie Laurent; Sylvain Badey; Samuel Bédécarrats; Dominique Pacot, Mar 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2725,51 +2725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walking amond the dead, the case of the A19 ambitus of Cumae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2833,51 +2833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des 0-1 an au sein de la nécropole gallo-romaine de Saint-Rémi-Montlouis à Saintes (17), Ier-IIe s. ap. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Farago-Szekeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2928,77 +2928,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du terrain à la restitution tridimensionnelle : quels enregistrements de données pour quels résultats?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vergnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual retrospect 2013 : actes du colloque de Pessac (France), 27-29 novembre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Pessac, France. pp.165-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3023,64 +3023,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de deux ensembles funéraires de la catacombe des Saints Pierre et Marcellin à Rome : objectifs et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3163,51 +3163,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobile after death? Taphonomic observations of a bone deposit exposed to nature for a year</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3284,77 +3284,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Partiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryelle Bessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1849èmes Journées de la Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Bordeaux, France. 36 ((s)), 2024, </w:t>
@@ -3424,51 +3424,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Models as Useful Tools in Archaeothanatology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christopher J. Knüsel, Eline M. J. Schotsmans. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Archaeothanatology Bioarchaeology of Mortuary Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taylor and Francis, 2022, 9781351030625</w:t>
@@ -3639,77 +3639,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hécatombe dans les catacombes. Taphonomie de sépultures multiples complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brugal J.-P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TaphonomieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions des archives contemporaines, pp.265-270, 2017</w:t>
@@ -3732,195 +3732,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils 3D, une nouvelle forme de représentation pour une nouvelle analyse des sépultures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Archaeoanthropology : how to construct a picture of the Past ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vergnieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour des paysages médiéval et moderne. Actes des 4èmes Rencontres du GAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Suppl. 60, FERACF, GAAF, 2015, Revue archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">Proceedings of the Annual Conference of the British Association for Biological Anthropology and Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, pp.29-41, 2015, BAR International Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01835577v1</w:t>
+                <w:t xml:space="preserve">hal-01833451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeoanthropology : how to construct a picture of the Past ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Les outils 3D, une nouvelle forme de représentation pour une nouvelle analyse des sépultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gaultier, Mathieu and Dietrich, A. and Corrochano, A. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Annual Conference of the British Association for Biological Anthropology and Osteoarchaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress, pp.29-41, 2015, BAR International Series</w:t>
+              <w:t xml:space="preserve">Rencontre autour des paysages médiéval et moderne. Actes des 4èmes Rencontres du GAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Suppl. 60, FERACF, GAAF, 2015, Revue archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833451v1</w:t>
+                <w:t xml:space="preserve">hal-01835577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4082,51 +4082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Chapelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Conca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4332,51 +4332,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la modélisation tridimensionnelle à la compréhension du fonctionnement des sépultures multiples : l'exemple du secteur central de la catacombe des Saints Pierre-et-Marcellin (Rome, Italie) (Ier-milieu IIIe s. ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université Michel de Montaigne - Bordeaux III, 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4403,51 +4403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la modélisation tridimensionnelle à la compréhension du fonctionnement des sépultures multiples. L’exemple du secteur central de la catacombe des Saints Pierre-et-Marcellin (Rome, Italie). (Ier-milieu IIIe s. ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie biologique. Université de Bordeaux 3 en partenariat avec Ausonius-Institut de recherche sur l'Antiquité et le Moyen âge (Pessac, Gironde) (laboratoire) ., 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012BOR30055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4564,51 +4564,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1AA367B7"/>
+    <w:nsid w:val="E057C367"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4712,51 +4712,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="81E91A89"/>
+    <w:nsid w:val="0F2A1526"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4860,51 +4860,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="FEA5B028"/>
+    <w:nsid w:val="D96CC344"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5097,51 +5097,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geraldine-sachau-carcel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4740-922X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172309336" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/KSM-1242-2024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757685v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Santoriello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Leone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Maria Muntoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.10448" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663493v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Camodeca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Conca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Covolan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123ib" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Orellana-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9675" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746945v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Censini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6685" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240071v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;pierre Brun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio De Rosa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Del Mastro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2166" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio de Rosa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987845v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lemaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2322" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822484v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sachau-Carcel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1776" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630218v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zanella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laubry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1676" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1786" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822061v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon d'Arco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-015-0136-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822009v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Samsel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Elias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasha Hourani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badawi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842718v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaela Giuliani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-013-0092-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329378v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souquet-Leroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842899v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vergnieux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4000" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ghirardelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hi1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523361v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Foutel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hhy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358113v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835424v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833465v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871856v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346448v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Partiot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Penet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13323" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398046v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423787v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Basile" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioniquasar.it/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154709v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835577v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833451v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881850v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertaut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Banchetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Cauquil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cauvin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964212v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962749v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Van Andringa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00874513v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01473877v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BOR30055" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geraldine-sachau-carcel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4740-922X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172309336" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/KSM-1242-2024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757685v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Santoriello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Leone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Maria Muntoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.10448" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663493v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Camodeca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Conca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Covolan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123ib" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Orellana-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9675" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746945v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Censini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6685" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240071v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;pierre Brun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio De Rosa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Del Mastro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2166" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio de Rosa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822484v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sachau-Carcel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1776" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987845v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lemaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2322" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630218v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zanella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laubry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1676" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1786" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822009v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Samsel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-015-0136-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822061v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon d'Arco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Elias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasha Hourani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badawi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329378v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souquet-Leroy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842718v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaela Giuliani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-013-0092-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842899v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vergnieux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4000" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ghirardelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hi1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523361v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Foutel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hhy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358113v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835424v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833465v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871856v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346448v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Partiot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Penet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13323" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398046v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423787v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Basile" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioniquasar.it/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154709v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833451v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835577v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881850v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertaut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Banchetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Cauquil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cauvin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964212v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962749v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Van Andringa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00874513v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01473877v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BOR30055" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>