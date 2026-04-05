--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -449,295 +449,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768813v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CXCR4 signaling controls dendritic cell location and activation at steady state and in inflammation</w:t>
+                <w:t xml:space="preserve">A recombinant measles virus vaccine strongly reduces SHIV viremia and virus reservoir establishment in macaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Gallego</w:t>
+                <w:t xml:space="preserve">Patrycja Nzounza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Vétillard</w:t>
+                <w:t xml:space="preserve">Grégoire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Calmette</w:t>
+                <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Roriz</w:t>
+                <w:t xml:space="preserve">Valérie Najburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviana Marin-Esteban</w:t>
+                <w:t xml:space="preserve">Leslie Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 137 (20), pp.2770-2784. </w:t>
+              <w:t xml:space="preserve">NPJ vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (1), pp.123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2020006675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41541-021-00385-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514967v1</w:t>
+                <w:t xml:space="preserve">pasteur-03421041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recombinant measles virus vaccine strongly reduces SHIV viremia and virus reservoir establishment in macaques</w:t>
+                <w:t xml:space="preserve">CXCR4 signaling controls dendritic cell location and activation at steady state and in inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrycja Nzounza</w:t>
+                <w:t xml:space="preserve">Carmen Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Martin</w:t>
+                <w:t xml:space="preserve">Mathias Vétillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
+                <w:t xml:space="preserve">Joseph Calmette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Najburg</w:t>
+                <w:t xml:space="preserve">Mélanie Roriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Gosse</w:t>
+                <w:t xml:space="preserve">Viviana Marin-Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPJ vaccines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (1), pp.123. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 137 (20), pp.2770-2784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41541-021-00385-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2020006675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03421041v1</w:t>
+                <w:t xml:space="preserve">hal-04514967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CXCR3 and CXCR5 are highly expressed in HIV‐1‐specific CD8 central memory T cells from infected patients</w:t>
               </w:r>
@@ -1215,51 +1215,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CFE8A90A"/>
+    <w:nsid w:val="7C0E2089"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1446,51 +1446,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geraldine-schlecht" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7924-5371" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108030075" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715868v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lagan&#224;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Cuesta Margolles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Jaracz-Ros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roingeard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2023.102828" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768813v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizee Lebeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bruyere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roncarati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Peixoto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hervouet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28724-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514967v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gallego" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias V&#233;tillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Calmette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roriz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Marin-Esteban" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020006675" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03421041v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Nzounza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Najburg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gosse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-021-00385-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03260340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Olivo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille L&#233;curoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bitu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Avettand-Fenoel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faroudy Boufassa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202048943" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952514v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Fumagalli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Heuninck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pizzoccaro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Moutin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Koenen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18634-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02505540v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pionnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Karadjian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hemon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaudin-Nom&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004605" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geraldine-schlecht" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7924-5371" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108030075" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715868v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lagan&#224;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Cuesta Margolles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Jaracz-Ros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roingeard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2023.102828" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768813v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizee Lebeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bruyere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roncarati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Peixoto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hervouet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28724-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03421041v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Nzounza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Najburg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gosse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-021-00385-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514967v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gallego" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias V&#233;tillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Calmette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roriz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Marin-Esteban" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020006675" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03260340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Olivo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille L&#233;curoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bitu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Avettand-Fenoel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faroudy Boufassa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202048943" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952514v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Fumagalli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Heuninck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pizzoccaro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Moutin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Koenen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18634-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02505540v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pionnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Karadjian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hemon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaudin-Nom&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004605" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>