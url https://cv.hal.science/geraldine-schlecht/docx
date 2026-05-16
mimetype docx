--- v1 (2026-04-05)
+++ v2 (2026-05-16)
@@ -1215,51 +1215,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C0E2089"/>
+    <w:nsid w:val="C95ADEAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>