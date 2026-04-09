--- v0 (2026-03-04)
+++ v1 (2026-04-09)
@@ -1375,248 +1375,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02159496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is employability detrimental to unions ? An empirical assessment of the relation between self-perceived employability and voice behaviours</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">About art, social science … and restructuring: An interview with Howard S. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Bobadilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Debenedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mairesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/grhu.098.0003⟩</w:t>
+              <w:t xml:space="preserve">Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (6), pp.756-768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1350508415616033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020996v1</w:t>
+                <w:t xml:space="preserve">hal-01671354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About art, social science … and restructuring: An interview with Howard S. Becker</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is employability detrimental to unions ? An empirical assessment of the relation between self-perceived employability and voice behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mairesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22 (6), pp.756-768. </w:t>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98 (4), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1350508415616033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/grhu.098.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671354v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’art parle de restructurations d’entreprises. Dévoilement des impensés et connaissance expérientielle</w:t>
               </w:r>
@@ -1654,51 +1654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Bobadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Debenedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120 (2), pp.67. </w:t>
@@ -2534,178 +2534,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04012370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender and Perceived Job Insecurity within Various Socio-economic and Gender-related Contexts: A Statistical Analysis of European Countries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why do civil society meta-organizations compete? An explanation through the framework of epistemic governance and representational legitimacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, Canada</w:t>
+              <w:t xml:space="preserve">EMES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Teruel, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03281289v1</w:t>
+                <w:t xml:space="preserve">hal-05085215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why do civil society meta-organizations compete? An explanation through the framework of epistemic governance and representational legitimacy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gender and Perceived Job Insecurity within Various Socio-economic and Gender-related Contexts: A Statistical Analysis of European Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Teruel, Spain</w:t>
+              <w:t xml:space="preserve">EURAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085215v1</w:t>
+                <w:t xml:space="preserve">halshs-03281289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender and Perceived Job Insecurity: An Individual- and Organizational-level Analysis</w:t>
               </w:r>
@@ -3389,493 +3389,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02274265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three cases of identity (re)construction through art interventions: the dialogical and the 'sensible</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Perret</w:t>
+                <w:t xml:space="preserve">Perceived Employability, Voice and the Moderating Role of Social Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS 2013 Sub-theme 09: (SWG) Identity in Art, Design and Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">ILERA European Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILERA, Jun 2013, Amsterdam (Pays-Bas), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00844185v1</w:t>
+                <w:t xml:space="preserve">hal-04264115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived Employability, Voice and the Moderating Role of Social Support</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Noël</w:t>
+                <w:t xml:space="preserve">Three cases of identity (re)construction through art interventions: the dialogical and the 'sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Beaujolin-Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Begon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILERA European Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ILERA, Jun 2013, Amsterdam (Pays-Bas), Netherlands</w:t>
+              <w:t xml:space="preserve">EGOS 2013 Sub-theme 09: (SWG) Identity in Art, Design and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264115v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00844185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’art parle des restructurations : au-delà du dévoilement, une forme d’expérimentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Beaujolin</w:t>
+                <w:t xml:space="preserve">An Art-Based, Collective and Dialogic Ethnographic method -Unveiling corporate restructuring practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Beaujolin-Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Bobadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Debenedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mourey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Pichault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème Congrés de l'AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Nancy, France</w:t>
+              <w:t xml:space="preserve">EGOS - Sub-theme 22 " New forms of organizational ethnography "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637847v1</w:t>
+                <w:t xml:space="preserve">halshs-00844193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Art-Based, Collective and Dialogic Ethnographic method -Unveiling corporate restructuring practices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Beaujolin-Bellet</w:t>
+                <w:t xml:space="preserve">Quand l’art parle des restructurations : au-delà du dévoilement, une forme d’expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Beaujolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Bobadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pichault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS - Sub-theme 22 " New forms of organizational ethnography "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">XXIIIème Congrés de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00844193v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité sociale de l'entreprise. La mesure détournée ?</w:t>
               </w:r>
@@ -4439,220 +4439,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01898245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">50 ans de management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Encyclopédie des ressources humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Caby</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Pearson Education, 2006, 2-7440-7196-X</w:t>
+                <w:t xml:space="preserve">Philippe Bernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vuibert, pp.1715, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056142v1</w:t>
+                <w:t xml:space="preserve">halshs-00150721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encyclopédie des ressources humaines</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">50 ans de management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Caby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pearson Education, 2006, 2-7440-7196-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Gazier</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">halshs-00150721v1</w:t>
+                <w:t xml:space="preserve">hal-02056142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5618,64 +5618,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méthodes de recherche basées sur l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Debenedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Garreau &amp; P. Romelaer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes de recherche qualitatives innovantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, 2019</w:t>
@@ -5784,398 +5784,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03779123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques et RH</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La divulgation des informations sociales et l'injonction étatique paradoxale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dehouck</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie des Ressources Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, José Allouche, pp.1352-1357, 2012</w:t>
+              <w:t xml:space="preserve">Encyclopédie des ressources humaines : théories, instruments, méthodes, auteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.769-780, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02044452v1</w:t>
+                <w:t xml:space="preserve">hal-01637442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La divulgation des informations sociales et l'injonction étatique paradoxale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risques et RH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Huault</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dehouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie des ressources humaines : théories, instruments, méthodes, auteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.769-780, 2012</w:t>
+              <w:t xml:space="preserve">Encyclopédie des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, José Allouche, pp.1352-1357, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637442v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02044452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des sureffectifs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mary Parker Follett : la loi de la situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie des ressources humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vuibert, pp.1447-1459, 2012</w:t>
+              <w:t xml:space="preserve">Encyclopédie des ressources humaines : théories, instruments, méthodes, auteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1829-1834, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02048670v1</w:t>
+                <w:t xml:space="preserve">hal-01635820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Parker Follett : la loi de la situation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La gestion des sureffectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">José Allouche. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie des ressources humaines : théories, instruments, méthodes, auteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.1829-1834, 2012</w:t>
+              <w:t xml:space="preserve">Encyclopédie des ressources humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.1447-1459, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635820v1</w:t>
+                <w:t xml:space="preserve">halshs-02048670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary P.Follett et les fondements de l'autorité</w:t>
               </w:r>
@@ -6918,51 +6918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263049v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garaudel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2025.9988" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871891v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pasquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09500170241289245" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871901v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mourey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bobadilla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2023.4578" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507126v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03675281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117970v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020886v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11266-019-00094-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656173v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aos.2017.03.004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ibos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.033.0045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401570v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159496v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin-Bellet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035903ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.098.0003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671354v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debenedetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mairesse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350508415616033" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401577v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.120.0067" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.088.0003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01347010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Khalidi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882571v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.228-229.41-57" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-2PQM5L5N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441292v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726708094913" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-5W2559W0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278164v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278163v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976859v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012370v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085215v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226294v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264104v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256598v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259922v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259932v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274265v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844185v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Begon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264115v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637847v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pichault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844193v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151204v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Allouche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262985v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029935v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Pedon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126413v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laroche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779093v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871915v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898245v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056142v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Caby" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gazier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077341v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446014v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871927v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871935v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446006v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871931v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779133v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988042v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988032v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mercier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871942v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369324v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hennequin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344789v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779123v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044452v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lassagne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dehouck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637442v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02048670v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635820v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150876v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150775v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045537v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247756v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Volz-Tollet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010597v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Wechtler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN22002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263049v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garaudel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2025.9988" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871891v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pasquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09500170241289245" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871901v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mourey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bobadilla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2023.4578" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507126v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03675281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117970v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020886v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11266-019-00094-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656173v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aos.2017.03.004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ibos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.033.0045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401570v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159496v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin-Bellet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035903ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671354v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debenedetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mairesse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350508415616033" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020996v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.098.0003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401577v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.120.0067" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.088.0003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01347010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Khalidi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882571v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.228-229.41-57" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-2PQM5L5N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441292v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726708094913" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-5W2559W0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278164v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278163v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976859v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012370v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085215v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281289v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226294v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264104v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256598v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259922v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259932v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274265v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264115v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844185v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Begon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844193v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pichault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151204v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Allouche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262985v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029935v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Pedon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126413v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laroche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779093v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871915v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898245v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150721v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gazier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056142v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Caby" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077341v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446014v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871927v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871935v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446006v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871931v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779133v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988042v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988032v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mercier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871942v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369324v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hennequin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344789v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779123v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637442v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044452v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lassagne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dehouck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635820v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02048670v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150876v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150775v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045537v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247756v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Volz-Tollet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010597v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Wechtler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN22002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>