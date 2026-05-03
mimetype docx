--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -99,51 +99,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -730,477 +730,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03779150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “gender face” of job insecurity in France: an individual- and organizational-level analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Coron</w:t>
+                <w:t xml:space="preserve">Arts and organizations: From individuals to structures, the inseparable aesthetic dimension of politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Work, Employment and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol.XXVII (71), pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rips1.071.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03117970v1</w:t>
+                <w:t xml:space="preserve">halshs-04352104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Civil Society Meta-organizations and Legitimating Processes: the Case of the Addiction Field in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Garaudel</w:t>
+                <w:t xml:space="preserve">The “gender face” of job insecurity in France: an individual- and organizational-level analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voluntas: International Journal of Voluntary and Nonprofit Organizations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Work, Employment and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (6)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02020886v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03117970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goffman's theory of frames and situated meaning-making in performance reviews. The case of a category management approach in the French retail sector</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Mourey</w:t>
+                <w:t xml:space="preserve">Civil Society Meta-organizations and Legitimating Processes: the Case of the Addiction Field in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounting, Organizations and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Voluntas: International Journal of Voluntary and Nonprofit Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11266-019-00094-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aos.2017.03.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01656173v1</w:t>
+                <w:t xml:space="preserve">halshs-02020886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter le rapport au travail quand l’emploi est menacé. La lutte des Lejaby mise en scènes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ibos</w:t>
+                <w:t xml:space="preserve">Goffman's theory of frames and situated meaning-making in performance reviews. The case of a category management approach in the French retail sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natalia Bobadilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologies pratiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sopr.033.0045⟩</w:t>
+              <w:t xml:space="preserve">Accounting, Organizations and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58, pp.32 - 49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aos.2017.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02020942v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01656173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lutte des Lejaby mise en scènes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Représenter le rapport au travail quand l’emploi est menacé. La lutte des Lejaby mise en scènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1216,1225 +1203,1342 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Bobadilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologies pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 33 (3), pp.37</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 33 (3), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sopr.033.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401570v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02020942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Pathways to Above-Mandatory Severance Pay When Downsizing: A Qualitative Comparative Analysis of 20 Cases in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Beaujolin-Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71 (1), pp.80-108. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1035903ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02159496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About art, social science … and restructuring: An interview with Howard S. Becker</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La lutte des Lejaby mise en scènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Bobadilla</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mairesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologies pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (3), pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1350508415616033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01671354v1</w:t>
+                <w:t xml:space="preserve">hal-02401570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is employability detrimental to unions ? An empirical assessment of the relation between self-perceived employability and voice behaviours</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">About art, social science … and restructuring: An interview with Howard S. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Bobadilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Debenedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mairesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/grhu.098.0003⟩</w:t>
+              <w:t xml:space="preserve">Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (6), pp.756-768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1350508415616033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020996v1</w:t>
+                <w:t xml:space="preserve">hal-01671354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’art parle de restructurations d’entreprises. Dévoilement des impensés et connaissance expérientielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is employability detrimental to unions ? An empirical assessment of the relation between self-perceived employability and voice behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98 (4), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.098.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/geco1.120.0067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02401577v1</w:t>
+                <w:t xml:space="preserve">hal-02020996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer les mobilités en contexte de mutations : l'employabilité à l'épreuve des identités professionnelles</w:t>
+                <w:t xml:space="preserve">Quand l’art parle de restructurations d’entreprises. Dévoilement des impensés et connaissance expérientielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Beaujolin-Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Bobadilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Debenedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88 (2), </w:t>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (2), pp.67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/grhu.088.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/geco1.120.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01897500v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre indemnisation et effort de reclassement Quel compromis social lors des restructurations ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Garaudel</w:t>
+                <w:t xml:space="preserve">Gérer les mobilités en contexte de mutations : l'employabilité à l'épreuve des identités professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Khalidi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.088.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01347010v1</w:t>
+                <w:t xml:space="preserve">halshs-01897500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des ressources humaines, du travail et de l’emploi Quelles « bonnes théories » pour infléchir les « mauvaises pratiques » ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Entre indemnisation et effort de reclassement Quel compromis social lors des restructurations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Beaujolin-Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Khalidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 38 (228-229), pp.41 - 57. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 220, pp.101-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/RFG.228-229.41-57⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-01882571v1</w:t>
+                <w:t xml:space="preserve">hal-01347010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcoming the risks of restructuring through the integrative bargaining process: Two case studies in a French context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Noël</w:t>
+                <w:t xml:space="preserve">Gestion des ressources humaines, du travail et de l’emploi Quelles « bonnes théories » pour infléchir les « mauvaises pratiques » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Beaujolin-Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Relations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 61 (9), pp.1293-1331. </w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38 (228-229), pp.41 - 57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0018726708094913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/RFG.228-229.41-57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441292v1</w:t>
+                <w:t xml:space="preserve">halshs-01882571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de l'emploi et des compétences, le cas d'un centre de RetD en télécommunications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+                <w:t xml:space="preserve">Overcoming the risks of restructuring through the integrative bargaining process: Two case studies in a French context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 61 (9), pp.1293-1331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0018726708094913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00278164v1</w:t>
+                <w:t xml:space="preserve">hal-02441292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de l'emploi et des compétences, le cas d'un centre de RetD en télécommunications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 4 (25), pp.649-674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00278163v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gestion de l'emploi et des compétences, le cas d'un centre de RetD en télécommunications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (25), pp.649-674</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Présence syndicale et climat social perçu : une analyse différenciée salariés/dirigeants en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2444,51 +2548,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex, Breadwinner Status and Perceived Job Insecurity: A Comparative Analysis in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2504,142 +2608,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04012370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do civil society meta-organizations compete? An explanation through the framework of epistemic governance and representational legitimacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Teruel, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender and Perceived Job Insecurity within Various Socio-economic and Gender-related Contexts: A Statistical Analysis of European Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2655,73 +2759,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03281289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender and Perceived Job Insecurity: An Individual- and Organizational-level Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2737,73 +2841,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03226294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Under what conditions do ‘job preservation plans’ actually lead to job preservation? A QCA study based on 20 cases in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2832,73 +2936,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th EGOS Colloquium, Hamburg, Germany, 2-4 July 2020.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGOS, Jul 2020, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Having (almost) everything of an MO… without being an MO. Competitive tensions in the French addiction field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2927,73 +3031,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Meta-, Macro- and Partial Organization: Advances in Research and Theory"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Civil Society Meta-Organizations and Legitimating Processes The case of the addiction field in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3035,73 +3139,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Academy of Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance publique et processus de légitimation des Méta-Organisations de la Société Civile : le cas du champ de l’addictologie en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3143,73 +3247,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ieme rencontres GESS (Gestion des Entreprises Sociales et Solidaires)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-organizational restructurings: motivations, processes and effects. The case of the non-profit field in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3251,73 +3355,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Human Resource Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NPOs’ mergers: Looking for legitimacy? The specific case of mergers between federations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3359,769 +3463,769 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02274265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived Employability, Voice and the Moderating Role of Social Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILERA European Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ILERA, Jun 2013, Amsterdam (Pays-Bas), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three cases of identity (re)construction through art interventions: the dialogical and the 'sensible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Beaujolin-Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Begon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS 2013 Sub-theme 09: (SWG) Identity in Art, Design and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00844185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Art-Based, Collective and Dialogic Ethnographic method -Unveiling corporate restructuring practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Beaujolin-Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Bobadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Debenedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS - Sub-theme 22 " New forms of organizational ethnography "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00844193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’art parle des restructurations : au-delà du dévoilement, une forme d’expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Beaujolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Bobadilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Beaujolin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pichault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème Congrés de l'AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité sociale de l'entreprise. La mesure détournée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, Montréal, Canada. pp.xx-xxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00151204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des savoirs de RetD et gestion des ressources humaines : le cas des savoir-faire critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées nationales des IAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apprentissage organisationnel en PME : réalité et déterminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amédée Pedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI èmes Journées Nationales des IAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE de Paris, Sep 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4131,522 +4235,522 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir chercheur en management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert. Vuibert, 2023, 978-2-311-41139-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employabilité et mutations industrielles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Editions, 2022, 9781784058081</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations industrielles et employabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les restructurations d’entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Beaujolin-Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte, 2012, 978-2-7071-5824-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01898245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encyclopédie des ressources humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vuibert, pp.1715, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00150721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">50 ans de management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Caby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pearson Education, 2006, 2-7440-7196-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4656,51 +4760,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méta-organisations de la société civile (MOSC) : quels rôles et quels enjeux de légitimité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4729,1624 +4833,1624 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'état du management 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.97-107, 2025, Repères, 9782348087653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après la thèse. Clarifier ses choix de carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Laroche et G. Schmidt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devenir chercheur en management. Du projet au premier poste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passer de l'objet au sujet de recherche. Ou comment de pas faire une thèse… sur rien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devenir chercheur en management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une invitation à développer la pédagogie de la formation doctorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devenir chercheur en management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passer de l’objet au sujet de recherche. Ou comment ne pas faire une thèse… sur rien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Laroche et G. Schmidt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devenir chercheur en management. Du projet au premier poste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après la thèse : clarifier ses choix de carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devenir chercheur en management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-2-311-41139-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'employabilité comme impératif managérial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Employabilité et mutations industrielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, 2022, 9781784058081</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03779133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie et GRH : avancées et impensés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EMS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands courants en GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03988042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'identité, dimension sensible des transitions professionelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRH et questions sensibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03988032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'employabilité comme impératif managérial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations industrielles et employabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identité professionnelle, dimension sensible des dynamiques de transition professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRH et questions sensibles en entreprise. Approches sociales, sociétales et managériales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, 2021, AGRH, 231140962X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méthodes de recherche basées sur l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Debenedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Garreau &amp; P. Romelaer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes de recherche qualitatives innovantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02344789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Henderson (Boston Consulting Group / B.C.G.), ou l’irruption des consultants dans la production de connaissances en stratégie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EMS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03779123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La divulgation des informations sociales et l'injonction étatique paradoxale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des ressources humaines : théories, instruments, méthodes, auteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.769-780, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques et RH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dehouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, José Allouche, pp.1352-1357, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02044452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Parker Follett : la loi de la situation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La gestion des sureffectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">José Allouche. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie des ressources humaines : théories, instruments, méthodes, auteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.1829-1834, 2012</w:t>
+              <w:t xml:space="preserve">Encyclopédie des ressources humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.1447-1459, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635820v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02048670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des sureffectifs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mary Parker Follett : la loi de la situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie des ressources humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vuibert, pp.1447-1459, 2012</w:t>
+              <w:t xml:space="preserve">Encyclopédie des ressources humaines : théories, instruments, méthodes, auteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1829-1834, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02048670v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary P.Follett et les fondements de l'autorité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des ressources humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.1489-1493, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00150876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French institutionalization of corporate social responsibility : the State injonction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corporate Social Responsibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Mac Millan, pp.55-79, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00150775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6356,51 +6460,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La négociation des Plans de Sauvegarde de l'Emploi, quels arbitrages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6426,87 +6530,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence d'objectifs de l'Ires. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03045537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOTE DE SYNTHESE : «LES MOBILITES IDEALES DES SALARIES». REFLEXIONS ET ENSEIGNEMENTS DES ENTRETIENS EXPLORATOIRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Volz-Tollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6518,143 +6622,143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IAE Paris - Université Paris 1 Panthéon-Sorbonne. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence des relations sociales sur la performance des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Wechtler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DARES. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6664,114 +6768,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie et pratique des styles de management : une comparaison inter-nationale universalité, contingence et transférabilité des styles de management : la France, l'Allemagne et le Portugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Nancy 2, 1993. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1993NAN22002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01776685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId130"/>
+      <w:footerReference w:type="default" r:id="rId133"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6918,51 +7022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263049v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garaudel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2025.9988" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871891v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pasquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09500170241289245" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871901v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mourey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bobadilla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2023.4578" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507126v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03675281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117970v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020886v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11266-019-00094-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656173v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aos.2017.03.004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ibos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.033.0045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401570v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159496v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin-Bellet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035903ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671354v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debenedetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mairesse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350508415616033" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020996v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.098.0003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401577v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.120.0067" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.088.0003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01347010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Khalidi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882571v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.228-229.41-57" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-2PQM5L5N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441292v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726708094913" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-5W2559W0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278164v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278163v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976859v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012370v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085215v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281289v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226294v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264104v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256598v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259922v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259932v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274265v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264115v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844185v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Begon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844193v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pichault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151204v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Allouche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262985v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029935v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Pedon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126413v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laroche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779093v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871915v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898245v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150721v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gazier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056142v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Caby" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077341v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446014v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871927v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871935v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446006v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871931v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779133v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988042v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988032v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mercier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871942v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369324v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hennequin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344789v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779123v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637442v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044452v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lassagne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dehouck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635820v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02048670v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150876v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150775v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045537v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247756v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Volz-Tollet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010597v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Wechtler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN22002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263049v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garaudel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2025.9988" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871891v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pasquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09500170241289245" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871901v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mourey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bobadilla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2023.4578" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507126v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03675281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352104v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mairesse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bazin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.071.0007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117970v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020886v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11266-019-00094-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aos.2017.03.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020942v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ibos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.033.0045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159496v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin-Bellet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035903ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401570v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671354v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debenedetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350508415616033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020996v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.098.0003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401577v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.120.0067" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897500v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.088.0003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01347010v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Khalidi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882571v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.228-229.41-57" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-2PQM5L5N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441292v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726708094913" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-5W2559W0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278164v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976859v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085215v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226294v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256598v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259922v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259913v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259932v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274265v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264115v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Begon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844193v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637847v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pichault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151204v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Allouche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262985v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029935v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Pedon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126413v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laroche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779093v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871915v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898245v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150721v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gazier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056142v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Caby" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077341v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446014v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871927v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871935v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446006v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871931v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779133v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988042v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988032v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mercier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871942v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369324v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hennequin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344789v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779123v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637442v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044452v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lassagne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dehouck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02048670v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635820v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150876v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150775v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045537v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247756v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Volz-Tollet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010597v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Wechtler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776685v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN22002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>