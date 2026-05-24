--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1254,252 +1254,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02020942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Pathways to Above-Mandatory Severance Pay When Downsizing: A Qualitative Comparative Analysis of 20 Cases in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Noël</w:t>
+                <w:t xml:space="preserve">La lutte des Lejaby mise en scènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Bobadilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sociologies pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (3), pp.37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02159496v1</w:t>
+                <w:t xml:space="preserve">hal-02401570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lutte des Lejaby mise en scènes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ibos</w:t>
+                <w:t xml:space="preserve">Understanding the Pathways to Above-Mandatory Severance Pay When Downsizing: A Qualitative Comparative Analysis of 20 Cases in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Beaujolin-Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natalia Bobadilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologies pratiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (1), pp.80-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1035903ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401570v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02159496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About art, social science … and restructuring: An interview with Howard S. Becker</w:t>
               </w:r>
@@ -1615,51 +1615,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is employability detrimental to unions ? An empirical assessment of the relation between self-perceived employability and voice behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1719,51 +1719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’art parle de restructurations d’entreprises. Dévoilement des impensés et connaissance expérientielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Beaujolin-Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1866,51 +1866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1944,90 +1944,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre indemnisation et effort de reclassement Quel compromis social lors des restructurations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Beaujolin-Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Khalidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2065,51 +2065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des ressources humaines, du travail et de l’emploi Quelles « bonnes théories » pour infléchir les « mauvaises pratiques » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Beaujolin-Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2181,51 +2181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcoming the risks of restructuring through the integrative bargaining process: Two case studies in a French context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2336,51 +2336,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 4 (25), pp.649-674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00278164v1</w:t>
+                <w:t xml:space="preserve">hal-00278163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de l'emploi et des compétences, le cas d'un centre de RetD en télécommunications</w:t>
               </w:r>
@@ -2418,51 +2418,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 4 (25), pp.649-674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00278163v1</w:t>
+                <w:t xml:space="preserve">hal-00278164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence syndicale et climat social perçu : une analyse différenciée salariés/dirigeants en France</w:t>
               </w:r>
@@ -3277,286 +3277,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-organizational restructurings: motivations, processes and effects. The case of the non-profit field in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NPOs’ mergers: Looking for legitimacy? The specific case of mergers between federations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garaudel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Human Resource Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Goteborg, Sweden</w:t>
+              <w:t xml:space="preserve">EGOS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259932v1</w:t>
+                <w:t xml:space="preserve">halshs-02274265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NPOs’ mergers: Looking for legitimacy? The specific case of mergers between federations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter-organizational restructurings: motivations, processes and effects. The case of the non-profit field in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Garaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">International Conference on Human Resource Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02274265v1</w:t>
+                <w:t xml:space="preserve">hal-03259932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived Employability, Voice and the Moderating Role of Social Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3607,51 +3607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three cases of identity (re)construction through art interventions: the dialogical and the 'sensible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Beaujolin-Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Begon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3715,51 +3715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Art-Based, Collective and Dialogic Ethnographic method -Unveiling corporate restructuring practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Beaujolin-Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Bobadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4324,51 +4324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employabilité et mutations industrielles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4399,51 +4399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations industrielles et employabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4474,51 +4474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les restructurations d’entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Beaujolin-Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5239,51 +5239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'employabilité comme impératif managérial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5315,363 +5315,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03779133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie et GRH : avancées et impensés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'employabilité comme impératif managérial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands courants en GRH</w:t>
+              <w:t xml:space="preserve">Mutations industrielles et employabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988042v1</w:t>
+                <w:t xml:space="preserve">hal-04871942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'identité, dimension sensible des transitions professionelles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratégie et GRH : avancées et impensés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vuibert. </w:t>
+              <w:t xml:space="preserve">EMS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRH et questions sensibles</w:t>
+              <w:t xml:space="preserve">Les grands courants en GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988032v1</w:t>
+                <w:t xml:space="preserve">hal-03988042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'employabilité comme impératif managérial ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">L'identité, dimension sensible des transitions professionelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vuibert. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutations industrielles et employabilité</w:t>
+              <w:t xml:space="preserve">GRH et questions sensibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871942v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identité professionnelle, dimension sensible des dynamiques de transition professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6078,385 +6078,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02044452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des sureffectifs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mary Parker Follett : la loi de la situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie des ressources humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vuibert, pp.1447-1459, 2012</w:t>
+              <w:t xml:space="preserve">Encyclopédie des ressources humaines : théories, instruments, méthodes, auteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1829-1834, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02048670v1</w:t>
+                <w:t xml:space="preserve">hal-01635820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Parker Follett : la loi de la situation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La gestion des sureffectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">José Allouche. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie des ressources humaines : théories, instruments, méthodes, auteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.1829-1834, 2012</w:t>
+              <w:t xml:space="preserve">Encyclopédie des ressources humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.1447-1459, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635820v1</w:t>
+                <w:t xml:space="preserve">halshs-02048670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary P.Follett et les fondements de l'autorité</w:t>
+                <w:t xml:space="preserve">The French institutionalization of corporate social responsibility : the State injonction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie des ressources humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vuibert, pp.1489-1493, 2006</w:t>
+              <w:t xml:space="preserve">Corporate Social Responsibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Mac Millan, pp.55-79, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00150876v1</w:t>
+                <w:t xml:space="preserve">halshs-00150775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French institutionalization of corporate social responsibility : the State injonction</w:t>
+                <w:t xml:space="preserve">Mary P.Follett et les fondements de l'autorité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corporate Social Responsibility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave Mac Millan, pp.55-79, 2006</w:t>
+              <w:t xml:space="preserve">Encyclopédie des ressources humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.1489-1493, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00150775v1</w:t>
+                <w:t xml:space="preserve">halshs-00150876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7022,51 +7022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263049v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garaudel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2025.9988" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871891v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pasquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09500170241289245" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871901v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mourey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bobadilla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2023.4578" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507126v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03675281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352104v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mairesse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bazin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.071.0007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117970v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020886v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11266-019-00094-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aos.2017.03.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020942v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ibos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.033.0045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159496v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin-Bellet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035903ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401570v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671354v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debenedetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350508415616033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020996v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.098.0003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401577v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.120.0067" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897500v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.088.0003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01347010v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Khalidi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882571v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.228-229.41-57" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-2PQM5L5N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441292v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726708094913" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-5W2559W0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278164v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976859v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085215v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226294v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256598v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259922v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259913v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259932v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274265v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264115v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Begon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844193v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637847v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pichault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151204v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Allouche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262985v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029935v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Pedon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126413v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laroche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779093v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871915v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898245v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150721v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gazier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056142v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Caby" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077341v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446014v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871927v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871935v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446006v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871931v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779133v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988042v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988032v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mercier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871942v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369324v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hennequin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344789v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779123v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637442v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044452v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lassagne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dehouck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02048670v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635820v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150876v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150775v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045537v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247756v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Volz-Tollet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010597v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Wechtler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776685v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN22002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263049v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garaudel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2025.9988" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871891v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pasquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09500170241289245" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871901v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mourey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bobadilla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2023.4578" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507126v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03675281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352104v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mairesse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bazin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.071.0007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117970v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020886v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11266-019-00094-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aos.2017.03.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020942v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ibos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.033.0045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401570v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159496v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin-Bellet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035903ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671354v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debenedetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350508415616033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020996v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.098.0003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401577v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.120.0067" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897500v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.088.0003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01347010v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Khalidi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882571v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.228-229.41-57" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-2PQM5L5N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441292v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726708094913" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-5W2559W0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278163v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278164v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976859v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085215v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226294v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256598v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259922v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259913v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274265v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259932v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264115v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Begon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844193v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637847v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pichault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151204v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Allouche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262985v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029935v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Pedon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126413v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laroche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779093v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871915v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898245v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150721v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gazier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056142v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Caby" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077341v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446014v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871927v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871935v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446006v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871931v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779133v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871942v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988042v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988032v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mercier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369324v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hennequin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344789v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779123v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637442v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044452v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lassagne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dehouck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635820v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02048670v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150775v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150876v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045537v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247756v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Volz-Tollet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010597v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Wechtler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776685v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN22002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>