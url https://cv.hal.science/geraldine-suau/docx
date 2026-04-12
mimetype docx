--- v0 (2026-03-07)
+++ v1 (2026-04-12)
@@ -192,3591 +192,4218 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des micro-violences sur les corps ?</w:t>
+                <w:t xml:space="preserve">Ce que les prescriptions font aux pratiques d’accompagnement. L’apport du didactique à l’analyse des fonctions d’AESH et d’AESH-référent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+                <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Muller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Suau</w:t>
+                <w:t xml:space="preserve">Marie Toullec-Théry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 104, pp.195-207</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976132v1</w:t>
+                <w:t xml:space="preserve">hal-05565175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-violences et inclusion scolaire : le quotidien ordinaire des AESH et des AESH-Référents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Des micro-violences sur les corps ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 597, pp.20-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cape.597.0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459469v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps comme outil cognitif à mobiliser dans les manuels de mathématiques en France et en Allemagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Université inclusive, résistances aux changements et enjeux d’une formation des maîtres de conférences stagiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 102, pp.139-151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404908v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Université inclusive, résistances aux changements et enjeux d’une formation des maîtres de conférences stagiaires</w:t>
+                <w:t xml:space="preserve">Micro-violences et inclusion scolaire : le quotidien ordinaire des AESH et des AESH-Référents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 102 (1), pp.139-151. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nresi.102.0139⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 103, pp.12-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.103.0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404934v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et limites de l’organisation de la formation des doctorants en sciences humaines et sociales en France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L’usage du corps des élèves et les concepts mathématiques longueurs et mesures. Le corps comme outil cognitif à mobiliser en France et en Allemagne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Soriano-Gafiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 99, pp.127-135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802790v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise de fonction des accompagnants des élèves en situation de handicap Référents (AESH-Référents). Quels problèmes professionnels ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Enjeux et limites de l’organisation de la formation des doctorants en sciences humaines et sociales en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaelle Milon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nresi.097.0031⟩</w:t>
+              <w:t xml:space="preserve">Academia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26220/aca.5075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748896v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation des pratiques, Maître Formateur et accompagnement par la recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques inclusives et développement du pouvoir d’agir des enseignants chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 97, pp.59-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926964v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion d’organisation praxéologique de la TAD pour analyser le développement professionnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La prise de fonction des accompagnants des élèves en situation de handicap Référents (AESH-Référents). Quels problèmes professionnels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 86, pp.93-106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nresi.086.0093⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 97, pp.31-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.097.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926907v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donner une place à l’élève reconnu institutionnellement handicapé en milieu ordinaire, quelles praxéologies professionnelles enseignantes ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Innovation des pratiques, Maître Formateur et accompagnement par la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nresi.081.0267⟩</w:t>
+              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35(2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ripes.2171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321000v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de travaux. Pratiques inclusives en mathématiques d’enseignants en classe ordinaire dans le premier degré</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La notion d’organisation praxéologique de la TAD pour analyser le développement professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre du laboratoire Apemac</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86, pp.93-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.086.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949170v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’un dispositif de recherche sur les praxéologies inclusives en milieu scolaire ordinaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Donner une place à l’élève reconnu institutionnellement handicapé en milieu ordinaire, quelles praxéologies professionnelles enseignantes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jeannette Tambone</w:t>
+                <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1054159ar⟩</w:t>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018/1 (81), pp.267-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.081.0267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797890v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagnement et accessibilité didactique : quels obstacles ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthèse de travaux. Pratiques inclusives en mathématiques d’enseignants en classe ordinaire dans le premier degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Teresa Assude</w:t>
+                <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue suisse de pédagogie spécialisée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017 (2), pp.30-36</w:t>
+              <w:t xml:space="preserve">Lettre du laboratoire Apemac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.5-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702542v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages de la vidéo dans un dispositif de recherche: quelques effets sur les pratiques inclusives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effets d’un dispositif de recherche sur les praxéologies inclusives en milieu scolaire ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nras.078.0171⟩</w:t>
+              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (1), pp.105-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1054159ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670993v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques inclusives en milieu ordinaire : accessibilité didactique et régulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Accompagnement et accessibilité didactique : quels obstacles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue suisse de pédagogie spécialisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (2), pp.30-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456680v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Usages de la vidéo dans un dispositif de recherche: quelques effets sur les pratiques inclusives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (78), pp.171-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nras.078.0171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques inclusives en milieu ordinaire : accessibilité didactique et régulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (2), pp.155-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.042.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Accessibilité didactique et dynamique topogénétique: une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliette Vérillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 34 (1), pp.33-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universidad inclusiva, resistencia al cambio y retos de la formación de profesores-investigadores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Accessibilité et participation des étudiants en situation de handicap aux instances de gouvernance universitaire. Une illusion participative ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gualandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Congreso internacional Anáhuac de calidad educative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de la Anáhuac, Mar 2025, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">XIIème Colloque international de l’OPHRIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423783v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harcèlement, discriminations, inclusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les infirmières scolaires, agents invisibilisées de l’inclusion : entre marginalité institutionnelle et innovation par le bas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Geraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prins Henrik de Copenhague</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Colloque international, Diversité culturelle et éducation inclusive : altérité, altérisation et pratiques transformatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Libre de Bruxelles, Mar 2026, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423786v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Univerdades inclusivas y resistencia al cambio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Université inclusive : résistances au changement dans les services d’accompagnement des étudiants reconnus institutionnellement handicapés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Universidad Autónoma Metropolitana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">Journée d’étude Disability and Higher education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CY Cergy Paris Université, Mar 2025, Cergy (CY Cergy Paris Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423797v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation inclusive, résistances institutionnelles et personnelles dans le contexte éducatif français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Universidad inclusiva, resistencia al cambio y retos de la formación de profesores-investigadores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saïd AIT HAMMOU TALEB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème Colloque international de l’OPHRIS -</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Sherbrooke, Jun 2022, Sherbrooke (Québec), Canada</w:t>
+              <w:t xml:space="preserve">II Congreso internacional Anáhuac de calidad educative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de la Anáhuac, Mar 2025, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871357v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éthique de l’accompagnement du chercheur dans la pratique du travail en groupe et éducation inclusive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Agentivité et reconnaissance chez les AESH-Réf ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX Colloque international de l’OPHRIS, L’inclusion scolaire à la première personne, expérience(s), prise de parole et éthique de la différence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">XVIIIes rencontres du REF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Fribourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436329v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation de pratiques enseignantes à partir d’un dispositif de recherche coopératif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Harcèlement, discriminations, inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIème colloque international du réseau OPHRIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, université de Genève, Aug 2018, Sion, Suisse</w:t>
+              <w:t xml:space="preserve">Prins Henrik de Copenhague</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949004v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation des pratiques et place des maîtres-formateurs dans une recherche action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Univerdades inclusivas y resistencia al cambio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Innovation et recherche : métamorphose de la formation enseignante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lausanne, France</w:t>
+              <w:t xml:space="preserve">Universidad Autónoma Metropolitana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436271v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse croisée et lecture réflexive d’un chercheur et de professionnelles enseignantes inscrites dans un dispositif de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Évaluation inclusive, résistances institutionnelles et personnelles dans le contexte éducatif français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd AIT HAMMOU TALEB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44e colloque de la Copirelem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Epinal, France</w:t>
+              <w:t xml:space="preserve">XIème Colloque international de l’OPHRIS -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sherbrooke, Jun 2022, Sherbrooke (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949011v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif de recherche phénoméno-praxéologique : effets transpositifs et trans-formation des acteurs ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Éthique de l’accompagnement du chercheur dans la pratique du travail en groupe et éducation inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREF 2016 - A quelles questions cherchons-nous réponse ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">IX Colloque international de l’OPHRIS, L’inclusion scolaire à la première personne, expérience(s), prise de parole et éthique de la différence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945009v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif de recherche phénoméno-praxéologique. Rôle des institutions et des acteurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformation de pratiques enseignantes à partir d’un dispositif de recherche coopératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jeannette Tambone</w:t>
+                <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyses didactiques des pratiques d’enseignement et de formation : quelles perspectives ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">VIIIème colloque international du réseau OPHRIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de Genève, Aug 2018, Sion, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945013v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques inclusives et accessibilité didactique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Innovation des pratiques et place des maîtres-formateurs dans une recherche action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A quelles questions cherchons-nous réponse ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4ème congrès de l’Actualité de la recherche en éducation et en formation (AREF), Jul 2016, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">Colloque Innovation et recherche : métamorphose de la formation enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949751v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse croisée et lecture réflexive d’un chercheur et de professionnelles enseignantes inscrites dans un dispositif de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">44e colloque de la Copirelem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Epinal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositif de recherche phénoméno-praxéologique : effets transpositifs et trans-formation des acteurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanette Tambone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AREF 2016 - A quelles questions cherchons-nous réponse ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dispositif de recherche phénoméno-praxéologique. Rôle des institutions et des acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyses didactiques des pratiques d’enseignement et de formation : quelles perspectives ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques inclusives et accessibilité didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A quelles questions cherchons-nous réponse ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4ème congrès de l’Actualité de la recherche en éducation et en formation (AREF), Jul 2016, Mons, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conditions pour enseigner et conditions d'accessibilité aux savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condition(s) enseignante(s), Conditions pour enseigner, Réalités, enjeux, défis </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation et formation aux pratiques inclusives. Tensions entre reproduction et innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Gremmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de l'Université de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.440, 2024, Education inclusive, 9782384510856. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.62688/edul/b9782384510856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques enseignantes inclusives. Place de l’élève et conditions d’accessibilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Éducation inclusive, accessibilité et territoire(s).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Éditions du champ social. 2020</w:t>
+              <w:t xml:space="preserve">Éditions du champ social, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949184v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pratiques enseignantes inclusives. Place de l’élève et conditions d’accessibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions du champ social. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recherche en éducation et pratiques inclusives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 86, 2019, La nouvelle revue - Éducation et société inclusives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assujettissement, tensions et dépassement : le cas des aesh et aesh-referents dans l’institution scolaire française</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Agentivité et reconnaissance chez les AESH. Le rôle de la recherche formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complexité de l’éducation inclusive, acteurs, institutions, changements et résistances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 22, ISTE Éditions, pp.39-53, 2025, 9781836120612</w:t>
+              <w:t xml:space="preserve">Recherche et formation pour susciter des pratiques d’enseignement et collaboration plus inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Esperluète Éditions, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405827v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques inclusives et évaluation : logique de contrôle ou logique d’accompagnement ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Assujettissement, tensions et dépassement : le cas des aesh et aesh-referents dans l’institution scolaire française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Toullec-Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saïd AIT HAMMOU TALEB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complexité de l’éducation inclusive, acteurs, institutions, changements et résistances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 22, ISTE Éditions, pp.119-127, 2025, 9781836120612</w:t>
+              <w:t xml:space="preserve">, 22, ISTE Éditions, pp.39-53, 2025, 9781836120612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405822v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche et formation par l’analyse collective des « problèmes professionnels » rencontrés par les AESH référents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pratiques inclusives et évaluation : logique de contrôle ou logique d’accompagnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd AIT HAMMOU TALEB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation aux pratiques inclusives : tension(s) entre reproduction et innovation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDUL, pp.129-141, 2024</w:t>
+              <w:t xml:space="preserve">Complexité de l’éducation inclusive, acteurs, institutions, changements et résistances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, ISTE Éditions, pp.119-127, 2025, 9781836120612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871321v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l’école-université inclusive à partir de la multi dimensionnalité de la notion de territoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Recherche et formation par l’analyse collective des « problèmes professionnels » rencontrés par les AESH référents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perez, J.-M., Suau, G. et Gremmo, M.-J. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Editions du champ social.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Formation aux pratiques inclusives : tension(s) entre reproduction et innovation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDUL, pp.129-141, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436261v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’université comme territoire pour penser la pratique inclusive des enseignants du supérieur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Recherche et formation par l’analyse collective des « problèmes professionnels » rencontrés par les AESH référents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education inclusive, accessibilité et territoire(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Champ Social, pp.139-150, 2022, 979-10-346-0738-9</w:t>
+              <w:t xml:space="preserve">Formation aux pratiques inclusives : tension(s) entre reproduction et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l’Université de Lorraine, pp.85-95, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436210v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation de pratiques enseignantes à partir d’un dispositif de recherche collectif. La pratique de l’observation en question</w:t>
+                <w:t xml:space="preserve">L’université comme territoire pour penser la pratique inclusive des enseignants du supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géraldine Suau. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transition et transformations sur les chemins de l’éducation inclusive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions SZH/CSPS, pp.169-184, 2021</w:t>
+              <w:t xml:space="preserve">Education inclusive, accessibilité et territoire(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ Social, pp.139-150, 2022, 979-10-346-0738-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949749v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desarrollo de las praxeologías profesionales docentes: de un registro socializador a un registro epistémico</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Transformation de pratiques enseignantes à partir d’un dispositif de recherche collectif. La pratique de l’observation en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agir pour les réussites scolaires. Approches internationales de l’inclusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Transition et transformations sur les chemins de l’éducation inclusive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions SZH/CSPS, pp.169-184, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436216v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forme d’étude et topogenèse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Desarrollo de las praxeologías profesionales docentes: de un registro socializador a un registro epistémico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approche comparative des savoirs et des compétences en didactique</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.263-275, 2015, Actes académiques, 978-2-36013-293-5</w:t>
+              <w:t xml:space="preserve">Agir pour les réussites scolaires. Approches internationales de l’inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472170v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Forme d’étude et topogenèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fatima Chnane-Davin et Jean-Pierre Cuq. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approche comparative des savoirs et des compétences en didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riveneuve éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.263-275, 2015, Actes académiques, 978-2-36013-293-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conditions d’accessibilités aux savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Zaffran. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accessibilité et handicap : anciennes pratiques, nouvel enjeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.209-224, 2015, Handicap, vieillissement, société, 978-2-7061-2225-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3786,91 +4413,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement des praxéologies professionnelles enseignantes, d’un registre socialisant à un registre épistémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.74-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3880,151 +4507,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recherches sur la scolarisation de l’observatoire des pratiques sur le handicap (OPHRIS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AIX-MARSEILLE UNIVERSITE; LISEC-Université de Lorraine; CNASEA. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4034,100 +4661,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques inclusives en mathématiques d’enseignants de classe ordinaire dans le premier degré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Lorraine, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016LORR0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01752367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4137,105 +4764,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les fragilités humaines par une exploration praxéologique de l’activité professionnelle. Contribution à une recherche participative renouvelée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Lorraine, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04875314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4303,51 +4930,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B824E18D"/>
+    <w:nsid w:val="BF2CA3B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4534,51 +5161,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geraldine-suau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4591-217X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197902820" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisec-recherche.eu/membre/suau-geraldine/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976132v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Perez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Suau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.597.0020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05459469v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Soriano-Gafiuk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Perez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155ln" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404934v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.102.0139" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802790v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Milon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Espinosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lapostolle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/aca.5075" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04748896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.097.0031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02926964v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2171" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02926907v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.086.0093" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321000v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.081.0267" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949170v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01797890v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Suau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Tambone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054159ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01702542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0171" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456680v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.042.0155" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798756v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette V&#233;rillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423783v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423786v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423797v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04871357v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d AIT HAMMOU TALEB" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436329v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949004v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436271v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949011v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945009v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Tambone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945013v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949751v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436343v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939037v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gremmo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384510856" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510856" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949184v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422286v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benoit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405827v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405822v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04871321v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436210v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949749v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436216v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01472170v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/approche-comparative-des-savoirs-des-competences-en-didactique/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471975v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1210/9782706122262" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949140v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320728v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calmet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gombert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752367v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LORR0151" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04875314v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geraldine-suau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4591-217X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197902820" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisec-recherche.eu/membre/suau-geraldine/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565175v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Suau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976132v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Perez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.597.0020" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569684v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05459469v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.103.0012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Soriano-Gafiuk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802790v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Milon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Espinosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lapostolle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/aca.5075" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569693v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04748896v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.097.0031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02926964v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2171" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02926907v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.086.0093" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321000v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.081.0267" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949170v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01797890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Suau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Tambone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054159ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01702542v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670993v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0171" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.042.0155" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798756v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette V&#233;rillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gualandi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569762v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marques" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569778v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423783v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569785v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423797v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04871357v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d AIT HAMMOU TALEB" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436329v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949004v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436271v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949011v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945009v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Tambone" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945013v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949751v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436343v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939037v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gremmo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384510856" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510856" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05565209v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949184v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422286v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benoit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05565231v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405827v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405822v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04871321v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436210v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949749v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436216v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01472170v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/approche-comparative-des-savoirs-des-competences-en-didactique/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471975v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1210/9782706122262" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949140v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320728v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calmet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gombert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Perez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752367v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LORR0151" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04875314v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>