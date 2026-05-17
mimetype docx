--- v1 (2026-04-12)
+++ v2 (2026-05-17)
@@ -308,213 +308,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des micro-violences sur les corps ?</w:t>
+                <w:t xml:space="preserve">Université inclusive, résistances aux changements et enjeux d’une formation des maîtres de conférences stagiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 102, pp.139-151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976132v1</w:t>
+                <w:t xml:space="preserve">hal-05569684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Université inclusive, résistances aux changements et enjeux d’une formation des maîtres de conférences stagiaires</w:t>
+                <w:t xml:space="preserve">Des micro-violences sur les corps ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 597, pp.20-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cape.597.0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05569684v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-violences et inclusion scolaire : le quotidien ordinaire des AESH et des AESH-Référents</w:t>
               </w:r>
@@ -4930,51 +4930,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF2CA3B1"/>
+    <w:nsid w:val="517C6B72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5161,51 +5161,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geraldine-suau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4591-217X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197902820" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisec-recherche.eu/membre/suau-geraldine/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565175v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Suau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976132v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Perez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.597.0020" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569684v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05459469v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.103.0012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Soriano-Gafiuk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802790v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Milon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Espinosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lapostolle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/aca.5075" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569693v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04748896v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.097.0031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02926964v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2171" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02926907v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.086.0093" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321000v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.081.0267" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949170v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01797890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Suau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Tambone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054159ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01702542v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670993v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0171" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.042.0155" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798756v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette V&#233;rillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gualandi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569762v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marques" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569778v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423783v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569785v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423797v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04871357v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d AIT HAMMOU TALEB" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436329v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949004v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436271v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949011v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945009v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Tambone" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945013v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949751v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436343v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939037v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gremmo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384510856" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510856" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05565209v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949184v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422286v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benoit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05565231v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405827v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405822v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04871321v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436210v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949749v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436216v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01472170v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/approche-comparative-des-savoirs-des-competences-en-didactique/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471975v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1210/9782706122262" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949140v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320728v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calmet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gombert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Perez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752367v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LORR0151" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04875314v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geraldine-suau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4591-217X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197902820" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisec-recherche.eu/membre/suau-geraldine/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565175v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Suau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569684v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Perez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976132v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.597.0020" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05459469v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.103.0012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Soriano-Gafiuk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802790v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Milon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Espinosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lapostolle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/aca.5075" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569693v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04748896v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.097.0031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02926964v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2171" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02926907v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.086.0093" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321000v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.081.0267" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949170v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01797890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Suau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Tambone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054159ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01702542v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670993v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0171" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.042.0155" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798756v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette V&#233;rillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gualandi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569762v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marques" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569778v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423783v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569785v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423797v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04871357v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d AIT HAMMOU TALEB" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436329v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949004v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436271v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949011v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945009v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Tambone" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945013v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949751v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436343v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939037v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gremmo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384510856" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510856" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05565209v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949184v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422286v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benoit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05565231v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405827v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405822v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04871321v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436210v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949749v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436216v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01472170v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/approche-comparative-des-savoirs-des-competences-en-didactique/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471975v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1210/9782706122262" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949140v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320728v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calmet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gombert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Perez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752367v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LORR0151" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04875314v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>