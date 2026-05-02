--- v1 (2026-03-31)
+++ v2 (2026-05-02)
@@ -424,243 +424,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre le modèle de proposition de valeur du format de distribution du marché alimentaire de plein air : une étude de cas de l’association mosellane d’économie montagnarde,</w:t>
+                <w:t xml:space="preserve">Le marché a survécu à la Peste Noire ! Et, si son ADN « durable » ouvrait les voies de sa résilience…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Guguen-Gicquel</w:t>
+                <w:t xml:space="preserve">Inès Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Thévenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée sur le Marketing et Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Troyes, France</w:t>
+              <w:t xml:space="preserve">37ème Congrès International de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03475566v1</w:t>
+                <w:t xml:space="preserve">hal-03267922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le marché a survécu à la Peste Noire ! Et, si son ADN « durable » ouvrait les voies de sa résilience…</w:t>
+                <w:t xml:space="preserve">Comprendre le modèle de proposition de valeur du format de distribution du marché alimentaire de plein air : une étude de cas de l’association mosellane d’économie montagnarde,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Gicquel</w:t>
+                <w:t xml:space="preserve">Inès Guguen-Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Thévenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème Congrès International de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">3ème Journée sur le Marketing et Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03267922v1</w:t>
+                <w:t xml:space="preserve">hal-03475566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Food Consumption Practices: How Marketing Can Contribute to Institutional Change</w:t>
               </w:r>
@@ -2059,98 +2059,637 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées de Recherche en Marketing de Bourgogne.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Dijon, France. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00268942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mesure de la satisfaction a-t-elle toujours du sens quelle que soit l’activité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Bezaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dianoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (1), pp.59-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.127.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marché, un hyper-lieu au service du marketing de la ville et du territoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020/2 (98), pp.65-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.098.65.82⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nudge: A relevant communication tool adapted for agile innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dianoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jie.028.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place de l’offre dans la construction d’une identité stigmatisée : le cas des personnes en situation de handicap moteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Derbaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (4), pp.50-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0767370116635089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des représentations du naturel à la naturalité marchande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75, pp.11 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.075.11.25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethique en santé et nudges : un compromis possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dianoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2196,73 +2735,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. Gallopel-Morvan; D. Crie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing social et nudges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions E.M.S, 408 p., 2022, 978-2-37687-548-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La promotion d’une alimentation saine par les grandes surfaces alimentaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dianoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2294,701 +2833,162 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Thévenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Guide de l'Economie Comportementale 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BVA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.95-104, 2021, 978-2-9562187-0-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutenir l’organisation des marchés en centre-ville : une décision dynamisante pour les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Guguen-Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(R)évolution du commerce de centre-ville : de l'état des lieux à la résilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537723v1</w:t>
-              </w:r>
-[...537 lines deleted...]
-                <w:t xml:space="preserve">hal-01369855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3006,51 +3006,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marché de plein air, un circuit de distribution porteur de proposition de valeur durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Guguen-Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3494,51 +3494,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Heitz-Spahn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dianoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Th&#233;venot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Bezaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475566v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Guguen-Gicquel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03267922v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Gicquel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649579v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hombourger-Bar&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Schultz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363721v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02174151v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yildiz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02505052v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511395v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270208v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010772v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171086v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375752v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pierre-Antoine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guittenne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia-Bardidia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376616v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376510v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Derbaix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375354v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lemoine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03536379v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03544812v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.hubspotusercontent00.net/hubfs/5261255/Guide%20de%20l%C3%A9conomie%20comportementale%202021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537723v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.127.0059" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.098.65.82" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02169825v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.028.0007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116635089" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369855v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.075.11.25" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974765v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Heitz-Spahn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dianoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Th&#233;venot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Bezaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03267922v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Gicquel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475566v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Guguen-Gicquel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649579v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hombourger-Bar&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Schultz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363721v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02174151v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yildiz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02505052v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511395v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270208v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010772v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171086v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375752v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pierre-Antoine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guittenne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia-Bardidia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376616v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376510v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Derbaix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375354v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lemoine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515344v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.127.0059" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010023v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.098.65.82" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02169825v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.028.0007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537662v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116635089" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369855v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.075.11.25" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03536379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03544812v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.hubspotusercontent00.net/hubfs/5261255/Guide%20de%20l%C3%A9conomie%20comportementale%202021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537723v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974765v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>