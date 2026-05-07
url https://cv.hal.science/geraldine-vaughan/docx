--- v0 (2026-03-09)
+++ v1 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Géraldine Vaughan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégée d’histoire (2001). – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de doctorat (2007) en histoire contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’université Paris I Panthéon-Sorbonne soutenue sous la direction de Robert Frank et de Catherine Maignant : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’immigration irlandaise dans l’ouest écossais (Airdrie, Coatbridge et Greenock), 1851-1918 : politique, religion et identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">(mention Très Honorable et les félicitations du jury à l’unanimité). – Membre du jury d’écrit de l’agrégation externe d’histoire (2012-2015). – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visiting Fellow, School of Divinity, Université d’Edimbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2016). – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre junior de l'Institut Universitaire de France (2017-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. - Membre du bureau de la Ecclesiastical History Society (2017-2020). – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fellow de la Royal Historical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2019).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement (2019/2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L3.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> The Making of the United Kingdom (1707-1801). − </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M1 recherche.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ‘Tolérance, pluralismes religieux et sécularisation dans les mondes britanniques au XIXe siècle’ – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation externe d’anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. ‘The Home Rule Issue, 1870-1914’</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Histoire sociale des îles britanniques au XIXe siècle. – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Sécularisation et militantisme religieux au Royaume-Uni et dans les Dominions (XIXe-XXesiècles). – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Identités religieuses et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Britishness.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Histoire sociale et religieuse de l’empire britannique (XIXe-XXesiècles).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticatholicisme et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Britishness</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> dans les mondes britanniques, des années 1880 aux années 1920.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorations of Britishness have been at the heart of historical debates since the 1970s. Protestant anti-Catholicism was one of the key components of the British identity which emerged in the early modern era. My research project aims at examining the relations between anti-Catholicism and British identities in Britain and its Dominions (Canada and Australasia), from the 1880s up to the 1920s. This study is at the crossroads of different historical perspectives – namely the social history of religion (and secularization), the history of migrations and the New Imperial History.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">avec Claire Gheeraert-Graffeuille (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anti-Catholicism in Britain and Ireland, 1600-2000 – Practices, Representations and Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Series The Sacred and the Secular, Basingstoke, Palgrave Macmillan, à paraître en 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ‘Local’ Irish in the West of Scotland 1851-1921</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Basingstoke, Palgrave Macmillan, 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">avec Clarisse Berthezène, Pierre Purseigle, Julien Vincent, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde britannique 1815-1931</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Belin, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitres dans des ouvrages collectifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« The Distinctiveness of Catholic schooling in the West of Scotland before the Education (Scotland) Act, 1918 », in S. McKinney and R. McCluskey (eds.)., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Catholic Education and Schooling in Scotland. New Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Basingstoke, Palgrave Macmillan, 2019, p. 43-60.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Revisiting the Originality of Irish migrations during the Victorian Era », in Marie Ruiz (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Migrations in the Victorian Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coll. Studies in Global History, Leiden, Brill, 2018, p. 33-54.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Périodiser l’histoire de l’immigration ? Le cas des Irlandais en Écosse, 1851-2001 », in J. F. Dunyach and A. Maurey (eds.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les âges de Britannia. Repenser l’histoire des mondes britanniques (Moyen Âge-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, Rennes, 2015, p. 141-151.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Une “ enfance écossaise ”. Éducation et identité nationale en Écosse de l’ère victorienne à la fin de la Première Guerre mondiale », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Jean-Michel Guieu et Claire Sanderson (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’historien et les relations internationales autour de Robert Frank</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, Paris, 2012, p. 99-106.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les “ volontaires ” de Dieu ? Catholiques et protestants au sein des conseils d’écoles (Ouest écossais. 1872-1918) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Jacqueline Lalouette (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les religions à l’école (Europe et Amérique du Nord. XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Letouzey et Ané, Paris, 2011, p. 53-66.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Shaping the Scottish Past : Irish Immigrants and Local Politics in the Monklands (in the second half of the nineteenth century) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Martin Mitchell (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Irish in Scotland : New Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Donald, Edimbourg, p. 97-113, 2009.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘We pay the rates !’ Catholic Voluntary Schools and Scottish School Boards », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Sophie Body-Gendrot, Jacques Carré and Romain Garbaye (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A City of One’s Own : Blurring the Boundaries between Private and Public.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical and Comparative Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, Londres, p. 163-177, 2008.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Irish immigrants and local politics in the Monklands : a path to integration (1851-1905) ? », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Shane Alcobia-Murphy et al. (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crosscurrents in Irish and Scottish Studies, Belfast Studies in Language, Culture and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belfast, p. 306-317, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Lecture. La ‘crise religieuse’ des années 1960 vue de part et d’autre de la Manche », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Histoire moderne & contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 66-3, 2019/3, p. 162-167.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">‘‘Britishers and Protestants’ – Protestantism and Imperial British identities in the metropole and the Dominions, from the 1880s to the 1920s’, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Church History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 54, Cambridge University Press, 2018, p. 359-373.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Revisiter l’histoire des migrations au Brésil à l’époque contemporaine (XIXe-XXe siècles) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins. Revue franco-brésilienne de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017. [</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://confins.revues.org/12039]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« The Irish Famine in a Scottish Perspective, 1845-1851 », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Mimmoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n°12. [</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">en ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Portraits de migrants irlandais pendant la Grande Famine (1845-1852) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Civilisation Britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°19.2, p. 139-148.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« “ Papists looking after the Education of our Protestant Children ! ” Catholics and Protestants on western Scottish school boards, 1872-1918 », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Innes Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 63.1, Edinburgh University Press, 2012, p. 30-47.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Un empire écossais ? L’Écosse et le monde britannique, 1815-1931 », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique. Politique, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 11, mai-août 2010 [</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">en ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">].</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Une « minorité nationale » ? Le cas des Irlandais en Écosse avant la création de la République d’Irlande indépendante, 1801-1921 », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Institut Pierre Renouvin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 28, 2009 [</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">consultable en ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">].</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« À la conquête de l’Ouest écossais : l’immigration irlandaise et la reconstruction du catholicisme à l’ère victorienne », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypothèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, Paris, p. 69-78, 2006 [</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">consultable sur CAIRN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">].</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Irlandais d’abord, catholiques sûrement, Écossais jamais – tensions et conflits au sein du catholicisme en Écosse », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Institut Pierre Renouvin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 22, p. 29-38, 2005 [</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">consultable en ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">].</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Irish Protestants in the West of Scotland : an “ Invisible ” Community (1851-1914) ? », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Études Irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 30 , n° 1, p. 177-191, 2005.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Football, guerre de religions, politique et argent en Écosse- The Old Firm ou la rivalité des clubs Celtic et Rangers à la fin du dix-neuvième siècle », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Institut Pierre Renouvin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 16, p. 19-36, 2003 [</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">consultable en ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisation de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Histoire du peuple anglais au XIXesiècle d’Élie Halévy », « Classique »,*L’Histoire,*no. 466, Décembre 2019, p. 87.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La Grande Famine en Irlande », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, No. 418, janvier 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’Irlande, une colonie britannique? », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, No. 417, novembre 2015, p. 22-23.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Thatcher a été un carburant du sentiment national écossais », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°32, 2014. [</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">en ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications, interviews</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La Grande Famine en Irlande », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique de l’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, avril 2018, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.franceculture.fr/emissions/la-fabrique-de-lhistoire/histoire-de-la-faim-la-grande-famine-en-irlande-1845-1850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Débat « L’Irlande est-elle une colonie britannique ?», 28e Festival International du Film d’Histoire de Pessac </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">So British!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Novembre 2017 </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cinema-histoire-pessac.com/festival/2017/festival-en-images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’Ecosse et le Brexit, un an après », Journée d’études ERIAC, juin 2017 </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://webtv.univ-rouen.fr/videos/geraldine-vaughan-universite-de-rouen-normandie-lecosse-et-le-brexit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_52330/</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Entretien avec Luc Daireaux, émission radiophonique “Au miroir de Clio”, 16 décembre 2016. [</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://soundcloud.com/luc-daireaux/au-miroir-de-clio-avec-geraldine-vaughan-les-irlandais-en-ecosse-depuis-1850-18122016]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’Irlande et le cinéma », Table ronde dans le cadre du festival international du film d’Arras, organisée par le magazine </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, octobre 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les rébellions coloniales », Table ronde organisée par Olivier Grenouilleau, Rendez-vous de de l’histoire de Blois, Hémicycle de la Halle aux Grains, 10 octobre 2014 [</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">en ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Indépendance de l’Écosse: L’identité nationale est au cœur du référendum », entretien pour JOL Press, 16 septembre 2014. [</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">en ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le monde britannique, 3/4 : Qu’est-ce que la Britishness ? » </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique de l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (France Culture), avec Renaud Morieux, Laura Lee Downs and Christophe Charle, janvier 2010. [</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">en ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transatlantic Anti‐Catholic Networks, Bibles and School Disputes in the Nineteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Religious History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (4), pp.520-536. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-9809.70044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives on Transatlantic Anti‐Catholicism in the Modern and Late Modern Eras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Religious History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (4), pp.477-484. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-9809.70045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for the Secular in Religious Archives — a Cross‐Channel Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Religious History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (3), pp.352-361. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-9809.13075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Oxford History of British and Irish Catholicism, Volume V: Recapturing the Apostolate of the Laity, 1914–2021 ed. by Alana Harris (review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Catholic Historical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (3), pp.601-602. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/cat.2024.a935533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiz, Marie (ed.), Bridging Boundaries in British Migration History. In Memoriam Eric Richards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXVIII (2), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfcb.11106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Genin, L’Éthique protestante de Max Weber et les historiens français (1905-1979), Turnhout, Brepols, coll. « Bibliothèque de l’École des Hautes Études Sciences Religieuses » 191, 2022, 283 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 707 (3), pp.569-571. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhis.233.0569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Clifford, Militant Evangelicals, and the Colonial Model for ‘Secular’ Schools (1870s-1920s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (19.2), pp.30-47. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.14343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticatholicisme au Royaume-Uni et antiprotestantisme en France à la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire du protestantisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (2), pp.231-244. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47421/RHP7_2_231-244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie français d’Élie Halévy ? « La naissance du méthodisme » et l’historiographie socioreligieuse anglophone des années 1960 et 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 695 (3), pp.159-189. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhis.203.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;crise religieuse&amp;quot; des années 1960 vue de part et d'autre de la manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66-3, pp.162-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Britishers and Protestants’: Protestantism and Imperial British Identities in Britain, Canada and Australia from the 1880s to the 1920s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Church History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54, pp.359-373. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/stc.2017.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking about the history of migration in Brazil from a global perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.12039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Irish Famine in a Scottish Perspective 1845-1851</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, The 1846-1851 Famine in Ireland: Echoes and Repercussions in Britain, the Empire and on the Continent / La Grande Famine en Irlande 1846-1851 : échos et répercussions (le Royaume-Uni, l'Empire, l'Europe), 12-2015, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mimmoc.1763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice BENSIMON et Armelle ENDERS [dir.], Le siècle britannique. Variations sur une suprématie globale au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.223-225. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rh19.4730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits of Irish migrants during the Great Famine (1845-52)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (2), pp.139-148. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfcb.271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Papists looking after the Education of our Protestant Children!’ Catholics and Protestants on western Scottish school boards, 1872–1918</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Innes Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (1), pp.30-47. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/inr.2012.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un empire écossais ? L'Écosse et le monde britannique, 1815-1931</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un empire écossais ? L'Écosse et le monde britannique, 1815-1931</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.6. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hp.011.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les immigrés irlandais dans l'Ouest écossais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Pierre Renouvin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (2), pp.107. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bipr.028.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une « minorité nationale » ? Le cas des Irlandais en Écosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Pierre Renouvin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (2), pp.71. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bipr.028.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la conquête de l'Ouest écossais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypothèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (1), pp.69. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hyp.051.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Football, guerre de religions, politique et argent en Écosse- The Old Firm ou la rivalité des clubs Celtic et Rangers à la fin du dix-neuvième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Pierre Renouvin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp. 19-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Catholicism and British Identities in Britain, Canada and Australia, 1880s-1920s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.XV, 204, 2022, Histories of the Sacred and Secular, 1700–2000, 978-3-031-11227-0. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11228-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Catholicism in Britain and Ireland, 1600-2000 – Practices, Representations and Ideas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan, A paraître, Histories of the Sacred and Secular, 1700-2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'Local' Irish in the West of Scotland 1851-1921</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan, 2013, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/9781137329844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde britannique (1815-1931)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Berthezène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaughan Géraldine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Purseigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, 2010, 978-2-7011-5410-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering and Narrating Catholic Intolerance in Anti-Catholic British Discourse during the Long Nineteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francisco Javier Ramón Solans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nationalism, Religious Violence, and Hate Speech in Nineteenth-Century Western Europe Memories of Intolerance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, p. 26-42, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des antis et de la violence politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatole Leroy-Beaulieu, Les doctrines de haine, l’antisémitisme, l’antiprotestantisme, l’anticléricalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Payot-Rivages, pp.7-23, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05032703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Distinctiveness of Catholic Schooling in the West of Scotland Before the Education (Scotland) Act, 1918</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Catholic Education and Schooling in Scotland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan UK, pp.43-60, 2019, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-51370-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: “The Catholic Other”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anti-Catholicism in Britain and Ireland, 1600-2000. Practices, Representations and Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Distinctiveness of Catholic Schooling in the West of Scotland Before the Education (Scotland) Act, 1918</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mckinney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Mccluskey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Catholic Education and Schooling in Scotland New Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan UK, 2019, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-51370-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes britanniques, une communauté de destins ? Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bensimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Berthezène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle de Champs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dunyach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Dunyach; Alban Gautier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes britanniques, une communauté des destins?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-18, 2018, 978-2-7535-7485-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Originality of Irish Migrations during the Victorian Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Migrations in the Victorian Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, 2018, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004366398_003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périodiser l’histoire de l’immigration ? Le cas des Irlandais en Écosse, 1851-2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les âges de Britannia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.141-151, 2015, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.92904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping the Scottish Past : Irish Immigrants and Local Politics in the Monklands (in the second half of the nineteenth century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Mitchell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Irish in Scotland : New Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birlinn John Donald, pp. 163-177, 2008, 9781904607830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping the Scottish Past : Irish Immigrants and Local Politics in the Monklands (in the second half of the nineteenth century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Mitchell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Perspectives on the Irish in Scotland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Donald, pp.97-113, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Géraldine Vaughan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégée d’histoire (2001). – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de doctorat (2007) en histoire contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’université Paris I Panthéon-Sorbonne soutenue sous la direction de Robert Frank et de Catherine Maignant : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’immigration irlandaise dans l’ouest écossais (Airdrie, Coatbridge et Greenock), 1851-1918 : politique, religion et identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">(mention Très Honorable et les félicitations du jury à l’unanimité). – Membre du jury d’écrit de l’agrégation externe d’histoire (2012-2015). – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visiting Fellow, School of Divinity, Université d’Edimbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2016). – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre junior de l'Institut Universitaire de France (2017-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. - Membre du bureau de la Ecclesiastical History Society (2017-2020). – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fellow de la Royal Historical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2019).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement (2019/2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L3.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> The Making of the United Kingdom (1707-1801). − </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M1 recherche.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ‘Tolérance, pluralismes religieux et sécularisation dans les mondes britanniques au XIXe siècle’ – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation externe d’anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. ‘The Home Rule Issue, 1870-1914’</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Histoire sociale des îles britanniques au XIXe siècle. – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Sécularisation et militantisme religieux au Royaume-Uni et dans les Dominions (XIXe-XXesiècles). – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Identités religieuses et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Britishness.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Histoire sociale et religieuse de l’empire britannique (XIXe-XXesiècles).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticatholicisme et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Britishness</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> dans les mondes britanniques, des années 1880 aux années 1920.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorations of Britishness have been at the heart of historical debates since the 1970s. Protestant anti-Catholicism was one of the key components of the British identity which emerged in the early modern era. My research project aims at examining the relations between anti-Catholicism and British identities in Britain and its Dominions (Canada and Australasia), from the 1880s up to the 1920s. This study is at the crossroads of different historical perspectives – namely the social history of religion (and secularization), the history of migrations and the New Imperial History.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">avec Claire Gheeraert-Graffeuille (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anti-Catholicism in Britain and Ireland, 1600-2000 – Practices, Representations and Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Series The Sacred and the Secular, Basingstoke, Palgrave Macmillan, à paraître en 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ‘Local’ Irish in the West of Scotland 1851-1921</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Basingstoke, Palgrave Macmillan, 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">avec Clarisse Berthezène, Pierre Purseigle, Julien Vincent, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde britannique 1815-1931</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Belin, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitres dans des ouvrages collectifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« The Distinctiveness of Catholic schooling in the West of Scotland before the Education (Scotland) Act, 1918 », in S. McKinney and R. McCluskey (eds.)., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Catholic Education and Schooling in Scotland. New Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Basingstoke, Palgrave Macmillan, 2019, p. 43-60.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Revisiting the Originality of Irish migrations during the Victorian Era », in Marie Ruiz (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Migrations in the Victorian Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coll. Studies in Global History, Leiden, Brill, 2018, p. 33-54.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Périodiser l’histoire de l’immigration ? Le cas des Irlandais en Écosse, 1851-2001 », in J. F. Dunyach and A. Maurey (eds.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les âges de Britannia. Repenser l’histoire des mondes britanniques (Moyen Âge-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, Rennes, 2015, p. 141-151.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Une “ enfance écossaise ”. Éducation et identité nationale en Écosse de l’ère victorienne à la fin de la Première Guerre mondiale », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Jean-Michel Guieu et Claire Sanderson (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’historien et les relations internationales autour de Robert Frank</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, Paris, 2012, p. 99-106.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les “ volontaires ” de Dieu ? Catholiques et protestants au sein des conseils d’écoles (Ouest écossais. 1872-1918) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Jacqueline Lalouette (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les religions à l’école (Europe et Amérique du Nord. XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Letouzey et Ané, Paris, 2011, p. 53-66.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Shaping the Scottish Past : Irish Immigrants and Local Politics in the Monklands (in the second half of the nineteenth century) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Martin Mitchell (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Irish in Scotland : New Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Donald, Edimbourg, p. 97-113, 2009.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘We pay the rates !’ Catholic Voluntary Schools and Scottish School Boards », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Sophie Body-Gendrot, Jacques Carré and Romain Garbaye (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A City of One’s Own : Blurring the Boundaries between Private and Public.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical and Comparative Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, Londres, p. 163-177, 2008.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Irish immigrants and local politics in the Monklands : a path to integration (1851-1905) ? », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Shane Alcobia-Murphy et al. (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crosscurrents in Irish and Scottish Studies, Belfast Studies in Language, Culture and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belfast, p. 306-317, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Lecture. La ‘crise religieuse’ des années 1960 vue de part et d’autre de la Manche », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Histoire moderne & contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 66-3, 2019/3, p. 162-167.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">‘‘Britishers and Protestants’ – Protestantism and Imperial British identities in the metropole and the Dominions, from the 1880s to the 1920s’, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Church History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 54, Cambridge University Press, 2018, p. 359-373.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Revisiter l’histoire des migrations au Brésil à l’époque contemporaine (XIXe-XXe siècles) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins. Revue franco-brésilienne de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017. [</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://confins.revues.org/12039]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« The Irish Famine in a Scottish Perspective, 1845-1851 », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Mimmoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n°12. [</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">en ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Portraits de migrants irlandais pendant la Grande Famine (1845-1852) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Civilisation Britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°19.2, p. 139-148.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« “ Papists looking after the Education of our Protestant Children ! ” Catholics and Protestants on western Scottish school boards, 1872-1918 », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Innes Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 63.1, Edinburgh University Press, 2012, p. 30-47.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Un empire écossais ? L’Écosse et le monde britannique, 1815-1931 », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique. Politique, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 11, mai-août 2010 [</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">en ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">].</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Une « minorité nationale » ? Le cas des Irlandais en Écosse avant la création de la République d’Irlande indépendante, 1801-1921 », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Institut Pierre Renouvin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 28, 2009 [</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">consultable en ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">].</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« À la conquête de l’Ouest écossais : l’immigration irlandaise et la reconstruction du catholicisme à l’ère victorienne », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypothèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, Paris, p. 69-78, 2006 [</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">consultable sur CAIRN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">].</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Irlandais d’abord, catholiques sûrement, Écossais jamais – tensions et conflits au sein du catholicisme en Écosse », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Institut Pierre Renouvin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 22, p. 29-38, 2005 [</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">consultable en ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">].</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Irish Protestants in the West of Scotland : an “ Invisible ” Community (1851-1914) ? », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Études Irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 30 , n° 1, p. 177-191, 2005.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Football, guerre de religions, politique et argent en Écosse- The Old Firm ou la rivalité des clubs Celtic et Rangers à la fin du dix-neuvième siècle », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Institut Pierre Renouvin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 16, p. 19-36, 2003 [</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">consultable en ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisation de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Histoire du peuple anglais au XIXesiècle d’Élie Halévy », « Classique »,*L’Histoire,*no. 466, Décembre 2019, p. 87.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La Grande Famine en Irlande », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, No. 418, janvier 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’Irlande, une colonie britannique? », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, No. 417, novembre 2015, p. 22-23.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Thatcher a été un carburant du sentiment national écossais », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°32, 2014. [</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">en ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications, interviews</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La Grande Famine en Irlande », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique de l’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, avril 2018, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.franceculture.fr/emissions/la-fabrique-de-lhistoire/histoire-de-la-faim-la-grande-famine-en-irlande-1845-1850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Débat « L’Irlande est-elle une colonie britannique ?», 28e Festival International du Film d’Histoire de Pessac </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">So British!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Novembre 2017 </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cinema-histoire-pessac.com/festival/2017/festival-en-images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’Ecosse et le Brexit, un an après », Journée d’études ERIAC, juin 2017 </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://webtv.univ-rouen.fr/videos/geraldine-vaughan-universite-de-rouen-normandie-lecosse-et-le-brexit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_52330/</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Entretien avec Luc Daireaux, émission radiophonique “Au miroir de Clio”, 16 décembre 2016. [</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://soundcloud.com/luc-daireaux/au-miroir-de-clio-avec-geraldine-vaughan-les-irlandais-en-ecosse-depuis-1850-18122016]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’Irlande et le cinéma », Table ronde dans le cadre du festival international du film d’Arras, organisée par le magazine </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, octobre 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les rébellions coloniales », Table ronde organisée par Olivier Grenouilleau, Rendez-vous de de l’histoire de Blois, Hémicycle de la Halle aux Grains, 10 octobre 2014 [</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">en ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Indépendance de l’Écosse: L’identité nationale est au cœur du référendum », entretien pour JOL Press, 16 septembre 2014. [</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">en ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le monde britannique, 3/4 : Qu’est-ce que la Britishness ? » </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique de l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (France Culture), avec Renaud Morieux, Laura Lee Downs and Christophe Charle, janvier 2010. [</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">en ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transatlantic Anti‐Catholic Networks, Bibles and School Disputes in the Nineteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Religious History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (4), pp.520-536. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-9809.70044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives on Transatlantic Anti‐Catholicism in the Modern and Late Modern Eras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Religious History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (4), pp.477-484. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-9809.70045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Oxford History of British and Irish Catholicism, Volume V: Recapturing the Apostolate of the Laity, 1914–2021 ed. by Alana Harris (review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Catholic Historical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (3), pp.601-602. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/cat.2024.a935533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for the Secular in Religious Archives — a Cross‐Channel Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Religious History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (3), pp.352-361. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-9809.13075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Genin, L’Éthique protestante de Max Weber et les historiens français (1905-1979), Turnhout, Brepols, coll. « Bibliothèque de l’École des Hautes Études Sciences Religieuses » 191, 2022, 283 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 707 (3), pp.569-571. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhis.233.0569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiz, Marie (ed.), Bridging Boundaries in British Migration History. In Memoriam Eric Richards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXVIII (2), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfcb.11106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Clifford, Militant Evangelicals, and the Colonial Model for ‘Secular’ Schools (1870s-1920s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (19.2), pp.30-47. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.14343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticatholicisme au Royaume-Uni et antiprotestantisme en France à la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire du protestantisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (2), pp.231-244. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47421/RHP7_2_231-244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie français d’Élie Halévy ? « La naissance du méthodisme » et l’historiographie socioreligieuse anglophone des années 1960 et 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 695 (3), pp.159-189. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhis.203.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;crise religieuse&amp;quot; des années 1960 vue de part et d'autre de la manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66-3, pp.162-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Britishers and Protestants’: Protestantism and Imperial British Identities in Britain, Canada and Australia from the 1880s to the 1920s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Church History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54, pp.359-373. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/stc.2017.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking about the history of migration in Brazil from a global perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.12039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Irish Famine in a Scottish Perspective 1845-1851</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, The 1846-1851 Famine in Ireland: Echoes and Repercussions in Britain, the Empire and on the Continent / La Grande Famine en Irlande 1846-1851 : échos et répercussions (le Royaume-Uni, l'Empire, l'Europe), 12-2015, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mimmoc.1763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice BENSIMON et Armelle ENDERS [dir.], Le siècle britannique. Variations sur une suprématie globale au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.223-225. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rh19.4730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits of Irish migrants during the Great Famine (1845-52)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (2), pp.139-148. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfcb.271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Papists looking after the Education of our Protestant Children!’ Catholics and Protestants on western Scottish school boards, 1872–1918</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Innes Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (1), pp.30-47. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/inr.2012.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un empire écossais ? L'Écosse et le monde britannique, 1815-1931</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un empire écossais ? L'Écosse et le monde britannique, 1815-1931</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.6. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hp.011.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les immigrés irlandais dans l'Ouest écossais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Pierre Renouvin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (2), pp.107. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bipr.028.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une « minorité nationale » ? Le cas des Irlandais en Écosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Pierre Renouvin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (2), pp.71. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bipr.028.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la conquête de l'Ouest écossais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypothèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (1), pp.69. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hyp.051.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Football, guerre de religions, politique et argent en Écosse- The Old Firm ou la rivalité des clubs Celtic et Rangers à la fin du dix-neuvième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Pierre Renouvin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp. 19-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Catholicism and British Identities in Britain, Canada and Australia, 1880s-1920s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.XV, 204, 2022, Histories of the Sacred and Secular, 1700–2000, 978-3-031-11227-0. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11228-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Catholicism in Britain and Ireland, 1600-2000 – Practices, Representations and Ideas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan, A paraître, Histories of the Sacred and Secular, 1700-2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'Local' Irish in the West of Scotland 1851-1921</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan, 2013, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/9781137329844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde britannique (1815-1931)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Berthezène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaughan Géraldine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Purseigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, 2010, 978-2-7011-5410-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering and Narrating Catholic Intolerance in Anti-Catholic British Discourse during the Long Nineteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francisco Javier Ramón Solans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nationalism, Religious Violence, and Hate Speech in Nineteenth-Century Western Europe Memories of Intolerance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, p. 26-42, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des antis et de la violence politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatole Leroy-Beaulieu, Les doctrines de haine, l’antisémitisme, l’antiprotestantisme, l’anticléricalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Payot-Rivages, pp.7-23, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05032703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: “The Catholic Other”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anti-Catholicism in Britain and Ireland, 1600-2000. Practices, Representations and Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Distinctiveness of Catholic Schooling in the West of Scotland Before the Education (Scotland) Act, 1918</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mckinney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Mccluskey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Catholic Education and Schooling in Scotland New Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan UK, 2019, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-51370-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Distinctiveness of Catholic Schooling in the West of Scotland Before the Education (Scotland) Act, 1918</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Catholic Education and Schooling in Scotland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan UK, pp.43-60, 2019, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-51370-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes britanniques, une communauté de destins ? Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bensimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Berthezène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle de Champs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dunyach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Dunyach; Alban Gautier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes britanniques, une communauté des destins?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-18, 2018, 978-2-7535-7485-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Originality of Irish Migrations during the Victorian Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Migrations in the Victorian Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, 2018, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004366398_003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périodiser l’histoire de l’immigration ? Le cas des Irlandais en Écosse, 1851-2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les âges de Britannia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.141-151, 2015, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.92904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping the Scottish Past : Irish Immigrants and Local Politics in the Monklands (in the second half of the nineteenth century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Mitchell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Irish in Scotland : New Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birlinn John Donald, pp. 163-177, 2008, 9781904607830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping the Scottish Past : Irish Immigrants and Local Politics in the Monklands (in the second half of the nineteenth century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Mitchell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Perspectives on the Irish in Scotland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Donald, pp.97-113, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="290D980C"/>
+    <w:nsid w:val="DDCA109B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="861907BB"/>
+    <w:nsid w:val="64FA9796"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="639C9CEE"/>
+    <w:nsid w:val="B9DF91C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8432F2B4"/>
+    <w:nsid w:val="3B4AF98C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="61663142"/>
+    <w:nsid w:val="0E22981F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -941,51 +941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confins.revues.org/12039" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mimmoc.revues.org/1763" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.histoire-politique.fr/index2.php?numero=11&amp;rub=dossier&amp;item=108" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipr.univ-paris1.fr/spip.php?article413" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/resume.php?ID_ARTICLE=HYP_051_0069" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipr.univ-paris1.fr/spip.php?article272" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipr.univ-paris1.fr/spip.php?article228" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regards.fr/web/thatcher-a-ete-un-carburant-du,7905" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/la-fabrique-de-lhistoire/histoire-de-la-faim-la-grande-famine-en-irlande-1845-1850" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cinema-histoire-pessac.com/festival/2017/festival-en-images" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webtv.univ-rouen.fr/videos/geraldine-vaughan-universite-de-rouen-normandie-lecosse-et-le-brexit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://soundcloud.com/luc-daireaux/au-miroir-de-clio-avec-geraldine-vaughan-les-irlandais-en-ecosse-depuis-1850-18122016" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rdv-histoire.com/IMG/mp3/10-10_-_11h30_a_13h_-_les_rebellions_coloniales.mp3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jolpress.com/ecosse-referendum-independance-royaume-uni-article-827954.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sites.radiofrance.fr/chaines/france-culture2/emissions/fabriquenew/fiche.php?diffusion_id=80228" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507134v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Vaughan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9809.70044" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505707v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gheeraert-Graffeuille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Vaughan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9809.70045" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507130v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9809.13075" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/cat.2024.a935533" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406052v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.11106" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406035v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.233.0569" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04425890v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.14343" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04425933v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/RHP7_2_231-244" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04425896v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.203.0159" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321063v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/stc.2017.20" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351120v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.12039" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023795v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.1763" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04425917v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4730" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351894v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.271" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/inr.2012.0030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01952842v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04425908v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.011.0006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351921v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bipr.028.0107" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351912v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bipr.028.0071" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351087v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.051.0069" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426306v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03792430v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-11228-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11228-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351949v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351112v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137329844" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399202v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Berthez&#232;ne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan G&#233;raldine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Purseigle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507143v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032703v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Zuber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04426009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-51370-0_3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383788v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351140v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mckinney" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Mccluskey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-51370-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133732v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bensimon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Champs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dunyach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gautier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4751" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351129v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004366398_003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04426019v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.92904" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426321v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351885v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confins.revues.org/12039" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mimmoc.revues.org/1763" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.histoire-politique.fr/index2.php?numero=11&amp;rub=dossier&amp;item=108" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipr.univ-paris1.fr/spip.php?article413" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/resume.php?ID_ARTICLE=HYP_051_0069" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipr.univ-paris1.fr/spip.php?article272" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipr.univ-paris1.fr/spip.php?article228" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regards.fr/web/thatcher-a-ete-un-carburant-du,7905" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/la-fabrique-de-lhistoire/histoire-de-la-faim-la-grande-famine-en-irlande-1845-1850" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cinema-histoire-pessac.com/festival/2017/festival-en-images" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webtv.univ-rouen.fr/videos/geraldine-vaughan-universite-de-rouen-normandie-lecosse-et-le-brexit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://soundcloud.com/luc-daireaux/au-miroir-de-clio-avec-geraldine-vaughan-les-irlandais-en-ecosse-depuis-1850-18122016" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rdv-histoire.com/IMG/mp3/10-10_-_11h30_a_13h_-_les_rebellions_coloniales.mp3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jolpress.com/ecosse-referendum-independance-royaume-uni-article-827954.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sites.radiofrance.fr/chaines/france-culture2/emissions/fabriquenew/fiche.php?diffusion_id=80228" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507134v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Vaughan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9809.70044" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505707v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gheeraert-Graffeuille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Vaughan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9809.70045" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507157v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/cat.2024.a935533" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9809.13075" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406035v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.233.0569" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04406052v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.11106" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04425890v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.14343" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04425933v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/RHP7_2_231-244" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04425896v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.203.0159" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321063v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/stc.2017.20" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351120v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.12039" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023795v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.1763" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04425917v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4730" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351894v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.271" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/inr.2012.0030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01952842v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04425908v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.011.0006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351921v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bipr.028.0107" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351912v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bipr.028.0071" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351087v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.051.0069" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426306v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03792430v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-11228-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11228-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351949v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351112v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137329844" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399202v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Berthez&#232;ne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan G&#233;raldine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Purseigle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507143v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032703v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Zuber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383788v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mckinney" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Mccluskey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-51370-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04426009v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-51370-0_3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133732v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bensimon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Champs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dunyach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gautier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4751" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351129v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004366398_003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04426019v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.92904" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426321v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351885v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>