--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -383,782 +383,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Mort Artu éditée par David Hult : entre respect du manuscrit et quête du texte (perdu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loxias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Autour des programmes d'agrégation et concours 2022, 75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le livre illustré du “long XVe siècle”. Pour l’analyse conjointe des manuscrits tardifs et des imprimés précoces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi Francesi. Rivista quadrimestrale fondata da Franco Simone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 64, pp.469-475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les manuscrits rubriqués du &amp;quot;Pèlerinage de vie humaine&amp;quot; de Guillaume de Digulleville (première rédaction), ou comment mettre en chapitres à défaut de mettre en prose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 170, pp.473-557</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dérimer la lettre bilingue de Grâce de Dieu (Guillaume de Digulleville, Le Pèlerinage de l'âme, vers 1593-1784) : Jean Galopes et ses mises en prose française et latine d'un morceau de bravoure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Briz-Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76-77, pp.185-211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sens faire rien, pou vaut li sens : mise en oeuvre et réception de l'ambition didactique de Guillaume de Digulleville en son Pèlerinage de l'âme (ca 1355)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Briz-Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La volonté didactique dans la littérature médiévale (29), pp.151-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sens faire rien, pou vaut li sens&amp;quot; : mise en œuvre et réception de l’ambition didactique de Guillaume de Digulleville en son Pèlerinage de l’âme (ca 1355)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Briz-Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29/1, pp.151-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les commentaires latins et français aux &amp;quot;Prophetie Merlini&amp;quot; de Geoffroy de Monmouth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 55, pp.93-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00353310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de &amp;quot;GEORGE CHASTELAIN, Le Livre de Paix, éd. Tania VAN HEMELRYCK, Paris, Champion, 2006 (Classiques français du Moyen Âge 148), 185 pp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue critique de philologie romane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, pp.67-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Translater” Geoffroy de Monmouth : trois traductions en prose française de l'Historia regum Britannie (XIIIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 29, pp.114-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agrégations de Lettres 2004-2005 - La Queste del saint Graal Bibliographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vedrenne-Fajolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Briz-Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Autour des programmes d'agrégation et concours 2022, 75</w:t>
+              <w:t xml:space="preserve">, 2004, Programme d'agrégation 2005, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...487 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Vedrenne-Fajolles</w:t>
-[...57 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04520137v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00283983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Roman de Brut de Jehan Wauquelin, traduction de l'Historia regum Britannie de Geoffroy de Monmouth, édition et commentaire</w:t>
               </w:r>
@@ -1610,536 +1610,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00365697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Metre en roman” les prophéties de Merlin : voies et détours de l'interprétation dans trois traductions de l'Historia regum Britannie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Metre en roman” les prophéties de Merlin : voies et détours de l'interprétation dans trois traductions de l'Historia regum Britannie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Paris, France. pp.107-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'itération lexicale dans la prose de Jehan Wauquelin : outil de traduction ou procédé ornemental ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'itération lexicale dans la prose de Jehan Wauquelin : outil de traduction ou procédé ornemental ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Tours, France. pp.43-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Brut à Pir : la généalogie des rois de Bretagne, embryon du récit pré-arthurien du Perceforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Brut à Pir : la généalogie des rois de Bretagne, embryon du récit pré-arthurien du Perceforest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Rennes, France. pp.99-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imprimer la Légende dorée à la fin du XVe siècle : un projet humaniste ? Correction et réécriture de la traduction française de Jean de Vignai par Jean Batallier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imprimer la Légende dorée à la fin du XVe siècle : un projet humaniste ? Correction et réécriture de la traduction française de Jean de Vignai par Jean Batallier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bilinguisme français / latin au sein des Vigiles de Charles VII de Martial d'Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Briz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilinguisme français / latin au sein des Vigiles de Charles VII de Martial d'Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatialité de l'écriture. Etude de manuscrits médiévaux et plus particulièrement de textes glosés&amp;quot; (Université de Nice)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Briz-Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Metre en roman” les prophéties de Merlin : voies et détours de l'interprétation dans trois traductions de l'Historia regum Britannie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Paris, France. pp.107-166</w:t>
+              <w:t xml:space="preserve">"Spatialité de l'écriture. Etude de manuscrits médiévaux et plus particulièrement de textes glosés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...227 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00365721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fleur des histoires de Jean Mansel, une réception de Tite-Live à travers la traduction de Pierre Bersuire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fleur des histoires de Jean Mansel, une réception de Tite-Live à travers la traduction de Pierre Bersuire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Besançon, France. pp.119-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283988v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00365721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'atelier du lexicographe : la méthode de Godefroy</w:t>
               </w:r>
@@ -2366,851 +2366,851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Aspremont », Garnier, La Bruyère, Voltaire, Corbière, Cendrars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouch Bourmayan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03097139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Styles, genres, auteurs. 19, Aspremont, Garnier, La Bruyère, Voltaire, Corbière, Cendras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Benini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Couffignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouch Bourmayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sorbonne Université Presses, 2019, Travaux de stylistique et de linguistique françaises. Bibliothèque des styles, Olivier Soutet, 979-10-231-0654-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/CRJW4494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">STYLES, GENRES, AUTEURS 19. Aspremont, Garnier, La Bruyère, Voltaire, Corbière, Cendrars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouch Bourmayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sorbonne Université Presses, 2019, 979-10-231-0654-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Aspremont », Garnier, La Bruyère, Voltaire, Corbière, Cendrars</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’(id)entité textuelle au cours du Moyen Âge tardif (XIIIe-XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fleith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Gay Canton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Romain Benini</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03097130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’(id)entité textuelle au cours du Moyen Âge tardif (XIIIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Couffignal</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fleith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anouch Bourmayan</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjanne Gay-Canton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Pérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barbara Fleith, Réjanne Gay-Canton, Géraldine Veysseyre (dir.) en collaboration avec Aude Mairey et Audrey Pérard. Classiques Garnier, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l’(id)entité textuelle au cours du Moyen Âge tardif (XIIIe-XVe siècle)</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02409126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Estoire de Brutus. La plus ancienne traduction en prose française de l’Historia regum Britannie de Geoffroy de Monmouth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03097123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Historia regum Britannie de Geoffroy de Monmouth et les « Bruts » en Europe, t. I : Traductions, adaptations et réappropriations (XIIe-XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Fleith</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tétrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03097127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Historia regum Britannie et les “Bruts” en Europe, II : Production, circulation et réception, XIIe-XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Réjanne Gay-Canton</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tétrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03097081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches du bilinguisme latin-français au Moyen Âge : linguistique, codicologie, esthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Briz-Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Pérard</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Le Briz, Géraldine Veysseyre. Brepols, 2010, Collection d'études médiévales de Nice, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches du bilinguisme latin-français au Moyen Âge : linguistique, codicologie, esthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Briz-Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Barbara Fleith, Réjanne Gay-Canton, Géraldine Veysseyre (dir.) en collaboration avec Aude Mairey et Audrey Pérard. Classiques Garnier, 2018</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, 11, pp.522, 2010, Collection d’études médiévales de Nice</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...374 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909479v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-05083520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3615,390 +3615,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03691139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Structuring, stressing or recasting knowledge on the page ? Rubrication in the manus-cript copies of the Pèlerinage de l’âme by Guillaume de Deguileville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inscribing Knowledge in the Medieval Book : the Power of the Paratext, éd. Rosalind Brown-Grant, Anne D. Hedeman et Victoria Turner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03097281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue d’oïl et spiritualité. Conditions et attestations d’un discours mystique en français à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Discours mystique entre Moyen Âge et époque moderne, éd. Jean-René Valette et Marie-Christine Gomez-Géraud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03097243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;Merveilles de l’Île de Bretagne&amp;quot; : une traduction partielle inédite de l’ &amp;quot;Historia Brittonum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la pensée de l’histoire au jeu littéraire. Études médiévales en l’honneur de Dominique Boutet, éd. Sébastien Douchet, Marie-Pascale Halary, Sylvie Lefèvre, Patrick Moran et Jean-René Valette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03097275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">7. Structuring, Stressing, or Recasting Knowledge on the Page? Rubrication in the Manuscript Copies of the Pèlerinage de l’âme by Guillaume de Deguileville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inscribing Knowledge in the Medieval Book</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.160-182, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9781501513329-008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03691136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Translater » Bonaventure : la figure auctoriale des traducteurs français des Meditationes vitae Christi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand les auteurs étaient des nains, éd. Olivier Delsaux et Tania Van Hemelryck</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.185-221, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/M.BITAM-EB.5.116696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03097270v1</w:t>
-              </w:r>
-[...283 lines deleted...]
-                <w:t xml:space="preserve">halshs-03691136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Penser la textualité médiévale : héritage critique et questions de mé-thode</w:t>
               </w:r>
@@ -4948,50 +4948,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03097187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sens faire rien, pou vaut li sens&amp;quot; ; mise en oeuvre et réception de l'ambition didactique de Guillaume de Digulleville en son Pèlerinage de l'âme (ca 1355)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Briz-Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien dire et bien aprandre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29/1, pp.151-180, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mises en prose française et latines de la lettre bilingue de Grâce de Dieu du Pèlerinage de l'âme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Briz-Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5000,139 +5082,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Centre d'Etudes du Moyen Age, Université Paris III-Sorbonne nouvelle ; 22 mars 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264477v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02264474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuscrits à voir, manuscrits à lire, manuscrits lus ? Les marginalia du Pèlerinage de vie humaine comme indices de sa réception médiévale</w:t>
               </w:r>
@@ -5181,50 +5181,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03097182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les métamorphoses du prologue galfridien au Perceforest : matériaux pour l’histoire tex-tuelle du roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Perceforest ». Un roman arthurien et sa réception, dir. Christine Ferlampin-Acher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03097178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Pèlerinage de l'âme du ms. Paris, BNF, fr. 1648</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Briz-Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5233,126 +5302,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Regards croisés sur le Pèlerinage de l'âme de Guillaume de Digulleville, Universités Paris Descartes et Paris-Ouest-Nanterre-La Défense, 29-30 mars 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264478v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03097178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy de Monmouth, Historia regum Britanniae, 1135-1139</w:t>
               </w:r>
@@ -5401,50 +5401,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03097169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les rapports entre latin et langue d’oïl en France septentrionale (XIIe-XVe siècle) : hiérar-chie, concurrence ou complémentarité ? Pour le repérage et l’analyse de textes médié-vaux bilingues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Briz-Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches du bilinguisme latin-français au Moyen Âge. Linguistique, codicologie, esthé-tique, dir. Stéphanie Le Briz et Géraldine Veysseyre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03097159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Composition et réception médiévale de la lettre bilingue de Grâce de Dieu au Pèlerin (Guillaume de Digulleville, Le Pèlerinage de l'âme, ca. 1355, vv. 1593-1784)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Briz-Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5457,139 +5539,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphanie Le Briz et Géraldine Veysseyre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches du bilinguisme latin-français au Moyen Âge : linguistique, codicologie, esthétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, Brepols, pp.283-356, 2010, Collection d’études médiévales de Nice</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00365841v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-03097159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liste des manuscrits des trois &amp;quot;Pèlerinages</w:t>
               </w:r>
@@ -6403,51 +6403,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C34677ED"/>
+    <w:nsid w:val="75CA9845"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6634,51 +6634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geraldine-veysseyre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3737-2137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069216061" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/160081475" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000107492528" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016880v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veysseyre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03999368v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Desbois-Ientile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016808v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309461v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417934v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083509v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Briz-Orgeur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083260v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353310v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520137v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vedrenne-Fajolles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283983v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283977v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264479v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284084v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284073v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347609v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284081v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Briz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284078v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283999v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284007v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284080v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283988v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365721v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283979v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016778v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17068-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088283v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouch Bourmayan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097139v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05466406v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couffignal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/CRJW4494" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409126v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fleith" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;janne Gay-Canton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey P&#233;rard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mairey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097130v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Gay Canton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097123v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097081v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne T&#233;trel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097127v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909479v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083520v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017039v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17068-6.p.0531" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13149-6.p.0426" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018188v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691135v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.NCI-EB.5.123221" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691139v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/XMPM3528" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097270v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BITAM-EB.5.116696" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097281v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097243v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097275v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691136v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781501513329-008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097237v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097241v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097232v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sulpice-Perard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097215v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Savoye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Labie-Leurquin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097213v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097203v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264470v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097193v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264477v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264474v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097182v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264478v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097178v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097169v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365841v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283993v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284002v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283991v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283992v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283972v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097217v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284079v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283985v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284008v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geraldine-veysseyre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3737-2137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069216061" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/160081475" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000107492528" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016880v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veysseyre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03999368v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Desbois-Ientile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309461v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417934v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083509v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Briz-Orgeur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083260v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353310v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520137v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vedrenne-Fajolles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283977v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264479v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284084v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284073v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347609v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284007v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284081v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Briz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283988v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283979v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016778v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17068-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097139v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouch Bourmayan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05466406v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couffignal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/CRJW4494" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097130v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fleith" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Gay Canton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409126v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;janne Gay-Canton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey P&#233;rard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mairey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097123v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097127v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne T&#233;trel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097081v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083520v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017039v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17068-6.p.0531" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13149-6.p.0426" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018188v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691135v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.NCI-EB.5.123221" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691139v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/XMPM3528" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097281v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097243v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097275v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691136v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781501513329-008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097270v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BITAM-EB.5.116696" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097237v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097241v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097232v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sulpice-Perard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097215v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Savoye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Labie-Leurquin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097213v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097203v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264470v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097193v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264474v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264477v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097182v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097178v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264478v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097169v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097159v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365841v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283993v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284002v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283991v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283992v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283972v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097217v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284079v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283985v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284008v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>