--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1968,50 +1968,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Fleur des histoires de Jean Mansel, une réception de Tite-Live à travers la traduction de Pierre Bersuire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Fleur des histoires de Jean Mansel, une réception de Tite-Live à travers la traduction de Pierre Bersuire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Besançon, France. pp.119-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spatialité de l'écriture. Etude de manuscrits médiévaux et plus particulièrement de textes glosés&amp;quot; (Université de Nice)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Briz-Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2020,126 +2089,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Spatialité de l'écriture. Etude de manuscrits médiévaux et plus particulièrement de textes glosés"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00365721v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00283988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'atelier du lexicographe : la méthode de Godefroy</w:t>
               </w:r>
@@ -2890,177 +2890,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03097123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’Historia regum Britannie et les “Bruts” en Europe, II : Production, circulation et réception, XIIe-XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tétrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03097081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’Historia regum Britannie de Geoffroy de Monmouth et les « Bruts » en Europe, t. I : Traductions, adaptations et réappropriations (XIIe-XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tétrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03097127v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-03097081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches du bilinguisme latin-français au Moyen Âge : linguistique, codicologie, esthétique</w:t>
               </w:r>
@@ -4948,50 +4948,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03097187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mises en prose française et latines de la lettre bilingue de Grâce de Dieu du Pèlerinage de l'âme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Briz-Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Centre d'Etudes du Moyen Age, Université Paris III-Sorbonne nouvelle ; 22 mars 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sens faire rien, pou vaut li sens&amp;quot; ; mise en oeuvre et réception de l'ambition didactique de Guillaume de Digulleville en son Pèlerinage de l'âme (ca 1355)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Briz-Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5000,139 +5082,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien dire et bien aprandre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29/1, pp.151-180, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264474v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02264477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuscrits à voir, manuscrits à lire, manuscrits lus ? Les marginalia du Pèlerinage de vie humaine comme indices de sa réception médiévale</w:t>
               </w:r>
@@ -5181,178 +5181,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03097182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Pèlerinage de l'âme du ms. Paris, BNF, fr. 1648</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Briz-Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Regards croisés sur le Pèlerinage de l'âme de Guillaume de Digulleville, Universités Paris Descartes et Paris-Ouest-Nanterre-La Défense, 29-30 mars 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les métamorphoses du prologue galfridien au Perceforest : matériaux pour l’histoire tex-tuelle du roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Perceforest ». Un roman arthurien et sa réception, dir. Christine Ferlampin-Acher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03097178v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02264478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy de Monmouth, Historia regum Britanniae, 1135-1139</w:t>
               </w:r>
@@ -6403,51 +6403,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75CA9845"/>
+    <w:nsid w:val="0CDA520C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6634,51 +6634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geraldine-veysseyre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3737-2137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069216061" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/160081475" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000107492528" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016880v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veysseyre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03999368v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Desbois-Ientile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309461v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417934v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083509v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Briz-Orgeur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083260v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353310v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520137v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vedrenne-Fajolles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283977v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264479v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284084v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284073v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347609v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284007v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284081v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Briz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283988v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283979v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016778v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17068-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097139v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouch Bourmayan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05466406v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couffignal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/CRJW4494" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097130v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fleith" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Gay Canton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409126v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;janne Gay-Canton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey P&#233;rard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mairey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097123v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097127v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne T&#233;trel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097081v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083520v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017039v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17068-6.p.0531" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13149-6.p.0426" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018188v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691135v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.NCI-EB.5.123221" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691139v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/XMPM3528" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097281v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097243v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097275v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691136v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781501513329-008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097270v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BITAM-EB.5.116696" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097237v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097241v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097232v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sulpice-Perard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097215v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Savoye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Labie-Leurquin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097213v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097203v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264470v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097193v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264474v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264477v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097182v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097178v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264478v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097169v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097159v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365841v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283993v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284002v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283991v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283992v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283972v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097217v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284079v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283985v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284008v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geraldine-veysseyre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3737-2137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069216061" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/160081475" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000107492528" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016880v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veysseyre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03999368v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Desbois-Ientile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309461v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417934v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083509v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Briz-Orgeur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083260v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353310v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520137v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vedrenne-Fajolles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283977v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264479v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284084v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284073v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347609v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284007v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284081v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Briz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283988v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365721v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283979v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016778v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17068-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097139v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouch Bourmayan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05466406v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couffignal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/CRJW4494" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097130v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fleith" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Gay Canton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409126v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;janne Gay-Canton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey P&#233;rard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mairey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097123v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097081v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne T&#233;trel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097127v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083520v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017039v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17068-6.p.0531" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13149-6.p.0426" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018188v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691135v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.NCI-EB.5.123221" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691139v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/XMPM3528" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097281v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097243v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097275v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691136v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781501513329-008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097270v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BITAM-EB.5.116696" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097237v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097241v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097232v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sulpice-Perard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097215v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Savoye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Labie-Leurquin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097213v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097203v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264470v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097193v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264477v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264474v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097182v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264478v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097178v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097169v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097159v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365841v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283993v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284002v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283991v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283992v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283972v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097217v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284079v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283985v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284008v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>