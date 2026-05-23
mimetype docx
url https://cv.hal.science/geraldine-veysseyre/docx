--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1968,178 +1968,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spatialité de l'écriture. Etude de manuscrits médiévaux et plus particulièrement de textes glosés&amp;quot; (Université de Nice)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Briz-Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Spatialité de l'écriture. Etude de manuscrits médiévaux et plus particulièrement de textes glosés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00365721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Fleur des histoires de Jean Mansel, une réception de Tite-Live à travers la traduction de Pierre Bersuire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fleur des histoires de Jean Mansel, une réception de Tite-Live à travers la traduction de Pierre Bersuire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Besançon, France. pp.119-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283988v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00365721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'atelier du lexicographe : la méthode de Godefroy</w:t>
               </w:r>
@@ -2890,177 +2890,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03097123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’Historia regum Britannie de Geoffroy de Monmouth et les « Bruts » en Europe, t. I : Traductions, adaptations et réappropriations (XIIe-XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tétrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03097127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’Historia regum Britannie et les “Bruts” en Europe, II : Production, circulation et réception, XIIe-XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tétrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03097081v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-03097127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches du bilinguisme latin-français au Moyen Âge : linguistique, codicologie, esthétique</w:t>
               </w:r>
@@ -4948,50 +4948,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03097187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sens faire rien, pou vaut li sens&amp;quot; ; mise en oeuvre et réception de l'ambition didactique de Guillaume de Digulleville en son Pèlerinage de l'âme (ca 1355)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Briz-Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien dire et bien aprandre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29/1, pp.151-180, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mises en prose française et latines de la lettre bilingue de Grâce de Dieu du Pèlerinage de l'âme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Briz-Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5000,139 +5082,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Centre d'Etudes du Moyen Age, Université Paris III-Sorbonne nouvelle ; 22 mars 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264477v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02264474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuscrits à voir, manuscrits à lire, manuscrits lus ? Les marginalia du Pèlerinage de vie humaine comme indices de sa réception médiévale</w:t>
               </w:r>
@@ -5181,50 +5181,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03097182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les métamorphoses du prologue galfridien au Perceforest : matériaux pour l’histoire tex-tuelle du roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Perceforest ». Un roman arthurien et sa réception, dir. Christine Ferlampin-Acher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03097178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Pèlerinage de l'âme du ms. Paris, BNF, fr. 1648</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Briz-Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5233,126 +5302,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Regards croisés sur le Pèlerinage de l'âme de Guillaume de Digulleville, Universités Paris Descartes et Paris-Ouest-Nanterre-La Défense, 29-30 mars 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264478v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03097178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy de Monmouth, Historia regum Britanniae, 1135-1139</w:t>
               </w:r>
@@ -6403,51 +6403,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CDA520C"/>
+    <w:nsid w:val="DD09D364"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6634,51 +6634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geraldine-veysseyre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3737-2137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069216061" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/160081475" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000107492528" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016880v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veysseyre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03999368v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Desbois-Ientile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309461v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417934v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083509v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Briz-Orgeur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083260v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353310v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520137v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vedrenne-Fajolles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283977v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264479v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284084v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284073v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347609v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284007v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284081v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Briz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283988v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365721v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283979v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016778v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17068-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097139v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouch Bourmayan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05466406v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couffignal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/CRJW4494" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097130v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fleith" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Gay Canton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409126v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;janne Gay-Canton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey P&#233;rard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mairey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097123v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097081v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne T&#233;trel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097127v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083520v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017039v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17068-6.p.0531" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13149-6.p.0426" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018188v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691135v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.NCI-EB.5.123221" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691139v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/XMPM3528" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097281v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097243v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097275v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691136v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781501513329-008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097270v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BITAM-EB.5.116696" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097237v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097241v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097232v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sulpice-Perard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097215v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Savoye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Labie-Leurquin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097213v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097203v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264470v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097193v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264477v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264474v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097182v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264478v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097178v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097169v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097159v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365841v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283993v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284002v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283991v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283992v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283972v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097217v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284079v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283985v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284008v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geraldine-veysseyre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3737-2137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069216061" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/160081475" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000107492528" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016880v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veysseyre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03999368v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Desbois-Ientile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309461v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417934v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083509v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Briz-Orgeur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083260v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353310v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520137v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vedrenne-Fajolles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283977v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264479v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284084v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284073v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347609v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284007v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284081v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Briz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283988v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283979v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016778v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17068-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097139v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouch Bourmayan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05466406v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couffignal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/CRJW4494" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097130v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fleith" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Gay Canton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409126v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;janne Gay-Canton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey P&#233;rard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mairey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097123v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097127v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne T&#233;trel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097081v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083520v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017039v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17068-6.p.0531" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13149-6.p.0426" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018188v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691135v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.NCI-EB.5.123221" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691139v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/XMPM3528" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097281v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097243v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097275v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691136v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781501513329-008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097270v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BITAM-EB.5.116696" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097237v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097241v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097232v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sulpice-Perard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097215v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Savoye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Labie-Leurquin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097213v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097203v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264470v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097193v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264474v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264477v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097182v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097178v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264478v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097169v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097159v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365841v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283993v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284002v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283991v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283992v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283972v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097217v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284079v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283985v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284008v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>