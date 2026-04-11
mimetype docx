--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1087,424 +1087,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de facteurs géométriques pour des mesures de résistivité avec des géométries de complexité croissante dans le béton</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maquette instrumentée et systèmes de pilotage et communication pour le monitoring de durabilité du béton armé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Garros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Devie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Diagnobéton 2023, special issue, 41 (4), pp.194-201. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.23⟩</w:t>
+              <w:t xml:space="preserve">, 2023, Special issue - Diagnobéton 2023, 41 (4), pp.159-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283263v1</w:t>
+                <w:t xml:space="preserve">hal-04276921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maquette instrumentée et systèmes de pilotage et communication pour le monitoring de durabilité du béton armé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring du séchage de bétons au laitier par capteur noyé de résistivité en vue de l'estimation des propriétés de transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Special issue - Diagnobéton 2023, 41 (4), pp.159-168. </w:t>
+              <w:t xml:space="preserve">, 2023, Diagnobéton 2023, special issue, 41 (4), pp.108-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276921v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring du séchage de bétons au laitier par capteur noyé de résistivité en vue de l'estimation des propriétés de transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Eid</w:t>
+                <w:t xml:space="preserve">Comparaison fréquentielle d’une sonde et d’une cellule électromagnétiques à différents états hydriques et salins de deux bétons à base de CEM I et de CEM III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bouichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Marie-Victoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khodor El Achrafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Diagnobéton 2023, special issue, 41 (4), pp.108-116. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.13⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 41 (4), pp.26-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283228v1</w:t>
+                <w:t xml:space="preserve">hal-04283104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical resistivity tomography results analyzed with two inversion methods to determine chloride profiles on BFS concrete having very high electrical resistivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Khodor El Achrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1523,746 +1527,742 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 407, pp.133361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison fréquentielle d’une sonde et d’une cellule électromagnétiques à différents états hydriques et salins de deux bétons à base de CEM I et de CEM III</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Bouichou</w:t>
+                <w:t xml:space="preserve">Etude des possibles biais influant sur les mesures par capteur capacitif noyé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 41 (4), pp.26-35. </w:t>
+              <w:t xml:space="preserve">, 2023, Diagnobéton 2023, Special issue, 41 (4), pp.133-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283104v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des possibles biais influant sur les mesures par capteur capacitif noyé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation de facteurs géométriques pour des mesures de résistivité avec des géométries de complexité croissante dans le béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Diagnobéton 2023, Special issue, 41 (4), pp.133-141. </w:t>
+              <w:t xml:space="preserve">, 2023, Diagnobéton 2023, special issue, 41 (4), pp.194-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283146v1</w:t>
+                <w:t xml:space="preserve">hal-04283263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Effect on Electrical Resistivity Measurement Using an Embedded Sensor to Estimate Concrete Water Content</w:t>
+                <w:t xml:space="preserve">Non-destructive measurements for the evaluation of the air permeability of concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Badr</w:t>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Mahfoud</w:t>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hognon Sogbossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app12199420⟩</w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 196, pp.111204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2022.111204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03945158v1</w:t>
+                <w:t xml:space="preserve">hal-03697642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive measurements for the evaluation of the air permeability of concrete structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blind comparison of saturation ratio profiles on large RC structures by means of NDT and SFE—Application to the VeRCoRs mock-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Verdier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Villain</w:t>
+                <w:t xml:space="preserve">Ritesh Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hognon Sogbossi</w:t>
+                <w:t xml:space="preserve">Donatien Rossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2022.111204⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 258, pp.114057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2022.114057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697642v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind comparison of saturation ratio profiles on large RC structures by means of NDT and SFE—Application to the VeRCoRs mock-up</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature Effect on Electrical Resistivity Measurement Using an Embedded Sensor to Estimate Concrete Water Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Baroth</w:t>
+                <w:t xml:space="preserve">Joanna Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+                <w:t xml:space="preserve">Elie Mahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 258, pp.114057. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (19), pp.9420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2022.114057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app12199420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283310v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring chloride diffusion in BFS concrete using an Electrical Resistivity Tomography device</w:t>
               </w:r>
@@ -2346,308 +2346,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint inversion of electromagnetic measurements for the determination of water saturation profiles in concrete structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet SCaNING : Suivi des infrastructures neuves et existantes par Capteurs Noyés pour évaluer les Indicateurs Nécessaires à leur Gestion durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Antoinette Alhajj</w:t>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mehdi Sbartai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Yven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106500⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue - Diagnobéton 2021, 38 (2), pp.94-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.38.2.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274005v1</w:t>
+                <w:t xml:space="preserve">hal-03576386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet SCaNING : Suivi des infrastructures neuves et existantes par Capteurs Noyés pour évaluer les Indicateurs Nécessaires à leur Gestion durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint inversion of electromagnetic measurements for the determination of water saturation profiles in concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Antoinette Alhajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Special Issue - Diagnobéton 2021, 38 (2), pp.94-98. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 147, pp.106500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.38.2.22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576386v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la résistivité électrique par capteurs noyés pour évaluer les profils de teneur en eau dans le béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2974,325 +2974,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et validation d'un capteur multi-électrodes pour évaluer les profils de résistivité dans le béton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Design and validation of a multi-electrode embedded sensor to monitor resistivity profiles over depth in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Deby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.37.1.85⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 223, pp. 310-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.06.226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312808v1</w:t>
+                <w:t xml:space="preserve">hal-02395991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and validation of a multi-electrode embedded sensor to monitor resistivity profiles over depth in concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Conception et validation d'un capteur multi-électrodes pour évaluer les profils de résistivité dans le béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Deby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 223, pp. 310-321. </w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Special Issue - RUGC 2019 Sophia Antipolis, 37 (1), pp.427-430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.06.226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26168/ajce.37.1.85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395991v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for steel rebar effect on resistivity profiles in view of reinforced concrete structure survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Alhajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3759,51 +3759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4385,417 +4385,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592882v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Random Fields From NDT Measurements: a Two Stages Procedure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using machine learning algorithms to link volumetric water content to complex dielectric permittivity in a wide (33-2000 MHz) frequency band for hydraulic concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ihamouten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Schoefs</w:t>
+                <w:t xml:space="preserve">Cédric Le Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Derobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Trung Viet Tran</w:t>
+                <w:t xml:space="preserve">Frédéric Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2015.11.041⟩</w:t>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (6), pp.527-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2016045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248110v1</w:t>
+                <w:t xml:space="preserve">hal-01425139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using machine learning algorithms to link volumetric water content to complex dielectric permittivity in a wide (33-2000 MHz) frequency band for hydraulic concretes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Le Bastard</w:t>
+                <w:t xml:space="preserve">Determining the permittivity profile inside reinforced concrete using capacitive probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milia Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Derobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Villain</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/1873-0604.2016045⟩</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79, pp.150-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2016.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425139v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the permittivity profile inside reinforced concrete using capacitive probes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Fargier</w:t>
+                <w:t xml:space="preserve">Characterization of Random Fields From NDT Measurements: a Two Stages Procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Viet Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 79, pp.150-161. </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111, pp.312-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2016.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2015.11.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425157v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic non-destructive evaluation techniques for the monitoring of water and chloride ingress into concrete: a comparative study</w:t>
               </w:r>
@@ -4905,287 +4905,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of electromagnetic non-destructive techniques for monitoring the chloride ingress into concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature influence on electromagnetic measurements of concrete moisture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Saussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Derobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Xavier Derobert</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Aubagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/1873-0604.2015016⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (4), pp.482-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2014.960102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207528v1</w:t>
+                <w:t xml:space="preserve">hal-01207702v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature influence on electromagnetic measurements of concrete moisture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Saussol</w:t>
+                <w:t xml:space="preserve">Use of electromagnetic non-destructive techniques for monitoring the chloride ingress into concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ihamouten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raelize Loubser Du Plooy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Derobert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Aubagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 19 (4), pp.482-495. </w:t>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (3), pp.299-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2014.960102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2015016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207702v2</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la peau du béton à l'aide de la technique des ondes ultrasonores de surface</w:t>
               </w:r>
@@ -5210,51 +5210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariusz Kaczmarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5290,548 +5290,548 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a multi-ring resistivity cell and multi-electrode resistivity probe for investigation of cover</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergio Palma Lopes</w:t>
+                <w:t xml:space="preserve">Acoustic techniques for concrete evaluation: improvements, comparisons and consistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2012.11.007⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43, pp.598-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207521v1</w:t>
+                <w:t xml:space="preserve">hal-00813152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic techniques for concrete evaluation: improvements, comparisons and consistency</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Odile Abraham</w:t>
+                <w:t xml:space="preserve">Development of a multi-ring resistivity cell and multi-electrode resistivity probe for investigation of cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raelize Loubser Du Plooy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Derobert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54, pp.27-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2012.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.01.035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00813152v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability diagnosis of a concrete structure in tidal zone by combining NDT methods: laboratory tests and case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an ultrasonic experimental device to characterise concrete for structural repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Benmeddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 37, pp.893-903. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.03.014⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 37, pp.934-942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.09.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207519v1</w:t>
+                <w:t xml:space="preserve">hal-00790360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an ultrasonic experimental device to characterise concrete for structural repair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farouk Benmeddour</w:t>
+                <w:t xml:space="preserve">Non-contact, automated surface wave measurements for the mechanical characterisation of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marta Choinska</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 37, pp.934-942. </w:t>
+              <w:t xml:space="preserve">, 2012, 37, pp.904-915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.09.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790360v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex permittivity frequency variations from multi-offset GPR data: hydraulic concrete characterization</w:t>
               </w:r>
@@ -5915,156 +5915,156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-contact, automated surface wave measurements for the mechanical characterisation of concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Durability diagnosis of a concrete structure in tidal zone by combining NDT methods: laboratory tests and case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Derobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Abraham</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Durand</w:t>
+                <w:t xml:space="preserve">V Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 37, pp.904-915. </w:t>
+              <w:t xml:space="preserve">, 2012, 37, pp.893-903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790377v1</w:t>
+                <w:t xml:space="preserve">hal-01207519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the bulk elastic moduli of various concretes by resonance frequency analysis of slabs submitted to impact echo</w:t>
               </w:r>
@@ -6310,51 +6310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laiyu Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Maupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6452,51 +6452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7219,247 +7219,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination par gammadensimétrie de profils de séchage et de carbonatation dans les bétons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de la carbonatation atmosphérique des matériaux cimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickael Thiery</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Platret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Roussel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Massieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BLPC - Bulletin des Laboratoires des Ponts et Chaussées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 248, pp 49-71</w:t>
+              <w:t xml:space="preserve">, 2004, 252-253, pp 153-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05217953v1</w:t>
+                <w:t xml:space="preserve">hal-05213499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la carbonatation atmosphérique des matériaux cimentaires</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détermination par gammadensimétrie de profils de séchage et de carbonatation dans les bétons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Platret</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Massieu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BLPC - Bulletin des Laboratoires des Ponts et Chaussées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 252-253, pp 153-187</w:t>
+              <w:t xml:space="preserve">, 2004, 248, pp 49-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213499v1</w:t>
+                <w:t xml:space="preserve">hal-05217953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogénéisation des bétons en centrale de fabrication discontinue : Influence du temps de malaxage et du mode d'introduction des additions minérales</w:t>
               </w:r>
@@ -7691,774 +7691,774 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaches and limitations of Non-Destructive Testing for evaluating bituminous concrete using wave propagation: A review from the laboratory test to in situ case study</w:t>
+                <w:t xml:space="preserve">Metrological analysis to extract the qualified observables, corrected from temperature effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
+                <w:t xml:space="preserve">Jean-François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Maifia</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rouba Hariri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Nondestructive Testing in Civil Engineering (NDT-CE 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2025 fib symposium, Concrete structures: extend lifespan, limit impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Antibes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396466v1</w:t>
+                <w:t xml:space="preserve">hal-05194500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrological analysis to extract the qualified observables, corrected from temperature effects</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring the electrical resistivity profiles of ordinary and slag concrete samples subjected to artificial tidal cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 fib symposium, Concrete structures: extend lifespan, limit impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Antibes, France</w:t>
+              <w:t xml:space="preserve">21st FIB Symposium 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFGC, Jun 2025, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194500v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the electrical resistivity profiles of ordinary and slag concrete samples subjected to artificial tidal cycles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Eid</w:t>
+                <w:t xml:space="preserve">Combination of multi-physical sensors for concrete durability indicators evaluation using AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Sbartai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st FIB Symposium 2025</w:t>
+              <w:t xml:space="preserve">21st FIB Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFGC, Jun 2025, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446809v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Destructive Ultrasonic Evaluation of Asphalt Concrete Waterproofing in Hydraulic Structures: Experimental and Numerical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Maifia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Taillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Nondestructive Testing in Civil Engineering (NDT-CE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, IZMIR, Turkey. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58286/31682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of multi-physical sensors for concrete durability indicators evaluation using AI</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garnier</w:t>
+                <w:t xml:space="preserve">Monitoring the degree of saturation in concrete using newly developed embedded capacitive sensors: validation with reference methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st FIB Symposium</w:t>
+              <w:t xml:space="preserve">21st FIB International Symposium 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFGC, Jun 2025, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446265v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the degree of saturation in concrete using newly developed embedded capacitive sensors: validation with reference methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssein Ibrahim</w:t>
+                <w:t xml:space="preserve">Approaches and limitations of Non-Destructive Testing for evaluating bituminous concrete using wave propagation: A review from the laboratory test to in situ case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Maifia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Cothenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th FIB International Symposium 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Nondestructive Testing in Civil Engineering (NDT-CE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, IZMIR, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58286/31648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446052v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des potentiels biais affectant une mesure capacitive par capteur noyé dans le béton</w:t>
               </w:r>
@@ -8563,672 +8563,672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of the hydration of Portland concrete using embedded resistivity sensors: validation with modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Eid</w:t>
+                <w:t xml:space="preserve">Assessing the concrete of Nuclear Power Plants containment by NDT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Sbartai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Atallah</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
+                <w:t xml:space="preserve">Jean François Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDE NucCon 2023 - International Conference on Non-destructive Evaluation of Concrete in Nuclear Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Espoo, Finland. pp.237-243</w:t>
+              <w:t xml:space="preserve">NDE NucCon 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303717v1</w:t>
+                <w:t xml:space="preserve">hal-04296107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the concrete of Nuclear Power Plants containment by NDT</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Sbartai</w:t>
+                <w:t xml:space="preserve">Monitoring chloride induced corrosion in reinforced concrete: Non Destructive Testing and embedded sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean François Chaix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Abraham</w:t>
+                <w:t xml:space="preserve">Amandine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Da-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunzi Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDE NucCon 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Espoo, Finland</w:t>
+              <w:t xml:space="preserve">EUROCORR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296107v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring chloride induced corrosion in reinforced concrete: Non Destructive Testing and embedded sensors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yunzi Jiang</w:t>
+                <w:t xml:space="preserve">Calibration process of a capacitive probe for monitoring of reinforced concrete nuclear structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCORR 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">NDE NucCon 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390835v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration process of a capacitive probe for monitoring of reinforced concrete nuclear structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssein Ibrahim</w:t>
+                <w:t xml:space="preserve">Monitoring of the hydration of Portland concrete using embedded resistivity sensors: validation with modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDE NucCon 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Espoo, Finland</w:t>
+              <w:t xml:space="preserve">NDE NucCon 2023 - International Conference on Non-destructive Evaluation of Concrete in Nuclear Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Espoo, Finland. pp.237-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296121v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring de propriétés électriques de bétons au laitier par capteurs noyés au jeune âge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Eid</w:t>
+                <w:t xml:space="preserve">Du CND par ultrasons au SHM pour le contrôle de l’intégrité des bétons : bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Geffard</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de mécanique, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280099v1</w:t>
+                <w:t xml:space="preserve">hal-03847757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études sur le vieillissement accéléré du capteur de résistivité électrique noyé dans le béton</w:t>
+                <w:t xml:space="preserve">Accelerated Aging of Embedded Electrical Resistivity Sensor for Monitoring Concrete Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Ang Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
@@ -9242,962 +9242,962 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Yven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40èmes Rencontres Universitaires de Génie Civil (RUGC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Villeneuve d' Ascq, France</w:t>
+              <w:t xml:space="preserve">Second International Conference in Construction Engineering, November 28-30, held in hybrid mode at the Higher Institute of Earthquake Studies and Research (HIESR)- Damascus university-Syria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Damascus, Syria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03693019v1</w:t>
+                <w:t xml:space="preserve">hal-03912739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Destructive Testing to assess the concrete of Nuclear Power Plant containment: From laboratory to onsite measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
+                <w:t xml:space="preserve">Temperature Effect on Electrical Resistivity Measurement Using an Embedded Sensor to Estimate Concrete Water Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Mahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th World Conference on Non-Destructive Testing - WCNDT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 12th International Workshop on Advanced Ground Penetrating Radar (IWAGPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal. pp.9420, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app12199420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296168v1</w:t>
+                <w:t xml:space="preserve">hal-04428268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du CND par ultrasons au SHM pour le contrôle de l’intégrité des bétons : bilan et perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Non Destructive Testing to assess the concrete of Nuclear Power Plant containment: From laboratory to onsite measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Henault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">20th World Conference on Non-Destructive Testing - WCNDT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Songdo Convensia, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847757v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated Aging of Embedded Electrical Resistivity Sensor for Monitoring Concrete Structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+                <w:t xml:space="preserve">Calibration procedure for the development of an embedded capacitive sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference in Construction Engineering, November 28-30, held in hybrid mode at the Higher Institute of Earthquake Studies and Research (HIESR)- Damascus university-Syria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Damascus, Syria</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03912739v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Effect on Electrical Resistivity Measurement Using an Embedded Sensor to Estimate Concrete Water Content</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elie Mahfoud</w:t>
+                <w:t xml:space="preserve">Durabilité des bétons bas carbone vis-à-vis de la corrosion induite par carbonatation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Elkhaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zakarya Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 12th International Workshop on Advanced Ground Penetrating Radar (IWAGPR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428268v1</w:t>
+                <w:t xml:space="preserve">hal-03881067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des bétons bas carbone vis-à-vis de la corrosion induite par carbonatation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Zakarya Bendimerad</w:t>
+                <w:t xml:space="preserve">NDT Methods for the characterisation of carbonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Workshop on atmospheric CO2 uptake by cement based materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881067v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration procedure for the development of an embedded capacitive sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssein Ibrahim</w:t>
+                <w:t xml:space="preserve">Monitoring de propriétés électriques de bétons au laitier par capteurs noyés au jeune âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Paul Balayssac</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de mécanique, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280177v1</w:t>
+                <w:t xml:space="preserve">hal-04280099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NDT Methods for the characterisation of carbonation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Études sur le vieillissement accéléré du capteur de résistivité électrique noyé dans le béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Ang Keo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Yven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on atmospheric CO2 uptake by cement based materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">40èmes Rencontres Universitaires de Génie Civil (RUGC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Villeneuve d' Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784610v1</w:t>
+                <w:t xml:space="preserve">hal-03693019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance non destructive de l'état du béton des enceintes de confinement des centrales nucléaires avec et sans précontrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Ciccarone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10259,347 +10259,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of an Embedded Sensor Based on Electrical Resistivity to Monitor Drying in Thick Concrete Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Badr</w:t>
+                <w:t xml:space="preserve">A Joint Inversion Approach of Capacitive and Resistive Measurements for the Estimation of Water Saturation Profiles in Concrete Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Antoinette Alhajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Balayssac</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV International Conference on Durability of Building Materials and Components</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Virtual conference, France. </w:t>
+              <w:t xml:space="preserve">XV International Conference on Durability of Building Materials and Components (DBMC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Barcelone, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23967/dbmc.2020.077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23967/dbmc.2020.182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428359v1</w:t>
+                <w:t xml:space="preserve">hal-04533563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Joint Inversion Approach of Capacitive and Resistive Measurements for the Estimation of Water Saturation Profiles in Concrete Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of an Embedded Sensor Based on Electrical Resistivity to Monitor Drying in Thick Concrete Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Antoinette Alhajj</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+                <w:t xml:space="preserve">J. Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV International Conference on Durability of Building Materials and Components (DBMC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Barcelone, Spain. </w:t>
+              <w:t xml:space="preserve">XV International Conference on Durability of Building Materials and Components</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtual conference, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23967/dbmc.2020.182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23967/dbmc.2020.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533563v1</w:t>
+                <w:t xml:space="preserve">hal-04428359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Determination of Chloride Profiles by means of Resistivity Measurements in Reinforced Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Alhajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DBMC 2020, 15th International Conference on Durability of Building Materials and Components,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Barcelone, Spain. pp.1135-1142, </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10633,51 +10633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la durabilité du béton armé vis à vis des ions chlorure à l'aide de capteurs noyés dans le béton versus des auscultations en parement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10685,51 +10685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Marie Victoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bouichou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GC&amp;apos;2019, le Génie Civil au coeur des mutations technologiques et numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Cachan, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10754,64 +10754,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non destructive monitoring of mechanical stress in concrete for the survey of nuclear power plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakotonarivo S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10873,622 +10873,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Destructive Evaluation of the durability and damages of concrete in nuclear power plant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
+                <w:t xml:space="preserve">Non Destructive Evaluation of concrete material properties for nuclear power plant survey: results in the laboratory and on the VeRCoRS mock-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Henault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Non-destructive Testing (ECNDT 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">NDE/NDT, Structural Materials Technology for Highways and Bridges (SMT) and the International Symposium on Non-Destructive Testing in Civil Engineering (NDT-CE) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, New Brunswick, United States. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045183v1</w:t>
+                <w:t xml:space="preserve">hal-02048420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Destructive Evaluation for containment monitoring</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of steel reinforcement on electrical measurements on concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Antoinette Alhajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TINCE 2018 – Technological Innovations in Nuclear Civil Engineerin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">40th IABSE Symposium 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045176v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Destructive Evaluation of concrete material properties for nuclear power plant survey: results in the laboratory and on the VeRCoRS mock-up</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V Garnier</w:t>
+                <w:t xml:space="preserve">Non Destructive Evaluation for containment monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Henault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
+                <w:t xml:space="preserve">C. Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDE/NDT, Structural Materials Technology for Highways and Bridges (SMT) and the International Symposium on Non-Destructive Testing in Civil Engineering (NDT-CE) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, New Brunswick, United States. 9p</w:t>
+              <w:t xml:space="preserve">TINCE 2018 – Technological Innovations in Nuclear Civil Engineerin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048420v1</w:t>
+                <w:t xml:space="preserve">hal-02045176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of steel reinforcement on electrical measurements on concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Antoinette Alhajj</w:t>
+                <w:t xml:space="preserve">Design and implementation of embedded sensors based on electrical resistivity to determine water content profiles in thick concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Deby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th IABSE Symposium 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nantes, France. 9p</w:t>
+              <w:t xml:space="preserve">9th European Workshop on Structural Health Monitoring (EWSHM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533521v1</w:t>
+                <w:t xml:space="preserve">hal-04533545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and implementation of embedded sensors based on electrical resistivity to determine water content profiles in thick concrete structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+                <w:t xml:space="preserve">Non Destructive Evaluation of the durability and damages of concrete in nuclear power plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Henault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Workshop on Structural Health Monitoring (EWSHM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">12th European Conference on Non-destructive Testing (ECNDT 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533545v1</w:t>
+                <w:t xml:space="preserve">hal-02045183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of concrete carbonation on GPR and capacitive measurements</w:t>
               </w:r>
@@ -11576,118 +11576,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and Survey of Interface Defects Within a Pavement Structure with Ultrasonic Pulse Echo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison de profils de taux de saturation obtenus par plusieurs méthodes non destructives électriques et électromagnétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Simonin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mila Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lataste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCD2016, 8th International conference on Mechanisms of Cracking and Debonding in Pavements</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diagnobéton 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, MARRAKECH, Maroc. 8p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01364068v1</w:t>
+                <w:t xml:space="preserve">hal-01599838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EM characterization of concretes focused on water and chloride content in the frame of multi-linear experimental designs</w:t>
               </w:r>
@@ -11758,1784 +11792,1758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de profils de taux de saturation obtenus par plusieurs méthodes non destructives électriques et électromagnétiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lataste</w:t>
+                <w:t xml:space="preserve">Modeling of step-frequency radar wave propagation through partially wet limestone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borui Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ihamouten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Derobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnobéton 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GPR 2016, 16th International Conference of Ground Penetrating Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Hong Kong, China. 6p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICGPR.2016.7572691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599838v1</w:t>
+                <w:t xml:space="preserve">hal-01599679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of step-frequency radar wave propagation through partially wet limestone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Derobert</w:t>
+                <w:t xml:space="preserve">Containment nuclear plant structures evaluation by non destructive testing: strategy and results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Henault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Hafid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GPR 2016, 16th International Conference of Ground Penetrating Radar</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TINCE 2016 3rd Conference on Technological Innovations in Nuclear Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France. 13p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599679v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Containment nuclear plant structures evaluation by non destructive testing: strategy and results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection and Survey of Interface Defects Within a Pavement Structure with Ultrasonic Pulse Echo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TINCE 2016 3rd Conference on Technological Innovations in Nuclear Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MCD2016, 8th International conference on Mechanisms of Cracking and Debonding in Pavements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, NANTES, France. 6p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-0867-6_94⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599552v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of electromagnetic waves propagating in multilayer waveguide to characterize water transfer in concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of water gradient on surface wave measurements in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Xiao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+                <w:t xml:space="preserve">Metais Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 8th International Workshop on Advanced Ground Penetrating Radar (IWAGPR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium Non-Destructive Testing in Civil Engineering (NDTCE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708107v1</w:t>
+                <w:t xml:space="preserve">hal-02524147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of electromagnetic waves propagating in multi-layered waveguide to monitor chloride ingress into concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoting Xiao</w:t>
+                <w:t xml:space="preserve">Recent developments of EM non-destructive testing in the radar frequency-band for the evaluation of cover concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ihamouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Derobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT-CE 2015, International Symposium Non-Destructive Testing in Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 European Radar Conference (EuRAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuRAD.2015.7346280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608967v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of water gradient on surface wave measurements in concrete</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Metais Vincent</w:t>
+                <w:t xml:space="preserve">Estimation of water gradient and concrete durability indicators using capacitive and electrical probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milia Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Duff</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Derobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Non-Destructive Testing in Civil Engineering (NDTCE 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">NDT-CE 2015, International Symposium Non-Destructive Testing in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, BERLIN, Germany. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524147v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments of EM non-destructive testing in the radar frequency-band for the evaluation of cover concretes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+                <w:t xml:space="preserve">Use of electromagnetic waves propagating in multi-layer waveguide to characterize water transfer in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoting Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Derobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ihamouten</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 European Radar Conference (EuRAD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IWAGPR 2015, 8th International Workshop on Advanced Ground Penetrating Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, FLORENCE, Italy. 4p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708105v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of water gradient and concrete durability indicators using capacitive and electrical probes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milia Fares</w:t>
+                <w:t xml:space="preserve">Application of electromagnetic waves propagating in multi-layered waveguide to monitor chloride ingress into concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoting Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ihamouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Derobert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT-CE 2015, International Symposium Non-Destructive Testing in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, BERLIN, Germany. 9p</w:t>
+              <w:t xml:space="preserve">, Sep 2015, BERLIN, Germany. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608958v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of electromagnetic waves propagating in multi-layer waveguide to characterize water transfer in concrete</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Water Gradients in Concrete by Complementary NDT Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lataste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAGPR 2015, 8th International Workshop on Advanced Ground Penetrating Radar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, FLORENCE, Italy. 4p</w:t>
+              <w:t xml:space="preserve">International Symposium Non-Destructive Testing in Civil Engineering (NDT-CE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, BERLIN, Germany. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608970v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Water Gradients in Concrete by Complementary NDT Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An overview of 15 years of French collaborative projects for the characterization of concrete properties by combining NDT methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Derobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Non-Destructive Testing in Civil Engineering (NDT-CE 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, BERLIN, Germany. 12p</w:t>
+              <w:t xml:space="preserve">NDT-CE 2015, International Symposium Non-Destructive Testing in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, BERLIN, Germany. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608961v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of 15 years of French collaborative projects for the characterization of concrete properties by combining NDT methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garnier</w:t>
+                <w:t xml:space="preserve">Use of electromagnetic waves propagating in multilayer waveguide to characterize water transfer in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ihamouten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT-CE 2015, International Symposium Non-Destructive Testing in Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 8th International Workshop on Advanced Ground Penetrating Radar (IWAGPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Florence, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWAGPR.2015.7292706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608964v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric study on processing GPR signals to get a dispersion curve</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Ihamouten</w:t>
+                <w:t xml:space="preserve">Identification of inhomogeneous concrete cover by non-contact ultrasonic method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Ground-Penetrating Radar (GPR) 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708111v1</w:t>
+                <w:t xml:space="preserve">hal-01022073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of inhomogeneous concrete cover by non-contact ultrasonic method</w:t>
+                <w:t xml:space="preserve">Evaluation de la peau de béton à l'aide de la technique des ondes ultrasonores de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiang Liu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garnier</w:t>
+                <w:t xml:space="preserve">G. Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kaczmarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">5ème Colloque Francophone International Diagnobéton 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022073v1</w:t>
+                <w:t xml:space="preserve">hal-03780526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la peau de béton à l'aide de la technique des ondes ultrasonores de surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of durability indicators obtained by Non Destructive Testing methods to monitor the durability of concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kaczmarek</w:t>
+                <w:t xml:space="preserve">Jean Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Colloque Francophone International Diagnobéton 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780526v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Destructive Testing of concrete: transfer from laboratory to on-site measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13563,203 +13571,195 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of durability indicators obtained by Non Destructive Testing methods to monitor the durability of concrete structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parametric study on processing GPR signals to get a dispersion curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoting Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ihamouten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Ground-Penetrating Radar (GPR) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Brussels, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICGPR.2014.6970490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021046v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPR characterization of water transfers in Tuffeau walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ihamouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Le Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13845,64 +13845,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Geo-positioning of NDT measurements for Modeling spatial field of defects: a two stage procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung-Viet Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13966,77 +13966,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic characterization of uncertainties and spatial variability of material properties from NDT measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14113,51 +14113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raelize Du Plooy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ihamouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14208,51 +14208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and capitalisation for the diagnosis of constructions: methodology of NDT transfer from laboratory to site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14346,64 +14346,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Non Destructive testing when assessing stationary stochastic processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung-Viet Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14454,90 +14454,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non contact surface wave measurements for the evaluation of concrete submitted to tidal solicitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Benmeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14569,273 +14569,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization Of Geo-positioning Of Sensors In Case Of Spatial Fields Of Deterioration/Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of non destructive testing when assessing stationary stochastic processes: application to water and chloride content in concrete-Part I and II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung-Viet Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Derobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Structural Control (EACS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Genoa, Italy</w:t>
+              <w:t xml:space="preserve">International Conference Durable Structures: from construction to rehabilitation, ICDS12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008632v1</w:t>
+                <w:t xml:space="preserve">hal-01008637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of non destructive testing when assessing stationary stochastic processes: application to water and chloride content in concrete-Part I and II</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Optimization Of Geo-positioning Of Sensors In Case Of Spatial Fields Of Deterioration/Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung-Viet Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Durable Structures: from construction to rehabilitation, ICDS12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">5th European Conference on Structural Control (EACS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008637v1</w:t>
+                <w:t xml:space="preserve">hal-01008632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of the frequency variation of the complex permittivity using GPR</w:t>
               </w:r>
@@ -15023,355 +15023,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of NDT measurements for structural reliability assessment in case of spatial variability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
+                <w:t xml:space="preserve">Test de la validité du modèle de Jonscher pour caractériser la permittivité diélectrique du béton hydraulique dans la gamme de fréquences du radar géophysique (GPR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ihamouten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baltazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Derobert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop in Non Destructive Testing and Evaluation: Physics, Sensors, Materials and Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">11èmes Journées de Caractérisation Microondes et Matériaux (JCMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008635v1</w:t>
+                <w:t xml:space="preserve">hal-00611890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test de la validité du modèle de Jonscher pour caractériser la permittivité diélectrique du béton hydraulique dans la gamme de fréquences du radar géophysique (GPR)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khaled Chahine</w:t>
+                <w:t xml:space="preserve">Optimization of NDT measurements for structural reliability assessment in case of spatial variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung-Viet Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Derobert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées de Caractérisation Microondes et Matériaux (JCMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, France</w:t>
+              <w:t xml:space="preserve">International Workshop in Non Destructive Testing and Evaluation: Physics, Sensors, Materials and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00611890v1</w:t>
+                <w:t xml:space="preserve">hal-01008635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining NDT tools for analysing the efficiency of repair techniques of wharves: the MAREO project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Benmeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Applications of Statistics and Probability in Civil Engineering, (ICASP'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Zurich, Switzerland</w:t>
@@ -15394,51 +15394,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic dispersion estimated from multi-offset, ground-penetrating radar</w:t>
+                <w:t xml:space="preserve">The effect of coupling on the determination of time zero for radar antennae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ihamouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
@@ -15455,174 +15455,195 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 13th International Conference on Ground Penetrating Radar (GPR 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lecce, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICGPR.2010.5550085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICGPR.2010.5550082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708127v1</w:t>
+                <w:t xml:space="preserve">hal-01708128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of coupling on the determination of time zero for radar antennae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Ihamouten</w:t>
+                <w:t xml:space="preserve">Combining NDT tools for analysing the efficiency of repair techniques of wharves: the MAREO project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Benmeddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 13th International Conference on Ground Penetrating Radar (GPR 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th international conference and exhibition on Structural Faults &amp; Repair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Edimbourg, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708128v1</w:t>
+                <w:t xml:space="preserve">hal-01007985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the variants of Jonscher's model for the electromagnetic characterization of concrete</w:t>
               </w:r>
@@ -15719,1110 +15740,1089 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining NDT tools for analysing the efficiency of repair techniques of wharves: the MAREO project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farouk Benmeddour</w:t>
+                <w:t xml:space="preserve">Electromagnetic dispersion estimated from multi-offset, ground-penetrating radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ihamouten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th international conference and exhibition on Structural Faults &amp; Repair</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 13th International Conference on Ground Penetrating Radar (GPR 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lecce, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICGPR.2010.5550085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007985v1</w:t>
+                <w:t xml:space="preserve">hal-01708127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical study of the sensitivity of Rayleigh wave for the non destructive evaluation of cover-concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of coherent surface wave dispersion and damping for non destructive testing of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lalaonirina Rakotomanana-Ravelonarivo</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-Destructive Testing in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, nantes, France</w:t>
+              <w:t xml:space="preserve">Non-destructive testing in civil engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457333v1</w:t>
+                <w:t xml:space="preserve">hal-00457330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of ultrasonic and electromagnetic NDT to evaluate durability monitoring parameters of concretes</w:t>
+                <w:t xml:space="preserve">Determination of the bulk elastic moduli of various concrete by resonance frequency analysis of slabs submitted to degradations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalaonirina Rakotomanana-Ravelonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDTCE 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, France. pp 343-348</w:t>
+              <w:t xml:space="preserve">Non-Destructive Testing in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00451077v1</w:t>
+                <w:t xml:space="preserve">hal-00457337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of coherent surface wave dispersion and damping for non destructive testing of concrete</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Odile Abraham</w:t>
+                <w:t xml:space="preserve">EM characterization of hydraulic concretes in the GPR frequency-band using a quadratic experimental design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Derobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Durand</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Cortas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Chazelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-destructive testing in civil engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Nantes, France</w:t>
+              <w:t xml:space="preserve">NDTCE 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, France. pp 177-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457330v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the bulk elastic moduli of various concrete by resonance frequency analysis of slabs submitted to degradations</w:t>
+                <w:t xml:space="preserve">Use of ultrasonic and electromagnetic NDT to evaluate durability monitoring parameters of concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Derobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Coffec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-Destructive Testing in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Nantes, France</w:t>
+              <w:t xml:space="preserve">NDTCE 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, France. pp 343-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457337v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EM characterization of hydraulic concretes in the GPR frequency-band using a quadratic experimental design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Derobert</w:t>
+                <w:t xml:space="preserve">Analytical study of the sensitivity of Rayleigh wave for the non destructive evaluation of cover-concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Louis Chazelas</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalaonirina Rakotomanana-Ravelonarivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDTCE 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, France. pp 177-182</w:t>
+              <w:t xml:space="preserve">Non-Destructive Testing in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00451078v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'état des ouvrages en béton par combinaison de techniques non destructives</w:t>
+                <w:t xml:space="preserve">Evaluation of cover concrete and assessment of chloride ingress by Non Destructive Testing. Part I - Samples preparation - Porosity and resistivity measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Balayssac</w:t>
+                <w:t xml:space="preserve">Jean-Michel Loche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Laurens</w:t>
+                <w:t xml:space="preserve">J.-F. Lataste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ginette Arliguie</w:t>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Ploix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Breysse</w:t>
+                <w:t xml:space="preserve">M. Larget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées COFREND 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Toulouse, France. papier 47, 1-14</w:t>
+              <w:t xml:space="preserve">MEDACHS08 Construction heritage in coastal and marine environments - Lisbon 28-30 January 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Lisbonne, Portugal. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00814962v1</w:t>
+                <w:t xml:space="preserve">hal-00315321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of cover concrete and assessment of chloride ingress by Non Destructive Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lataste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Loche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Larget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction heritage in coastal and marine environments (MEDACHS08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of cover concrete and assessment of chloride ingress by Non Destructive Testing. Part I - Samples preparation - Porosity and resistivity measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Loche</w:t>
+                <w:t xml:space="preserve">Evaluation de l'état des ouvrages en béton par combinaison de techniques non destructives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Lataste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+                <w:t xml:space="preserve">Ginette Arliguie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouali Amiri</w:t>
+                <w:t xml:space="preserve">M.A. Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Larget</w:t>
+                <w:t xml:space="preserve">D. Breysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDACHS08 Construction heritage in coastal and marine environments - Lisbon 28-30 January 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Lisbonne, Portugal. pp.n.a</w:t>
+              <w:t xml:space="preserve">Journées COFREND 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Toulouse, France. papier 47, 1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315321v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic de durabilité d'un grand ouvrage d'art en béton armé 15 ans après sa construction</w:t>
               </w:r>
@@ -17599,51 +17599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Balayssac; Vincent Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non-Destructive Testing and Evaluation of Civil Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier; ISTE, pp.299-328, 2018, 978-1-78548-229-8. </w:t>
@@ -17694,51 +17694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Concrete by a Combination of Non-Destructive Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubir Mehdi Sbartaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17796,256 +17796,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of Conversion Models of Observables into Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denys Breysse</w:t>
+                <w:t xml:space="preserve">4 - Electrical Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lataste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garnier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Balayssac; Vincent Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non-Destructive Testing and Evaluation of Civil Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier; ISTE, pp.231-257, 2018, 978-1-78548-229-8. </w:t>
+              <w:t xml:space="preserve">, Elsevier; ISTE, pp.139-172, 2018, 978-1-78548-229-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-229-8.50007-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-229-8.50004-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313788v1</w:t>
+                <w:t xml:space="preserve">hal-04313792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4 - Electrical Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lataste</w:t>
+                <w:t xml:space="preserve">Construction of Conversion Models of Observables into Indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Breysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubir Mehdi Sbartaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Balayssac; Vincent Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non-Destructive Testing and Evaluation of Civil Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier; ISTE, pp.139-172, 2018, 978-1-78548-229-8. </w:t>
+              <w:t xml:space="preserve">, Elsevier; ISTE, pp.231-257, 2018, 978-1-78548-229-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-229-8.50004-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-229-8.50007-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313792v1</w:t>
+                <w:t xml:space="preserve">hal-04313788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18642,51 +18642,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444898v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Eid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma Lopes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31674" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443536v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Fengal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Shokouhi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103473" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998201v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dufau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Mehdi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18040826" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076591v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2024.105900" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04930421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khodor El Achrafi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135176" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04645791v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Ibrahim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narintsoa Ranaivomanana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2024.115057" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04889155v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouvard-Coconet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Decitre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2024.103217" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406741v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Elkhaldi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roziere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02290-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.23" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04276921v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bossard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Devie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.19" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283228v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.13" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04310300v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133361" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283104v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bouichou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marie-Victoire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodor El Achrafi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283146v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.16" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03945158v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Badr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mahfoud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199420" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03697642v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hognon Sogbossi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2022.111204" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283310v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Gupta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Rossat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.114057" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098547v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27281" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274005v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Alhajj" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106500" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576386v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.2.22" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04312778v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.2.9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295914v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milia Fares" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2021.104413" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998749v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilbert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borui Guan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ihamouten" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.3024037" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04312808v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deby" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.37.1.85" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02395991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma-Lopes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.06.226" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987734v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.07.208" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872667v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoting Xiao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Derobert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2018.08.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01876324v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Medhi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1165-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255703v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/JEEG23.4.443" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895339v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thauvin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.08.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592925v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2017.09.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599949v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2017.2743215" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592843v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.08.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592906v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.12.061" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592882v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2017.02.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248110v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Viet Tran" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.11.041" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425139v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bastard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bosc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016045" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425157v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.01.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207533v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raelize Loubser Du Plooy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0189-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207528v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207702v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chataigner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Saussol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubagnac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.960102" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03589192v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Piwakowski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Kaczmarek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207521v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2012.11.007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2SB7K9H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813152v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.01.035" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207519v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.03.014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W32XZWH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790360v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.09.038" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4HKZX9Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207515v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2012.2190330" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790377v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abraham" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.03.015" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF1NGBTK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602681v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Marrec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaonirina Rakotomanana-Ravelonarivo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJECE.15.601-617" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905796v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chahine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2011.2138210" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01871824v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laiyu Lu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Maupin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2010.11.007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTLS0NSG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436273v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.05.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350468v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Thiery" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Platret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Clement" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906081v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.04.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SN4ZGRM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359189v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khelidj" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baroghel Bouny" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2007.59.5.377" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140856v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cochet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Olivier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350471v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goyer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163684v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Thiery" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217953v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roussel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213499v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Massieu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176033v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Larrard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dehousse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maillot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941023v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boutin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396466v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmokhtar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Maifia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vautrin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cothenet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31648" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194500v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hariri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446809v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396504v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taillade" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31682" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446265v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446052v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971596v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303717v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Atallah" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296107v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390835v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouteiller" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bonnet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Da-Silva" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzi Jiang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296121v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280099v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Geffard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693019v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ang Keo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296168v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Henault" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847757v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chaix" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912739v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428268v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881067v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zakarya Bendimerad" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280177v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Balayssac" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784610v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296472v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Ciccarone" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428359v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balayssac" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.077" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533563v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Antoinette Alhajj" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.182" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990721v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.140" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294461v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marie Victoire" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296402v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotonarivo S." TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciccarone" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045183v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045176v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048420v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533521v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533545v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599334v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gomez Cardenas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364068v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Simonin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0867-6_94" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599711v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2016.7572644" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599838v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Fares" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lataste" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599679v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2016.7572691" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599552v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Hafid" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708107v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xiao" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2015.7292706" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608967v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524147v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metais Vincent" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708105v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD.2015.7346280" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608958v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608970v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608961v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608964v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708111v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2014.6970490" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022073v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Liu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03780526v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Villain" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaczmarek" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021045v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martini" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fardeau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021046v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708116v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boutet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2013.6601517" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055033v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Viet Tran" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440545v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Trung Tran" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708120v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raelize Du Plooy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2013.6601542" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439951v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008622v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798858v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008632v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008637v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708122v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2011.5963903" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708123v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2011.5963901" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008635v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611890v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008948v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708127v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2010.5550085" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708128v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2010.5550082" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708129v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2010.5550083" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007985v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457333v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451077v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Coffec" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457330v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457337v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451078v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cortas" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Chazelas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814962v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Balayssac" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurens" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Arliguie" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ploix" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breysse" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315320v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loche" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Larget" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315321v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lataste" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larget" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349017v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04447568v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gennesseaux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04320550v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macadr&#233; L-M." TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerthoffert A." TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darraz M." TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baet&#233; C." TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wielant J." TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22456.83204" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717202v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orcesi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Houel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifsttar.fr/collections/ActesInteractifs/AII1/index.html" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/actesinteractifs-aii1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850669v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/erlpc.oa70-fr" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362966v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;rry Chaussadent" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/erlpc.oa62-fr" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313770v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-229-8.50009-1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313780v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Breysse" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-229-8.50008-X" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313788v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-229-8.50007-8" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313792v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-229-8.50004-2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283406v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283400v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002853v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baroghel-Bouny" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bastian" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Godin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444898v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Eid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma Lopes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31674" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443536v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Fengal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Shokouhi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103473" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998201v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dufau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Mehdi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18040826" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076591v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2024.105900" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04930421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khodor El Achrafi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135176" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04645791v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Ibrahim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narintsoa Ranaivomanana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2024.115057" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04889155v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouvard-Coconet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Decitre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2024.103217" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406741v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Elkhaldi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roziere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02290-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04276921v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bossard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Devie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.19" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283228v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.13" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283104v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bouichou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marie-Victoire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodor El Achrafi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04310300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133361" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283146v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.16" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283263v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.23" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03697642v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hognon Sogbossi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2022.111204" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Gupta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Rossat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.114057" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03945158v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Badr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mahfoud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199420" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098547v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27281" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576386v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.2.22" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274005v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Alhajj" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106500" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04312778v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.2.9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295914v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milia Fares" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2021.104413" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998749v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilbert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borui Guan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ihamouten" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.3024037" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02395991v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma-Lopes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deby" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.06.226" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04312808v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.37.1.85" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987734v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.07.208" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872667v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoting Xiao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Derobert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2018.08.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01876324v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Medhi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1165-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255703v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/JEEG23.4.443" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895339v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thauvin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.08.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592925v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2017.09.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599949v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2017.2743215" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592843v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.08.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592906v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.12.061" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592882v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2017.02.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425139v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bastard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bosc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016045" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425157v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.01.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248110v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Viet Tran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.11.041" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207533v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raelize Loubser Du Plooy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0189-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207702v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chataigner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Saussol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubagnac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.960102" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207528v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03589192v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Piwakowski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Kaczmarek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813152v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.01.035" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207521v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2012.11.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2SB7K9H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790360v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.09.038" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4HKZX9Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790377v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abraham" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.03.015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF1NGBTK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207515v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2012.2190330" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207519v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garnier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.03.014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W32XZWH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602681v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Marrec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaonirina Rakotomanana-Ravelonarivo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJECE.15.601-617" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905796v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chahine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2011.2138210" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01871824v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laiyu Lu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Maupin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2010.11.007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTLS0NSG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436273v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.05.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350468v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Thiery" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Platret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Clement" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906081v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.04.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SN4ZGRM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359189v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khelidj" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baroghel Bouny" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2007.59.5.377" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140856v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cochet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Olivier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350471v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goyer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163684v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Thiery" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213499v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Massieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217953v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roussel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176033v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Larrard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dehousse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maillot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941023v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boutin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194500v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hariri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446809v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446265v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396504v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Maifia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmokhtar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vautrin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taillade" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31682" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446052v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396466v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cothenet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31648" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971596v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296107v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390835v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouteiller" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bonnet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Da-Silva" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzi Jiang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296121v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303717v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Atallah" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847757v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chaix" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912739v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ang Keo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428268v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296168v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Henault" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280177v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Balayssac" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881067v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zakarya Bendimerad" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784610v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280099v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Geffard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693019v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296472v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Ciccarone" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533563v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Antoinette Alhajj" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.182" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428359v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balayssac" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.077" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990721v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.140" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294461v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marie Victoire" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296402v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotonarivo S." TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciccarone" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048420v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533521v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045176v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533545v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045183v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599334v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gomez Cardenas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599838v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Fares" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lataste" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599711v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2016.7572644" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599679v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2016.7572691" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599552v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Hafid" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364068v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Simonin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0867-6_94" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524147v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metais Vincent" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708105v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD.2015.7346280" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608958v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608970v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608967v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608961v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608964v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708107v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xiao" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2015.7292706" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022073v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Liu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03780526v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Villain" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaczmarek" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021046v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021045v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martini" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fardeau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708111v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2014.6970490" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708116v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boutet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2013.6601517" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055033v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Viet Tran" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440545v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Trung Tran" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708120v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raelize Du Plooy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2013.6601542" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439951v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008622v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798858v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008637v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008632v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708122v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2011.5963903" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708123v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2011.5963901" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611890v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008635v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008948v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708128v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2010.5550082" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007985v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708129v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2010.5550083" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708127v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2010.5550085" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457330v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457337v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451078v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cortas" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Chazelas" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451077v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Coffec" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457333v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315321v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loche" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lataste" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larget" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315320v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Larget" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814962v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Balayssac" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurens" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Arliguie" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ploix" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breysse" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349017v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04447568v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gennesseaux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04320550v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macadr&#233; L-M." TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerthoffert A." TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darraz M." TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baet&#233; C." TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wielant J." TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22456.83204" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717202v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orcesi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Houel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifsttar.fr/collections/ActesInteractifs/AII1/index.html" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/actesinteractifs-aii1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850669v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/erlpc.oa70-fr" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362966v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;rry Chaussadent" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/erlpc.oa62-fr" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313770v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-229-8.50009-1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313780v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Breysse" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-229-8.50008-X" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313792v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-229-8.50004-2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313788v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-229-8.50007-8" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283406v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283400v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002853v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baroghel-Bouny" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bastian" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Godin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>