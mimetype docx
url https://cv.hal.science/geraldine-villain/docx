--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -598,559 +598,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface calibration of electromagnetic properties to simultaneously consider water and chloride contents in concrete both with and without slag</w:t>
+                <w:t xml:space="preserve">Design and validation of a multi-electrode embedded capacitive sensor to monitor the electromagnetic properties in concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Khodor El Achrafi</w:t>
+                <w:t xml:space="preserve">Houssein Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.135176⟩</w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 236, pp.115057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2024.115057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930421v1</w:t>
+                <w:t xml:space="preserve">hal-04645791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and validation of a multi-electrode embedded capacitive sensor to monitor the electromagnetic properties in concrete structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssein Ibrahim</w:t>
+                <w:t xml:space="preserve">Electromagnetical and ultrasonic characterizations of concretes subjected to internal swelling reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+                <w:t xml:space="preserve">V. Bouvard-Coconet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Decitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2024.115057⟩</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 148, pp.103217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2024.103217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645791v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04889155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetical and ultrasonic characterizations of concretes subjected to internal swelling reactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+                <w:t xml:space="preserve">Effect of accelerated carbonation on electrical resistivity and microstructure of clinker-slag-limestone cement based concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Elkhaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2024.103217⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (1), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-023-02290-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04889155v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of accelerated carbonation on electrical resistivity and microstructure of clinker-slag-limestone cement based concretes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roziere</w:t>
+                <w:t xml:space="preserve">Surface calibration of electromagnetic properties to simultaneously consider water and chloride contents in concrete both with and without slag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Khodor El Achrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57 (1), pp.17. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 417, pp.135176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-023-02290-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.135176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406741v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maquette instrumentée et systèmes de pilotage et communication pour le monitoring de durabilité du béton armé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1478,51 +1478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical resistivity tomography results analyzed with two inversion methods to determine chloride profiles on BFS concrete having very high electrical resistivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Khodor El Achrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1582,103 +1582,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des possibles biais influant sur les mesures par capteur capacitif noyé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Diagnobéton 2023, Special issue, 41 (4), pp.133-141. </w:t>
@@ -1742,51 +1742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2153,51 +2153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Mahfoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2248,51 +2248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring chloride diffusion in BFS concrete using an Electrical Resistivity Tomography device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Khodor El Achrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2365,51 +2365,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SCaNING : Suivi des infrastructures neuves et existantes par Capteurs Noyés pour évaluer les Indicateurs Nécessaires à leur Gestion durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2616,51 +2616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la résistivité électrique par capteurs noyés pour évaluer les profils de teneur en eau dans le béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3032,51 +3032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Deby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 223, pp. 310-321. </w:t>
@@ -3166,51 +3166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Deby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Special Issue - RUGC 2019 Sophia Antipolis, 37 (1), pp.427-430. </w:t>
@@ -3538,51 +3538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Derobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3642,51 +3642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Derobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 23 (4), pp.443-456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3848,252 +3848,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water and chloride contents and carbonation on the electromagnetic characterization of concretes on the GPR frequency band through designs of experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-field full-waveform inversion of radar waves to monitor water front in limestone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borui Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ihamouten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Derobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lambot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2017.09.001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (10), 9p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2017.2743215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592925v1</w:t>
+                <w:t xml:space="preserve">hal-01599949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field full-waveform inversion of radar waves to monitor water front in limestone</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of water and chloride contents and carbonation on the electromagnetic characterization of concretes on the GPR frequency band through designs of experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Derobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (10), 9p. </w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92, pp. 187-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2017.2743215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2017.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599949v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of electromagnetic two-layer wave-guided propagation in the GPR frequency range to characterize water transfer in concrete</w:t>
               </w:r>
@@ -5184,51 +5184,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la peau du béton à l'aide de la technique des ondes ultrasonores de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5960,51 +5960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Derobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37, pp.893-903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7691,601 +7691,601 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrological analysis to extract the qualified observables, corrected from temperature effects</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring the electrical resistivity profiles of ordinary and slag concrete samples subjected to artificial tidal cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 fib symposium, Concrete structures: extend lifespan, limit impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Antibes, France</w:t>
+              <w:t xml:space="preserve">21st FIB Symposium 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFGC, Jun 2025, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194500v1</w:t>
+                <w:t xml:space="preserve">hal-05446809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the electrical resistivity profiles of ordinary and slag concrete samples subjected to artificial tidal cycles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metrological analysis to extract the qualified observables, corrected from temperature effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Hariri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st FIB Symposium 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFGC, Jun 2025, Antibes, France</w:t>
+              <w:t xml:space="preserve">2025 fib symposium, Concrete structures: extend lifespan, limit impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446809v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of multi-physical sensors for concrete durability indicators evaluation using AI</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garnier</w:t>
+                <w:t xml:space="preserve">Non-Destructive Ultrasonic Evaluation of Asphalt Concrete Waterproofing in Hydraulic Structures: Experimental and Numerical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Maifia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Taillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st FIB Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Nondestructive Testing in Civil Engineering (NDT-CE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, IZMIR, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58286/31682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446265v1</w:t>
+                <w:t xml:space="preserve">hal-05396504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Destructive Ultrasonic Evaluation of Asphalt Concrete Waterproofing in Hydraulic Structures: Experimental and Numerical Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
+                <w:t xml:space="preserve">Combination of multi-physical sensors for concrete durability indicators evaluation using AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Sbartai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Taillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Nondestructive Testing in Civil Engineering (NDT-CE 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st FIB Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFGC, Jun 2025, Antibes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58286/31682⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05396504v1</w:t>
+                <w:t xml:space="preserve">hal-05446265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the degree of saturation in concrete using newly developed embedded capacitive sensors: validation with reference methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st FIB International Symposium 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFGC, Jun 2025, Antibes, France</w:t>
@@ -8314,90 +8314,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaches and limitations of Non-Destructive Testing for evaluating bituminous concrete using wave propagation: A review from the laboratory test to in situ case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Maifia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Cothenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8444,103 +8444,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des potentiels biais affectant une mesure capacitive par capteur noyé dans le béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22e édition des Journées scientifiques du Regroupement francophone pour la recherche et la formation sur le béton (RF)2B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
@@ -8819,77 +8819,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration process of a capacitive probe for monitoring of reinforced concrete nuclear structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9063,269 +9063,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du CND par ultrasons au SHM pour le contrôle de l’intégrité des bétons : bilan et perspectives</w:t>
+                <w:t xml:space="preserve">Accelerated Aging of Embedded Electrical Resistivity Sensor for Monitoring Concrete Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Chaix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Odile Abraham</w:t>
+                <w:t xml:space="preserve">Sam Ang Keo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Yven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Second International Conference in Construction Engineering, November 28-30, held in hybrid mode at the Higher Institute of Earthquake Studies and Research (HIESR)- Damascus university-Syria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Damascus, Syria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847757v1</w:t>
+                <w:t xml:space="preserve">hal-03912739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated Aging of Embedded Electrical Resistivity Sensor for Monitoring Concrete Structures</w:t>
+                <w:t xml:space="preserve">Du CND par ultrasons au SHM pour le contrôle de l’intégrité des bétons : bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam Ang Keo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+                <w:t xml:space="preserve">Jean-Francois Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Yven</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference in Construction Engineering, November 28-30, held in hybrid mode at the Higher Institute of Earthquake Studies and Research (HIESR)- Damascus university-Syria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Damascus, Syria</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03912739v1</w:t>
+                <w:t xml:space="preserve">hal-03847757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature Effect on Electrical Resistivity Measurement Using an Embedded Sensor to Estimate Concrete Water Content</w:t>
               </w:r>
@@ -9350,51 +9350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Mahfoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9570,51 +9570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration procedure for the development of an embedded capacitive sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9695,51 +9695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité des bétons bas carbone vis-à-vis de la corrosion induite par carbonatation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Elkhaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9747,51 +9747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Zakarya Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9816,51 +9816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NDT Methods for the characterisation of carbonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10019,64 +10019,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études sur le vieillissement accéléré du capteur de résistivité électrique noyé dans le béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Ang Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11401,51 +11401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Henault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Conference on Non-destructive Testing (ECNDT 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Gothenburg, Sweden</w:t>
@@ -11513,51 +11513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Derobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Gomez Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWAGPR 2017, 9th International Workshop on Advanced Ground Penetrating Radar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, EDIMBOURG, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11595,51 +11595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de profils de taux de saturation obtenus par plusieurs méthodes non destructives électriques et électromagnétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mila Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12843,51 +12843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of 15 years of French collaborative projects for the characterization of concrete properties by combining NDT methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13111,51 +13111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13223,51 +13223,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la peau de béton à l'aide de la technique des ondes ultrasonores de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13348,51 +13348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of durability indicators obtained by Non Destructive Testing methods to monitor the durability of concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14234,51 +14234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14327,269 +14327,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Non Destructive testing when assessing stationary stochastic processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
+                <w:t xml:space="preserve">Non contact surface wave measurements for the evaluation of concrete submitted to tidal solicitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Benmeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Derobert</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Choinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiabilité des matériaux et structures (JFMS'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008622v1</w:t>
+                <w:t xml:space="preserve">hal-00798858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non contact surface wave measurements for the evaluation of concrete submitted to tidal solicitation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farouk Benmeddour</w:t>
+                <w:t xml:space="preserve">Optimization of Non Destructive testing when assessing stationary stochastic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung-Viet Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Durand</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Derobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">Fiabilité des matériaux et structures (JFMS'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798858v1</w:t>
+                <w:t xml:space="preserve">hal-01008622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of non destructive testing when assessing stationary stochastic processes: application to water and chloride content in concrete-Part I and II</w:t>
               </w:r>
@@ -17586,51 +17586,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">9 - Applications In Situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17828,51 +17828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lataste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Balayssac; Vincent Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non-Destructive Testing and Evaluation of Civil Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier; ISTE, pp.139-172, 2018, 978-1-78548-229-8. </w:t>
@@ -18642,51 +18642,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444898v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Eid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma Lopes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31674" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443536v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Fengal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Shokouhi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103473" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998201v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dufau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Mehdi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18040826" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076591v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2024.105900" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04930421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khodor El Achrafi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135176" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04645791v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Ibrahim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narintsoa Ranaivomanana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2024.115057" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04889155v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouvard-Coconet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Decitre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2024.103217" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406741v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Elkhaldi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roziere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02290-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04276921v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bossard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Devie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.19" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283228v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.13" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283104v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bouichou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marie-Victoire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodor El Achrafi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04310300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133361" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283146v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.16" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283263v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.23" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03697642v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hognon Sogbossi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2022.111204" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Gupta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Rossat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.114057" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03945158v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Badr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mahfoud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199420" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098547v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27281" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576386v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.2.22" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274005v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Alhajj" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106500" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04312778v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.2.9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295914v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milia Fares" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2021.104413" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998749v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilbert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borui Guan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ihamouten" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.3024037" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02395991v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma-Lopes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deby" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.06.226" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04312808v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.37.1.85" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987734v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.07.208" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872667v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoting Xiao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Derobert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2018.08.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01876324v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Medhi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1165-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255703v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/JEEG23.4.443" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895339v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thauvin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.08.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592925v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2017.09.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599949v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2017.2743215" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592843v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.08.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592906v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.12.061" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592882v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2017.02.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425139v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bastard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bosc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016045" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425157v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.01.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248110v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Viet Tran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.11.041" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207533v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raelize Loubser Du Plooy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0189-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207702v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chataigner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Saussol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubagnac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.960102" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207528v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03589192v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Piwakowski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Kaczmarek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813152v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.01.035" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207521v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2012.11.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2SB7K9H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790360v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.09.038" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4HKZX9Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790377v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abraham" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.03.015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF1NGBTK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207515v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2012.2190330" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207519v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garnier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.03.014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W32XZWH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602681v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Marrec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaonirina Rakotomanana-Ravelonarivo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJECE.15.601-617" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905796v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chahine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2011.2138210" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01871824v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laiyu Lu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Maupin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2010.11.007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTLS0NSG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436273v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.05.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350468v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Thiery" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Platret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Clement" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906081v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.04.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SN4ZGRM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359189v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khelidj" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baroghel Bouny" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2007.59.5.377" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140856v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cochet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Olivier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350471v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goyer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163684v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Thiery" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213499v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Massieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217953v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roussel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176033v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Larrard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dehousse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maillot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941023v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boutin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194500v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hariri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446809v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446265v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396504v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Maifia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmokhtar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vautrin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taillade" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31682" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446052v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396466v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cothenet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31648" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971596v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296107v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390835v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouteiller" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bonnet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Da-Silva" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzi Jiang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296121v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303717v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Atallah" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847757v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chaix" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912739v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ang Keo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428268v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296168v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Henault" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280177v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Balayssac" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881067v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zakarya Bendimerad" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784610v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280099v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Geffard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693019v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296472v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Ciccarone" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533563v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Antoinette Alhajj" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.182" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428359v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balayssac" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.077" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990721v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.140" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294461v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marie Victoire" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296402v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotonarivo S." TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciccarone" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048420v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533521v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045176v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533545v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045183v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599334v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gomez Cardenas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599838v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Fares" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lataste" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599711v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2016.7572644" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599679v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2016.7572691" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599552v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Hafid" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364068v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Simonin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0867-6_94" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524147v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metais Vincent" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708105v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD.2015.7346280" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608958v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608970v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608967v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608961v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608964v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708107v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xiao" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2015.7292706" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022073v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Liu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03780526v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Villain" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaczmarek" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021046v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021045v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martini" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fardeau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708111v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2014.6970490" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708116v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boutet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2013.6601517" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055033v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Viet Tran" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440545v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Trung Tran" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708120v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raelize Du Plooy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2013.6601542" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439951v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008622v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798858v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008637v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008632v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708122v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2011.5963903" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708123v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2011.5963901" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611890v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008635v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008948v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708128v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2010.5550082" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007985v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708129v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2010.5550083" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708127v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2010.5550085" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457330v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457337v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451078v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cortas" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Chazelas" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451077v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Coffec" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457333v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315321v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loche" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lataste" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larget" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315320v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Larget" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814962v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Balayssac" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurens" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Arliguie" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ploix" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breysse" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349017v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04447568v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gennesseaux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04320550v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macadr&#233; L-M." TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerthoffert A." TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darraz M." TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baet&#233; C." TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wielant J." TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22456.83204" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717202v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orcesi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Houel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifsttar.fr/collections/ActesInteractifs/AII1/index.html" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/actesinteractifs-aii1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850669v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/erlpc.oa70-fr" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362966v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;rry Chaussadent" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/erlpc.oa62-fr" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313770v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-229-8.50009-1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313780v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Breysse" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-229-8.50008-X" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313792v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-229-8.50004-2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313788v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-229-8.50007-8" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283406v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283400v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002853v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baroghel-Bouny" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bastian" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Godin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444898v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Eid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma Lopes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31674" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443536v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Fengal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Shokouhi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103473" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998201v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dufau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Mehdi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18040826" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076591v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2024.105900" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04645791v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Ibrahim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narintsoa Ranaivomanana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2024.115057" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04889155v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouvard-Coconet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Decitre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2024.103217" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406741v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Elkhaldi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roziere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02290-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04930421v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khodor El Achrafi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135176" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04276921v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bossard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Devie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.19" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283228v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.13" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283104v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bouichou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marie-Victoire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodor El Achrafi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04310300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133361" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283146v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.16" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283263v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.23" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03697642v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hognon Sogbossi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2022.111204" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Gupta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Rossat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.114057" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03945158v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Badr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mahfoud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199420" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098547v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27281" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576386v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.2.22" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274005v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Alhajj" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106500" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04312778v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.2.9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295914v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milia Fares" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2021.104413" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998749v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilbert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borui Guan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ihamouten" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.3024037" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02395991v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma-Lopes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deby" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.06.226" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04312808v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.37.1.85" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987734v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.07.208" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872667v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoting Xiao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Derobert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2018.08.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01876324v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Medhi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1165-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255703v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/JEEG23.4.443" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895339v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thauvin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.08.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599949v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2017.2743215" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592925v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2017.09.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592843v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.08.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592906v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.12.061" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592882v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2017.02.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425139v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bastard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bosc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016045" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425157v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.01.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248110v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Viet Tran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.11.041" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207533v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raelize Loubser Du Plooy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0189-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207702v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chataigner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Saussol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubagnac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.960102" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207528v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03589192v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Piwakowski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Kaczmarek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813152v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.01.035" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207521v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2012.11.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2SB7K9H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790360v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.09.038" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4HKZX9Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790377v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abraham" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.03.015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF1NGBTK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207515v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2012.2190330" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207519v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garnier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.03.014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W32XZWH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602681v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Marrec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaonirina Rakotomanana-Ravelonarivo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJECE.15.601-617" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905796v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chahine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2011.2138210" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01871824v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laiyu Lu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Maupin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2010.11.007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTLS0NSG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436273v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.05.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350468v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Thiery" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Platret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Clement" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906081v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.04.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SN4ZGRM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359189v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khelidj" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baroghel Bouny" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2007.59.5.377" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140856v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cochet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Olivier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350471v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goyer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163684v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Thiery" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213499v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Massieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217953v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roussel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176033v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Larrard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dehousse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maillot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941023v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boutin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446809v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194500v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hariri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396504v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Maifia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmokhtar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vautrin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taillade" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31682" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446265v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446052v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396466v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cothenet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31648" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971596v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296107v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390835v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouteiller" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bonnet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Da-Silva" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzi Jiang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296121v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303717v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Atallah" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912739v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ang Keo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847757v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chaix" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428268v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296168v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Henault" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280177v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Balayssac" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881067v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zakarya Bendimerad" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784610v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280099v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Geffard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693019v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296472v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Ciccarone" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533563v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Antoinette Alhajj" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.182" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428359v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balayssac" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.077" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990721v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.140" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294461v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marie Victoire" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296402v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotonarivo S." TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciccarone" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048420v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533521v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045176v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533545v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045183v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599334v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gomez Cardenas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599838v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Fares" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lataste" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599711v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2016.7572644" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599679v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2016.7572691" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599552v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Hafid" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364068v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Simonin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0867-6_94" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524147v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metais Vincent" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708105v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD.2015.7346280" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608958v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608970v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608967v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608961v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608964v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708107v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xiao" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2015.7292706" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022073v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Liu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03780526v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Villain" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaczmarek" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021046v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021045v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martini" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fardeau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708111v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2014.6970490" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708116v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boutet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2013.6601517" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055033v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Viet Tran" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440545v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Trung Tran" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708120v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raelize Du Plooy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2013.6601542" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439951v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798858v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008622v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008637v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008632v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708122v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2011.5963903" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708123v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2011.5963901" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611890v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008635v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008948v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708128v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2010.5550082" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007985v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708129v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2010.5550083" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708127v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2010.5550085" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457330v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457337v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451078v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cortas" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Chazelas" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451077v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Coffec" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457333v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315321v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loche" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lataste" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larget" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315320v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Larget" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814962v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Balayssac" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurens" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Arliguie" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ploix" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breysse" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349017v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04447568v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gennesseaux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04320550v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macadr&#233; L-M." TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerthoffert A." TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darraz M." TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baet&#233; C." TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wielant J." TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22456.83204" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717202v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orcesi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Houel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifsttar.fr/collections/ActesInteractifs/AII1/index.html" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/actesinteractifs-aii1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850669v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/erlpc.oa70-fr" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362966v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;rry Chaussadent" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/erlpc.oa62-fr" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313770v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-229-8.50009-1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313780v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Breysse" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-229-8.50008-X" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313792v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-229-8.50004-2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313788v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-229-8.50007-8" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283406v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283400v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002853v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baroghel-Bouny" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bastian" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Godin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>