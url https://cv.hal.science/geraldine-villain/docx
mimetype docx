--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -598,177 +598,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and validation of a multi-electrode embedded capacitive sensor to monitor the electromagnetic properties in concrete structures</w:t>
+                <w:t xml:space="preserve">Surface calibration of electromagnetic properties to simultaneously consider water and chloride contents in concrete both with and without slag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssein Ibrahim</w:t>
+                <w:t xml:space="preserve">Mohamad Khodor El Achrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2024.115057⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 417, pp.135176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.135176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645791v1</w:t>
+                <w:t xml:space="preserve">hal-04930421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetical and ultrasonic characterizations of concretes subjected to internal swelling reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -777,908 +747,938 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bouvard-Coconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Decitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 148, pp.103217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ndteint.2024.103217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04889155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of accelerated carbonation on electrical resistivity and microstructure of clinker-slag-limestone cement based concretes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and validation of a multi-electrode embedded capacitive sensor to monitor the electromagnetic properties in concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Elkhaldi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-023-02290-x⟩</w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 236, pp.115057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2024.115057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406741v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface calibration of electromagnetic properties to simultaneously consider water and chloride contents in concrete both with and without slag</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of accelerated carbonation on electrical resistivity and microstructure of clinker-slag-limestone cement based concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Elkhaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Khodor El Achrafi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 417, pp.135176. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (1), pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.135176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-023-02290-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930421v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maquette instrumentée et systèmes de pilotage et communication pour le monitoring de durabilité du béton armé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring du séchage de bétons au laitier par capteur noyé de résistivité en vue de l'estimation des propriétés de transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Special issue - Diagnobéton 2023, 41 (4), pp.159-168. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.19⟩</w:t>
+              <w:t xml:space="preserve">, 2023, Diagnobéton 2023, special issue, 41 (4), pp.108-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276921v1</w:t>
+                <w:t xml:space="preserve">hal-04283228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring du séchage de bétons au laitier par capteur noyé de résistivité en vue de l'estimation des propriétés de transport</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maquette instrumentée et systèmes de pilotage et communication pour le monitoring de durabilité du béton armé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Garros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Devie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Diagnobéton 2023, special issue, 41 (4), pp.108-116. </w:t>
+              <w:t xml:space="preserve">, 2023, Special issue - Diagnobéton 2023, 41 (4), pp.159-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283228v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison fréquentielle d’une sonde et d’une cellule électromagnétiques à différents états hydriques et salins de deux bétons à base de CEM I et de CEM III</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Bouichou</w:t>
+                <w:t xml:space="preserve">Electrical resistivity tomography results analyzed with two inversion methods to determine chloride profiles on BFS concrete having very high electrical resistivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Khodor El Achrafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.4⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 407, pp.133361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283104v1</w:t>
+                <w:t xml:space="preserve">hal-04310300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical resistivity tomography results analyzed with two inversion methods to determine chloride profiles on BFS concrete having very high electrical resistivity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+                <w:t xml:space="preserve">Comparaison fréquentielle d’une sonde et d’une cellule électromagnétiques à différents états hydriques et salins de deux bétons à base de CEM I et de CEM III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bouichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Marie-Victoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khodor El Achrafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 407, pp.133361. </w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (4), pp.26-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310300v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des possibles biais influant sur les mesures par capteur capacitif noyé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Diagnobéton 2023, Special issue, 41 (4), pp.133-141. </w:t>
@@ -1742,51 +1742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1840,295 +1840,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive measurements for the evaluation of the air permeability of concrete structures</w:t>
+                <w:t xml:space="preserve">Blind comparison of saturation ratio profiles on large RC structures by means of NDT and SFE—Application to the VeRCoRs mock-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Multon</w:t>
+                <w:t xml:space="preserve">Ritesh Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Verdier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Villain</w:t>
+                <w:t xml:space="preserve">Donatien Rossat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hognon Sogbossi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+                <w:t xml:space="preserve">Julien Baroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2022.111204⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 258, pp.114057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2022.114057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697642v1</w:t>
+                <w:t xml:space="preserve">hal-04283310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind comparison of saturation ratio profiles on large RC structures by means of NDT and SFE—Application to the VeRCoRs mock-up</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-destructive measurements for the evaluation of the air permeability of concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donatien Rossat</w:t>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hognon Sogbossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 258, pp.114057. </w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 196, pp.111204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2022.114057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2022.111204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283310v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature Effect on Electrical Resistivity Measurement Using an Embedded Sensor to Estimate Concrete Water Content</w:t>
               </w:r>
@@ -2153,51 +2153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Mahfoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2248,51 +2248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring chloride diffusion in BFS concrete using an Electrical Resistivity Tomography device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Khodor El Achrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2346,321 +2346,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet SCaNING : Suivi des infrastructures neuves et existantes par Capteurs Noyés pour évaluer les Indicateurs Nécessaires à leur Gestion durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint inversion of electromagnetic measurements for the determination of water saturation profiles in concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Antoinette Alhajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.38.2.22⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 147, pp.106500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576386v1</w:t>
+                <w:t xml:space="preserve">hal-03274005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint inversion of electromagnetic measurements for the determination of water saturation profiles in concrete structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet SCaNING : Suivi des infrastructures neuves et existantes par Capteurs Noyés pour évaluer les Indicateurs Nécessaires à leur Gestion durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Antoinette Alhajj</w:t>
+                <w:t xml:space="preserve">Mehdi Sbartai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Béatrice Yven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 147, pp.106500. </w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue - Diagnobéton 2021, 38 (2), pp.94-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26168/ajce.38.2.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274005v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la résistivité électrique par capteurs noyés pour évaluer les profils de teneur en eau dans le béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2974,325 +2974,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and validation of a multi-electrode embedded sensor to monitor resistivity profiles over depth in concrete</w:t>
+                <w:t xml:space="preserve">Conception et validation d'un capteur multi-électrodes pour évaluer les profils de résistivité dans le béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Deby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.06.226⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Special Issue - RUGC 2019 Sophia Antipolis, 37 (1), pp.427-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.37.1.85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395991v1</w:t>
+                <w:t xml:space="preserve">hal-04312808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et validation d'un capteur multi-électrodes pour évaluer les profils de résistivité dans le béton</w:t>
+                <w:t xml:space="preserve">Design and validation of a multi-electrode embedded sensor to monitor resistivity profiles over depth in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Deby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Special Issue - RUGC 2019 Sophia Antipolis, 37 (1), pp.427-430. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 223, pp. 310-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.37.1.85⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.06.226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312808v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for steel rebar effect on resistivity profiles in view of reinforced concrete structure survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Alhajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3538,51 +3538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Derobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3642,51 +3642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Derobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 23 (4), pp.443-456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3759,51 +3759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3982,235 +3982,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water and chloride contents and carbonation on the electromagnetic characterization of concretes on the GPR frequency band through designs of experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of electromagnetic two-layer wave-guided propagation in the GPR frequency range to characterize water transfer in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoting Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ihamouten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Derobert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 92, pp. 187-198. </w:t>
+              <w:t xml:space="preserve">, 2017, 86, pp. 164-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2017.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2016.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592925v1</w:t>
+                <w:t xml:space="preserve">hal-01592843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of electromagnetic two-layer wave-guided propagation in the GPR frequency range to characterize water transfer in concrete</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Ihamouten</w:t>
+                <w:t xml:space="preserve">Effect of water and chloride contents and carbonation on the electromagnetic characterization of concretes on the GPR frequency band through designs of experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Derobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Derobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 86, pp. 164-174. </w:t>
+              <w:t xml:space="preserve">, 2017, 92, pp. 187-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2016.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2017.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592843v1</w:t>
+                <w:t xml:space="preserve">hal-01592925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multi-linear quadratic experimental design for the EM characterization of concretes in the radar frequency-band</w:t>
               </w:r>
@@ -4385,287 +4385,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592882v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using machine learning algorithms to link volumetric water content to complex dielectric permittivity in a wide (33-2000 MHz) frequency band for hydraulic concretes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Le Bastard</w:t>
+                <w:t xml:space="preserve">Determining the permittivity profile inside reinforced concrete using capacitive probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milia Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Derobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Villain</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/1873-0604.2016045⟩</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79, pp.150-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2016.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425139v1</w:t>
+                <w:t xml:space="preserve">hal-01425157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the permittivity profile inside reinforced concrete using capacitive probes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Fargier</w:t>
+                <w:t xml:space="preserve">Using machine learning algorithms to link volumetric water content to complex dielectric permittivity in a wide (33-2000 MHz) frequency band for hydraulic concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ihamouten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Le Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Derobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 79, pp.150-161. </w:t>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (6), pp.527-536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2016.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2016045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425157v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Random Fields From NDT Measurements: a Two Stages Procedure</w:t>
               </w:r>
@@ -5184,77 +5184,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la peau du béton à l'aide de la technique des ondes ultrasonores de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariusz Kaczmarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5296,51 +5296,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic techniques for concrete evaluation: improvements, comparisons and consistency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5960,51 +5960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Derobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37, pp.893-903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6044,261 +6044,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the bulk elastic moduli of various concretes by resonance frequency analysis of slabs submitted to impact echo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On variants of the frequency power law for the electromagnetic characterization of hydraulic concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ihamouten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baltazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lalaonirina Rakotomanana-Ravelonarivo</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Derobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 15 (4), pp.601-617. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (11), pp 3658-3668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/EJECE.15.601-617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2011.2138210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602681v1</w:t>
+                <w:t xml:space="preserve">hal-00905796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On variants of the frequency power law for the electromagnetic characterization of hydraulic concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Ihamouten</w:t>
+                <w:t xml:space="preserve">Determination of the bulk elastic moduli of various concretes by resonance frequency analysis of slabs submitted to impact echo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Chahine</w:t>
+                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Baltazart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Derobert</w:t>
+                <w:t xml:space="preserve">Lalaonirina Rakotomanana-Ravelonarivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 60 (11), pp 3658-3668. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (4), pp.601-617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIM.2011.2138210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/EJECE.15.601-617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905796v1</w:t>
+                <w:t xml:space="preserve">hal-00602681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties estimation of functionally graded materials using surface waves recorded with a laser interferometer</w:t>
               </w:r>
@@ -6439,51 +6439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of coherent surface wave dispersion and attenuation for non-destructive testing of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6550,264 +6550,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application d'une démarche performantielle pour évaluer la durabilité du tablier d'un grand ouvrage d'art, 15 ans après sa construction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the carbonation front shape on cementitious materials: Effects of the chemical kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gérard Platret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (7), pp.1047-1058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2007.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350468v1</w:t>
+                <w:t xml:space="preserve">hal-00906081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the carbonation front shape on cementitious materials: Effects of the chemical kinetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application d'une démarche performantielle pour évaluer la durabilité du tablier d'un grand ouvrage d'art, 15 ans après sa construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Platret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 270-271, pp 3-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2007.04.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00906081v1</w:t>
+                <w:t xml:space="preserve">hal-00350468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the evolution of heat and moisture transfer parameters of a concrete slab</w:t>
               </w:r>
@@ -7057,64 +7057,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Goyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Platret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 270-271, pp 29-50</w:t>
@@ -7238,77 +7238,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la carbonatation atmosphérique des matériaux cimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Platret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Massieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7799,493 +7799,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrological analysis to extract the qualified observables, corrected from temperature effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+                <w:t xml:space="preserve">Combination of multi-physical sensors for concrete durability indicators evaluation using AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Sbartai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 fib symposium, Concrete structures: extend lifespan, limit impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Antibes, France</w:t>
+              <w:t xml:space="preserve">21st FIB Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFGC, Jun 2025, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194500v1</w:t>
+                <w:t xml:space="preserve">hal-05446265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Destructive Ultrasonic Evaluation of Asphalt Concrete Waterproofing in Hydraulic Structures: Experimental and Numerical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Maifia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Maifia</w:t>
+                <w:t xml:space="preserve">Denis Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Taillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Nondestructive Testing in Civil Engineering (NDT-CE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, IZMIR, Turkey. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58286/31682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of multi-physical sensors for concrete durability indicators evaluation using AI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Villain</w:t>
+                <w:t xml:space="preserve">Metrological analysis to extract the qualified observables, corrected from temperature effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Hariri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st FIB Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFGC, Jun 2025, Antibes, France</w:t>
+              <w:t xml:space="preserve">2025 fib symposium, Concrete structures: extend lifespan, limit impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446265v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the degree of saturation in concrete using newly developed embedded capacitive sensors: validation with reference methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st FIB International Symposium 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFGC, Jun 2025, Antibes, France</w:t>
@@ -8314,90 +8314,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaches and limitations of Non-Destructive Testing for evaluating bituminous concrete using wave propagation: A review from the laboratory test to in situ case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Maifia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Cothenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8444,103 +8444,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des potentiels biais affectant une mesure capacitive par capteur noyé dans le béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22e édition des Journées scientifiques du Regroupement francophone pour la recherche et la formation sur le béton (RF)2B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
@@ -8569,77 +8569,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the concrete of Nuclear Power Plants containment by NDT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Sbartai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8819,77 +8819,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration process of a capacitive probe for monitoring of reinforced concrete nuclear structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9063,285 +9063,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated Aging of Embedded Electrical Resistivity Sensor for Monitoring Concrete Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non Destructive Testing to assess the concrete of Nuclear Power Plant containment: From laboratory to onsite measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam Ang Keo</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jerome Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Henault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference in Construction Engineering, November 28-30, held in hybrid mode at the Higher Institute of Earthquake Studies and Research (HIESR)- Damascus university-Syria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Damascus, Syria</w:t>
+              <w:t xml:space="preserve">20th World Conference on Non-Destructive Testing - WCNDT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Songdo Convensia, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03912739v1</w:t>
+                <w:t xml:space="preserve">hal-04296168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du CND par ultrasons au SHM pour le contrôle de l’intégrité des bétons : bilan et perspectives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Odile Abraham</w:t>
+                <w:t xml:space="preserve">Accelerated Aging of Embedded Electrical Resistivity Sensor for Monitoring Concrete Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Ang Keo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Yven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Second International Conference in Construction Engineering, November 28-30, held in hybrid mode at the Higher Institute of Earthquake Studies and Research (HIESR)- Damascus university-Syria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Damascus, Syria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847757v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature Effect on Electrical Resistivity Measurement Using an Embedded Sensor to Estimate Concrete Water Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9350,51 +9354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Mahfoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9409,752 +9413,748 @@
               <w:t xml:space="preserve">2023 12th International Workshop on Advanced Ground Penetrating Radar (IWAGPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal. pp.9420, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app12199420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Destructive Testing to assess the concrete of Nuclear Power Plant containment: From laboratory to onsite measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Du CND par ultrasons au SHM pour le contrôle de l’intégrité des bétons : bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th World Conference on Non-Destructive Testing - WCNDT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Songdo Convensia, South Korea</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296168v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration procedure for the development of an embedded capacitive sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssein Ibrahim</w:t>
+                <w:t xml:space="preserve">Durabilité des bétons bas carbone vis-à-vis de la corrosion induite par carbonatation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Elkhaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zakarya Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280177v1</w:t>
+                <w:t xml:space="preserve">hal-03881067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des bétons bas carbone vis-à-vis de la corrosion induite par carbonatation</w:t>
+                <w:t xml:space="preserve">NDT Methods for the characterisation of carbonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Elkhaldi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Zakarya Bendimerad</w:t>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Workshop on atmospheric CO2 uptake by cement based materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881067v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NDT Methods for the characterisation of carbonation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+                <w:t xml:space="preserve">Calibration procedure for the development of an embedded capacitive sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on atmospheric CO2 uptake by cement based materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784610v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring de propriétés électriques de bétons au laitier par capteurs noyés au jeune âge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Eid</w:t>
+                <w:t xml:space="preserve">Études sur le vieillissement accéléré du capteur de résistivité électrique noyé dans le béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Ang Keo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Geffard</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Yven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de mécanique, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">40èmes Rencontres Universitaires de Génie Civil (RUGC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Villeneuve d' Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280099v1</w:t>
+                <w:t xml:space="preserve">hal-03693019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études sur le vieillissement accéléré du capteur de résistivité électrique noyé dans le béton</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+                <w:t xml:space="preserve">Monitoring de propriétés électriques de bétons au laitier par capteurs noyés au jeune âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Yven</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Geffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40èmes Rencontres Universitaires de Génie Civil (RUGC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Villeneuve d' Ascq, France</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de mécanique, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693019v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance non destructive de l'état du béton des enceintes de confinement des centrales nucléaires avec et sans précontrainte</w:t>
               </w:r>
@@ -10259,321 +10259,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Joint Inversion Approach of Capacitive and Resistive Measurements for the Estimation of Water Saturation Profiles in Concrete Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of an Embedded Sensor Based on Electrical Resistivity to Monitor Drying in Thick Concrete Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Antoinette Alhajj</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+                <w:t xml:space="preserve">J. Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV International Conference on Durability of Building Materials and Components (DBMC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Barcelone, Spain. </w:t>
+              <w:t xml:space="preserve">XV International Conference on Durability of Building Materials and Components</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtual conference, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23967/dbmc.2020.182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23967/dbmc.2020.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533563v1</w:t>
+                <w:t xml:space="preserve">hal-04428359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of an Embedded Sensor Based on Electrical Resistivity to Monitor Drying in Thick Concrete Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Badr</w:t>
+                <w:t xml:space="preserve">A Joint Inversion Approach of Capacitive and Resistive Measurements for the Estimation of Water Saturation Profiles in Concrete Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Antoinette Alhajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Balayssac</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV International Conference on Durability of Building Materials and Components</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Virtual conference, France. </w:t>
+              <w:t xml:space="preserve">XV International Conference on Durability of Building Materials and Components (DBMC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Barcelone, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23967/dbmc.2020.077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23967/dbmc.2020.182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428359v1</w:t>
+                <w:t xml:space="preserve">hal-04533563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Determination of Chloride Profiles by means of Resistivity Measurements in Reinforced Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Alhajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10685,51 +10685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Marie Victoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bouichou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GC&amp;apos;2019, le Génie Civil au coeur des mutations technologiques et numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Cachan, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10767,51 +10767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non destructive monitoring of mechanical stress in concrete for the survey of nuclear power plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakotonarivo S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10873,372 +10873,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Destructive Evaluation of concrete material properties for nuclear power plant survey: results in the laboratory and on the VeRCoRS mock-up</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V Garnier</w:t>
+                <w:t xml:space="preserve">Non Destructive Evaluation for containment monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Henault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
+                <w:t xml:space="preserve">C. Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDE/NDT, Structural Materials Technology for Highways and Bridges (SMT) and the International Symposium on Non-Destructive Testing in Civil Engineering (NDT-CE) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, New Brunswick, United States. 9p</w:t>
+              <w:t xml:space="preserve">TINCE 2018 – Technological Innovations in Nuclear Civil Engineerin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048420v1</w:t>
+                <w:t xml:space="preserve">hal-02045176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of steel reinforcement on electrical measurements on concrete</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Non Destructive Evaluation of concrete material properties for nuclear power plant survey: results in the laboratory and on the VeRCoRS mock-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Henault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th IABSE Symposium 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nantes, France. 9p</w:t>
+              <w:t xml:space="preserve">NDE/NDT, Structural Materials Technology for Highways and Bridges (SMT) and the International Symposium on Non-Destructive Testing in Civil Engineering (NDT-CE) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, New Brunswick, United States. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533521v1</w:t>
+                <w:t xml:space="preserve">hal-02048420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Destructive Evaluation for containment monitoring</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of steel reinforcement on electrical measurements on concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Antoinette Alhajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TINCE 2018 – Technological Innovations in Nuclear Civil Engineerin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">40th IABSE Symposium 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045176v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and implementation of embedded sensors based on electrical resistivity to determine water content profiles in thick concrete structures</w:t>
               </w:r>
@@ -11250,51 +11250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Deby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11349,103 +11349,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Destructive Evaluation of the durability and damages of concrete in nuclear power plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Henault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Conference on Non-destructive Testing (ECNDT 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Gothenburg, Sweden</w:t>
@@ -11513,51 +11513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Derobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Gomez Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWAGPR 2017, 9th International Workshop on Advanced Ground Penetrating Radar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, EDIMBOURG, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11576,243 +11576,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de profils de taux de saturation obtenus par plusieurs méthodes non destructives électriques et électromagnétiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EM characterization of concretes focused on water and chloride content in the frame of multi-linear experimental designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Derobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnobéton 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GPR 2016, 16th International Conference of Ground Penetrating Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, HONG KONG, China. 5p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICGPR.2016.7572644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599838v1</w:t>
+                <w:t xml:space="preserve">hal-01599711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EM characterization of concretes focused on water and chloride content in the frame of multi-linear experimental designs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison de profils de taux de saturation obtenus par plusieurs méthodes non destructives électriques et électromagnétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mila Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lataste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GPR 2016, 16th International Conference of Ground Penetrating Radar</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diagnobéton 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, MARRAKECH, Maroc. 8p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599711v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of step-frequency radar wave propagation through partially wet limestone</w:t>
               </w:r>
@@ -11837,51 +11837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ihamouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Derobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11932,90 +11932,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Containment nuclear plant structures evaluation by non destructive testing: strategy and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Henault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12142,168 +12142,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of water gradient on surface wave measurements in concrete</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Metais Vincent</w:t>
+                <w:t xml:space="preserve">Application of electromagnetic waves propagating in multi-layered waveguide to monitor chloride ingress into concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoting Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ihamouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Derobert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Non-Destructive Testing in Civil Engineering (NDTCE 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">NDT-CE 2015, International Symposium Non-Destructive Testing in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, BERLIN, Germany. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524147v1</w:t>
+                <w:t xml:space="preserve">hal-01608967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent developments of EM non-destructive testing in the radar frequency-band for the evaluation of cover concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12322,92 +12305,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 European Radar Conference (EuRAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EuRAD.2015.7346280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of water gradient and concrete durability indicators using capacitive and electrical probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milia Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12466,273 +12449,290 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT-CE 2015, International Symposium Non-Destructive Testing in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, BERLIN, Germany. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of electromagnetic waves propagating in multi-layer waveguide to characterize water transfer in concrete</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Derobert</w:t>
+                <w:t xml:space="preserve">Influence of water gradient on surface wave measurements in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metais Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAGPR 2015, 8th International Workshop on Advanced Ground Penetrating Radar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, FLORENCE, Italy. 4p</w:t>
+              <w:t xml:space="preserve">International Symposium Non-Destructive Testing in Civil Engineering (NDTCE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608970v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of electromagnetic waves propagating in multi-layered waveguide to monitor chloride ingress into concrete</w:t>
+                <w:t xml:space="preserve">Use of electromagnetic waves propagating in multi-layer waveguide to characterize water transfer in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoting Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Derobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ihamouten</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Derobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT-CE 2015, International Symposium Non-Destructive Testing in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, BERLIN, Germany. 8p</w:t>
+              <w:t xml:space="preserve">IWAGPR 2015, 8th International Workshop on Advanced Ground Penetrating Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, FLORENCE, Italy. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608967v1</w:t>
+                <w:t xml:space="preserve">hal-01608970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Water Gradients in Concrete by Complementary NDT Methods</w:t>
               </w:r>
@@ -12744,64 +12744,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lataste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12843,64 +12843,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of 15 years of French collaborative projects for the characterization of concrete properties by combining NDT methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13111,77 +13111,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
@@ -13223,51 +13223,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la peau de béton à l'aide de la technique des ondes ultrasonores de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13348,64 +13348,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of durability indicators obtained by Non Destructive Testing methods to monitor the durability of concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13460,51 +13460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Destructive Testing of concrete: transfer from laboratory to on-site measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13715,51 +13715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPR characterization of water transfers in Tuffeau walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ihamouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Le Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14113,51 +14113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raelize Du Plooy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ihamouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14208,77 +14208,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and capitalisation for the diagnosis of constructions: methodology of NDT transfer from laboratory to site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14569,273 +14569,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of non destructive testing when assessing stationary stochastic processes: application to water and chloride content in concrete-Part I and II</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization Of Geo-positioning Of Sensors In Case Of Spatial Fields Of Deterioration/Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung-Viet Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Durable Structures: from construction to rehabilitation, ICDS12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">5th European Conference on Structural Control (EACS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008637v1</w:t>
+                <w:t xml:space="preserve">hal-01008632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization Of Geo-positioning Of Sensors In Case Of Spatial Fields Of Deterioration/Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of non destructive testing when assessing stationary stochastic processes: application to water and chloride content in concrete-Part I and II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung-Viet Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Derobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Structural Control (EACS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Genoa, Italy</w:t>
+              <w:t xml:space="preserve">International Conference Durable Structures: from construction to rehabilitation, ICDS12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008632v1</w:t>
+                <w:t xml:space="preserve">hal-01008637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of the frequency variation of the complex permittivity using GPR</w:t>
               </w:r>
@@ -15023,273 +15023,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test de la validité du modèle de Jonscher pour caractériser la permittivité diélectrique du béton hydraulique dans la gamme de fréquences du radar géophysique (GPR)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khaled Chahine</w:t>
+                <w:t xml:space="preserve">Optimization of NDT measurements for structural reliability assessment in case of spatial variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung-Viet Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Derobert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées de Caractérisation Microondes et Matériaux (JCMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, France</w:t>
+              <w:t xml:space="preserve">International Workshop in Non Destructive Testing and Evaluation: Physics, Sensors, Materials and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00611890v1</w:t>
+                <w:t xml:space="preserve">hal-01008635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of NDT measurements for structural reliability assessment in case of spatial variability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
+                <w:t xml:space="preserve">Test de la validité du modèle de Jonscher pour caractériser la permittivité diélectrique du béton hydraulique dans la gamme de fréquences du radar géophysique (GPR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ihamouten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baltazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Derobert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop in Non Destructive Testing and Evaluation: Physics, Sensors, Materials and Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">11èmes Journées de Caractérisation Microondes et Matériaux (JCMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008635v1</w:t>
+                <w:t xml:space="preserve">hal-00611890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining NDT tools for analysing the efficiency of repair techniques of wharves: the MAREO project</w:t>
               </w:r>
@@ -15642,51 +15642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the variants of Jonscher's model for the electromagnetic characterization of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ihamouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baltazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15863,51 +15863,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of coherent surface wave dispersion and damping for non destructive testing of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15997,64 +15997,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalaonirina Rakotomanana-Ravelonarivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non-Destructive Testing in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16181,273 +16181,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00451078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of ultrasonic and electromagnetic NDT to evaluate durability monitoring parameters of concretes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical study of the sensitivity of Rayleigh wave for the non destructive evaluation of cover-concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalaonirina Rakotomanana-Ravelonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDTCE 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, France. pp 343-348</w:t>
+              <w:t xml:space="preserve">Non-Destructive Testing in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00451077v1</w:t>
+                <w:t xml:space="preserve">hal-00457333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical study of the sensitivity of Rayleigh wave for the non destructive evaluation of cover-concrete</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of ultrasonic and electromagnetic NDT to evaluate durability monitoring parameters of concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Derobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Coffec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-Destructive Testing in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, nantes, France</w:t>
+              <w:t xml:space="preserve">NDTCE 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, France. pp 343-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457333v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of cover concrete and assessment of chloride ingress by Non Destructive Testing. Part I - Samples preparation - Porosity and resistivity measurements</w:t>
               </w:r>
@@ -16571,51 +16571,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of cover concrete and assessment of chloride ingress by Non Destructive Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lataste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Loche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16834,64 +16834,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Platret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DIAGNOBETON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17586,64 +17586,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">9 - Applications In Situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Balayssac; Vincent Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non-Destructive Testing and Evaluation of Civil Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier; ISTE, pp.299-328, 2018, 978-1-78548-229-8. </w:t>
@@ -17694,51 +17694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Concrete by a Combination of Non-Destructive Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubir Mehdi Sbartaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17802,77 +17802,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4 - Electrical Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lataste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Balayssac; Vincent Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non-Destructive Testing and Evaluation of Civil Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier; ISTE, pp.139-172, 2018, 978-1-78548-229-8. </w:t>
@@ -17949,51 +17949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubir Mehdi Sbartaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Balayssac; Vincent Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non-Destructive Testing and Evaluation of Civil Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier; ISTE, pp.231-257, 2018, 978-1-78548-229-8. </w:t>
@@ -18642,51 +18642,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444898v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Eid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma Lopes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31674" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443536v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Fengal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Shokouhi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103473" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998201v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dufau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Mehdi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18040826" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076591v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2024.105900" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04645791v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Ibrahim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narintsoa Ranaivomanana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2024.115057" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04889155v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouvard-Coconet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Decitre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2024.103217" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406741v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Elkhaldi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roziere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02290-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04930421v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khodor El Achrafi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135176" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04276921v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bossard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Devie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.19" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283228v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.13" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283104v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bouichou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marie-Victoire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodor El Achrafi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04310300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133361" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283146v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.16" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283263v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.23" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03697642v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hognon Sogbossi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2022.111204" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Gupta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Rossat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.114057" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03945158v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Badr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mahfoud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199420" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098547v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27281" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576386v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.2.22" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274005v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Alhajj" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106500" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04312778v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.2.9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295914v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milia Fares" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2021.104413" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998749v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilbert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borui Guan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ihamouten" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.3024037" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02395991v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma-Lopes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deby" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.06.226" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04312808v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.37.1.85" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987734v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.07.208" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872667v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoting Xiao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Derobert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2018.08.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01876324v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Medhi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1165-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255703v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/JEEG23.4.443" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895339v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thauvin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.08.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599949v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2017.2743215" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592925v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2017.09.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592843v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.08.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592906v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.12.061" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592882v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2017.02.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425139v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bastard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bosc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016045" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425157v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.01.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248110v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Viet Tran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.11.041" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207533v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raelize Loubser Du Plooy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0189-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207702v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chataigner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Saussol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubagnac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.960102" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207528v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03589192v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Piwakowski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Kaczmarek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813152v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.01.035" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207521v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2012.11.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2SB7K9H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790360v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.09.038" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4HKZX9Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790377v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abraham" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.03.015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF1NGBTK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207515v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2012.2190330" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207519v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garnier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.03.014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W32XZWH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602681v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Marrec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaonirina Rakotomanana-Ravelonarivo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJECE.15.601-617" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905796v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chahine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2011.2138210" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01871824v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laiyu Lu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Maupin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2010.11.007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTLS0NSG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436273v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.05.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350468v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Thiery" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Platret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Clement" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906081v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.04.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SN4ZGRM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359189v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khelidj" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baroghel Bouny" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2007.59.5.377" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140856v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cochet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Olivier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350471v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goyer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163684v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Thiery" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213499v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Massieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217953v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roussel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176033v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Larrard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dehousse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maillot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941023v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boutin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446809v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194500v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hariri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396504v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Maifia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmokhtar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vautrin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taillade" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31682" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446265v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446052v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396466v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cothenet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31648" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971596v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296107v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390835v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouteiller" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bonnet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Da-Silva" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzi Jiang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296121v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303717v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Atallah" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912739v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ang Keo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847757v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chaix" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428268v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296168v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Henault" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280177v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Balayssac" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881067v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zakarya Bendimerad" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784610v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280099v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Geffard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693019v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296472v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Ciccarone" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533563v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Antoinette Alhajj" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.182" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428359v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balayssac" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.077" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990721v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.140" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294461v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marie Victoire" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296402v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotonarivo S." TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciccarone" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048420v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533521v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045176v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533545v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045183v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599334v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gomez Cardenas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599838v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Fares" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lataste" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599711v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2016.7572644" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599679v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2016.7572691" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599552v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Hafid" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364068v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Simonin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0867-6_94" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524147v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metais Vincent" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708105v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD.2015.7346280" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608958v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608970v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608967v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608961v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608964v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708107v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xiao" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2015.7292706" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022073v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Liu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03780526v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Villain" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaczmarek" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021046v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021045v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martini" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fardeau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708111v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2014.6970490" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708116v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boutet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2013.6601517" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055033v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Viet Tran" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440545v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Trung Tran" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708120v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raelize Du Plooy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2013.6601542" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439951v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798858v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008622v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008637v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008632v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708122v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2011.5963903" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708123v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2011.5963901" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611890v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008635v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008948v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708128v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2010.5550082" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007985v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708129v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2010.5550083" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708127v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2010.5550085" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457330v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457337v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451078v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cortas" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Chazelas" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451077v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Coffec" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457333v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315321v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loche" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lataste" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larget" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315320v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Larget" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814962v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Balayssac" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurens" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Arliguie" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ploix" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breysse" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349017v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04447568v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gennesseaux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04320550v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macadr&#233; L-M." TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerthoffert A." TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darraz M." TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baet&#233; C." TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wielant J." TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22456.83204" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717202v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orcesi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Houel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifsttar.fr/collections/ActesInteractifs/AII1/index.html" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/actesinteractifs-aii1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850669v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/erlpc.oa70-fr" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362966v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;rry Chaussadent" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/erlpc.oa62-fr" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313770v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-229-8.50009-1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313780v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Breysse" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-229-8.50008-X" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313792v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-229-8.50004-2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313788v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-229-8.50007-8" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283406v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283400v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002853v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baroghel-Bouny" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bastian" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Godin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444898v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Eid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma Lopes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31674" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443536v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Fengal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Shokouhi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103473" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998201v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dufau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Mehdi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18040826" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076591v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2024.105900" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04930421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khodor El Achrafi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135176" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04889155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouvard-Coconet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Decitre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2024.103217" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04645791v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Ibrahim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narintsoa Ranaivomanana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2024.115057" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406741v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Elkhaldi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roziere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02290-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283228v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.13" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04276921v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bossard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Devie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.19" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04310300v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133361" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283104v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bouichou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marie-Victoire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodor El Achrafi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283146v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.16" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283263v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.23" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283310v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Gupta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Rossat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.114057" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03697642v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hognon Sogbossi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2022.111204" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03945158v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Badr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mahfoud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199420" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098547v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27281" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274005v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Alhajj" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106500" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576386v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.2.22" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04312778v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.2.9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295914v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milia Fares" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2021.104413" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998749v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilbert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borui Guan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ihamouten" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.3024037" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04312808v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deby" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.37.1.85" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02395991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma-Lopes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.06.226" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987734v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.07.208" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872667v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoting Xiao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Derobert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2018.08.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01876324v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Medhi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1165-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255703v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/JEEG23.4.443" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895339v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thauvin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.08.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599949v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2017.2743215" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592843v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.08.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592925v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2017.09.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592906v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.12.061" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592882v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2017.02.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425157v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.01.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425139v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bastard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bosc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016045" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248110v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Viet Tran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.11.041" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207533v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raelize Loubser Du Plooy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0189-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207702v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chataigner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Saussol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubagnac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.960102" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207528v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03589192v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Piwakowski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Kaczmarek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813152v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.01.035" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207521v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2012.11.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2SB7K9H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790360v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.09.038" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4HKZX9Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790377v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abraham" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.03.015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF1NGBTK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207515v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2012.2190330" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207519v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garnier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.03.014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W32XZWH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905796v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chahine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2011.2138210" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602681v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Marrec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaonirina Rakotomanana-Ravelonarivo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJECE.15.601-617" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01871824v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laiyu Lu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Maupin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2010.11.007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTLS0NSG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436273v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.05.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906081v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Thiery" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Platret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.04.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SN4ZGRM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350468v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Clement" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359189v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khelidj" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baroghel Bouny" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2007.59.5.377" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140856v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cochet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Olivier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350471v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goyer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163684v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Thiery" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213499v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Massieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217953v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roussel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176033v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Larrard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dehousse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maillot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941023v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boutin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446809v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446265v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396504v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Maifia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmokhtar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vautrin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taillade" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31682" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194500v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hariri" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446052v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396466v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cothenet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31648" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971596v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296107v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390835v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouteiller" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bonnet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Da-Silva" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzi Jiang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296121v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303717v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Atallah" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296168v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Henault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912739v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ang Keo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428268v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847757v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chaix" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881067v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zakarya Bendimerad" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784610v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280177v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Balayssac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693019v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280099v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Geffard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296472v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Ciccarone" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428359v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balayssac" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.077" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533563v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Antoinette Alhajj" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.182" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990721v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.140" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294461v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marie Victoire" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296402v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotonarivo S." TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciccarone" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045176v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048420v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533521v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533545v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045183v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599334v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gomez Cardenas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599711v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2016.7572644" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599838v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Fares" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lataste" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599679v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2016.7572691" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599552v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Hafid" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364068v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Simonin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0867-6_94" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608967v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708105v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD.2015.7346280" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608958v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524147v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metais Vincent" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608970v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608961v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608964v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708107v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xiao" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2015.7292706" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022073v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Liu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03780526v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Villain" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaczmarek" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021046v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021045v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martini" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fardeau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708111v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2014.6970490" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708116v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boutet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2013.6601517" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055033v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Viet Tran" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440545v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Trung Tran" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708120v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raelize Du Plooy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2013.6601542" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439951v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798858v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008622v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008632v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008637v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708122v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2011.5963903" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708123v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2011.5963901" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008635v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611890v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008948v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708128v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2010.5550082" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007985v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708129v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2010.5550083" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708127v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2010.5550085" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457330v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457337v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451078v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cortas" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Chazelas" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457333v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451077v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Coffec" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315321v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loche" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lataste" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larget" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315320v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Larget" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814962v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Balayssac" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurens" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Arliguie" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ploix" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breysse" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349017v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04447568v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gennesseaux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04320550v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macadr&#233; L-M." TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerthoffert A." TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darraz M." TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baet&#233; C." TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wielant J." TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22456.83204" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717202v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orcesi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Houel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifsttar.fr/collections/ActesInteractifs/AII1/index.html" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/actesinteractifs-aii1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850669v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/erlpc.oa70-fr" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362966v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;rry Chaussadent" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/erlpc.oa62-fr" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313770v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-229-8.50009-1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313780v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Breysse" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-229-8.50008-X" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313792v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-229-8.50004-2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313788v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-229-8.50007-8" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283406v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283400v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002853v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baroghel-Bouny" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bastian" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Godin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>