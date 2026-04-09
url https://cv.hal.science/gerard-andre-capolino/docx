--- v0 (2026-03-09)
+++ v1 (2026-04-09)
@@ -820,355 +820,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature Learning Using Deep Neural Networks for Fault Diagnosis in Electromechanical Systems</w:t>
+                <w:t xml:space="preserve">Overview of Condition Monitoring Systems for Power Distribution Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehrdad Heydarzadeh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mehrdad Nourani</w:t>
+                <w:t xml:space="preserve">Daniel Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humberto Henao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard-Andre Capolino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2019 Dynamic Systems and Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Park City, Utah, United States</w:t>
+              <w:t xml:space="preserve">PROCEEDINGS OF THE 2019 IEEE 12TH INTERNATIONAL SYMPOSIUM ON DIAGNOSTICS FOR ELECTRICAL MACHINES, POWER ELECTRONICS AND DRIVES (SDEMPED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Toulouse, France. pp.160-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117244v1</w:t>
+                <w:t xml:space="preserve">hal-03629890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the Art on Stray Flux Analysis in Faulted Electrical Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard-Andre Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humberto Henao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remus Pusca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE WORKSHOP ON ELECTRICAL MACHINES DESIGN, CONTROL AND DAGNOSIS (WEMDCD), VOL 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Athènes, Greece. pp.181-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Condition Monitoring Systems for Power Distribution Grids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feature Learning Using Deep Neural Networks for Fault Diagnosis in Electromechanical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Heydarzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Mohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahin Hedayati Kia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Martinez</w:t>
+                <w:t xml:space="preserve">Mehrdad Nourani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humberto Henao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROCEEDINGS OF THE 2019 IEEE 12TH INTERNATIONAL SYMPOSIUM ON DIAGNOSTICS FOR ELECTRICAL MACHINES, POWER ELECTRONICS AND DRIVES (SDEMPED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Toulouse, France. pp.160-166</w:t>
+              <w:t xml:space="preserve">ASME 2019 Dynamic Systems and Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Park City, Utah, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629890v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Model for Six-Phase Induction Generator</w:t>
               </w:r>
@@ -1256,554 +1256,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Six-Phase Induction Motor with Distributed and Concentrated Windings by Using the Winding Function Method</w:t>
+                <w:t xml:space="preserve">Fuzzy Logic Control of a Low Speed Six-Phase Induction Generator for Wind Turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rezazadeh</w:t>
+                <w:t xml:space="preserve">Alin Pantea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vaschetto</w:t>
+                <w:t xml:space="preserve">Tri Nurwati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Yazidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Betin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Tahami</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Henao</w:t>
+                <w:t xml:space="preserve">Sébastien Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 XIII INTERNATIONAL CONFERENCE ON ELECTRICAL MACHINES (ICEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Alexandroupoli, Greece. pp.2423-2429</w:t>
+              <w:t xml:space="preserve">IECON 2018 - 44TH ANNUAL CONFERENCE OF THE IEEE INDUSTRIAL ELECTRONICS SOCIETY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Washington DC, United States. pp.5813-5818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629896v1</w:t>
+                <w:t xml:space="preserve">hal-03629895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to Wind Turbine Emulation Based on Wound Rotor Induction Machine Configuration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A Reduced-Scale Test Bench Dedicated to Electrical and Mechanical Faults Studies in Wind Turbine Generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Hedayati Kia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humberto Henao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard-Andre Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hoseintabar Marzebali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE INTERNATIONAL CONFERENCE ON INDUSTRIAL TECHNOLOGY (ICIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2018, Lyon, France. pp.2028-2034, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352500⟩</w:t>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France. pp.2021-2027, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629894v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reduced-Scale Test Bench Dedicated to Electrical and Mechanical Faults Studies in Wind Turbine Generators</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of Six-Phase Induction Motor with Distributed and Concentrated Windings by Using the Winding Function Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rezazadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vaschetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tahami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A. Capolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Henao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE INTERNATIONAL CONFERENCE ON INDUSTRIAL TECHNOLOGY (ICIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 XIII INTERNATIONAL CONFERENCE ON ELECTRICAL MACHINES (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Alexandroupoli, Greece. pp.2423-2429</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629893v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Logic Control of a Low Speed Six-Phase Induction Generator for Wind Turbines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution to Wind Turbine Emulation Based on Wound Rotor Induction Machine Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahin Hedayati Kia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Henao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard-Andre Capolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hoseintabar Marzebali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2018 - 44TH ANNUAL CONFERENCE OF THE IEEE INDUSTRIAL ELECTRONICS SOCIETY</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE INTERNATIONAL CONFERENCE ON INDUSTRIAL TECHNOLOGY (ICIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France. pp.2028-2034, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629895v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and Experimental Analyses of Planetary Gear Tooth Defect Using Electrical and Mechanical Signatures of Wound Rotor Induction Generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Hedayati Kia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hoseintabar Marzebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humberto Henao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1936,90 +1936,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Speed Six-Phase Induction Generator Model for Wind Turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alin Pantea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Yazidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Betin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vacossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2186,90 +2186,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Tolerant Control of Six-Phase Induction Generator for Wind Turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alin Pantea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Yazidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Betin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2311,51 +2311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of Real-Time Fault Diagnosis Techniques for Electromechanical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Hedayati Kia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humberto Henao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2400,312 +2400,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'un multiplicateur planétaire sur les signaux électriques de la machine à induction à rotor bobiné dans la production d'énergie éolienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Computationally Efficient Algorithm Devoted to Gear Tooth Localized Fault Detection in Induction Machine-Based Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahin Hedayati Kia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Mhm Hoseintabar Marzebali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Humberto Hh Henao</w:t>
+                <w:t xml:space="preserve">G. Cirrincione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Henao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard-André Capolino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jawad Jf Faiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2016 XXII INTERNATIONAL CONFERENCE ON ELECTRICAL MACHINES (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland. pp.2144-2150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361613v1</w:t>
+                <w:t xml:space="preserve">hal-03629909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computationally Efficient Algorithm Devoted to Gear Tooth Localized Fault Detection in Induction Machine-Based Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Effet d'un multiplicateur planétaire sur les signaux électriques de la machine à induction à rotor bobiné dans la production d'énergie éolienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Mhm Hoseintabar Marzebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Hedayati Kia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Hh Henao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard-André Capolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Cirrincione</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gérard-André Capolino</w:t>
+                <w:t xml:space="preserve">Jawad Jf Faiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 XXII INTERNATIONAL CONFERENCE ON ELECTRICAL MACHINES (ICEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland. pp.2144-2150</w:t>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629909v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gear Fault Diagnosis Using Discrete Wavelet Transform and Deep Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Heydarzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Hedayati Kia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Nourani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humberto Henao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2795,51 +2795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Yazidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Betin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. A. Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3002,90 +3002,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and Experimental Control of Six-Phase Induction Generator for Wind Turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alin Pantea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Yazidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Betin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard-Andre Capolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3149,51 +3149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Betin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. A. Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Taherzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4534,377 +4534,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling Modeling and Control of Six-Phase Induction Machines Under Open Phase Fault Conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard-André Capolino</w:t>
+                <w:t xml:space="preserve">A BFS-DEVS Approach for induction Generator Non Traditional Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Capocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Federici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Henao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard-André Capolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Annual Conference of IEEE Industrial Electronics (IECON 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Paris, France. pp.5101 à 5106</w:t>
+              <w:t xml:space="preserve">1st International Symposium on Environment, Identities and Mediterranean area (ISEIM'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Ajaccio, France. pp.240-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164325v1</w:t>
+                <w:t xml:space="preserve">hal-00165449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torque Ripples Suppression for Six-Phase Induction Motors Under Open Phase Faults</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decoupling Modeling and Control of Six-Phase Induction Machines Under Open Phase Fault Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raed Alcharea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Baghli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Betin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard-André Capolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Annual Conference of IEEE Industrial Electronics (IECON 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2006, Paris, France. pp.1363 à 1368</w:t>
+              <w:t xml:space="preserve">, Nov 2006, Paris, France. pp.5101 à 5106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164319v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A BFS-DEVS Approach for induction Generator Non Traditional Modelling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gerard-André Capolino</w:t>
+                <w:t xml:space="preserve">Torque Ripples Suppression for Six-Phase Induction Motors Under Open Phase Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Kiani-Nezhad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Baghli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Betin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard-André Capolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Symposium on Environment, Identities and Mediterranean area (ISEIM'2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Ajaccio, France. pp.240-245</w:t>
+              <w:t xml:space="preserve">32nd Annual Conference of IEEE Industrial Electronics (IECON 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Paris, France. pp.1363 à 1368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165449v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DSP-Based Implementation of a Nonlinear Optimal Predictive Control for Induction Machine</w:t>
               </w:r>
@@ -4929,51 +4929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Betin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farahat Fnaiech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard-André Capolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5011,64 +5011,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Vector SVM: A New Approach to Space Vector Modulation Control for Six-Phase Induction Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Kiani-Nezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Betin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5119,64 +5119,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensorless Field-Oriented Control for Six-Phase Induction Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Kiani-Nezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Betin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5221,243 +5221,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer-Based Sensorless Field-Oriented control of Induction Machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">A new Reduced-Order Observer for Sensorless Control of Induction Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Kiani-Nezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Betin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard-André Capolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIE'2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Ajaccio, France. pp.00 00</w:t>
+              <w:t xml:space="preserve">SPEEDAM'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, BOLOGNE, Italy. pp.00 00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164308v1</w:t>
+                <w:t xml:space="preserve">hal-00164312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Reduced-Order Observer for Sensorless Control of Induction Machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Observer-Based Sensorless Field-Oriented control of Induction Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Kiani-Nezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Betin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard-André Capolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPEEDAM'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, BOLOGNE, Italy. pp.00 00</w:t>
+              <w:t xml:space="preserve">ISIE'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Ajaccio, France. pp.00 00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164312v1</w:t>
+                <w:t xml:space="preserve">hal-00164308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of two diagnosis methods for induction machine</w:t>
               </w:r>
@@ -5495,51 +5495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Henao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2004 IEEE ICIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Hammamet, Tunisia. </w:t>
@@ -5603,295 +5603,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Trends in Magnetic Sensors and Flux-Based Condition Monitoring of Electromagnetic Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vigneshwaran Gurusamy</w:t>
+                <w:t xml:space="preserve">Improved Design of an Outer Rotor Six-Phase Induction Motor With Variable Turn Pseudo-Concentrated Windings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghasem Rezazadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzad Tahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard-Andre Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bilal Akin</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Nasiri-Gheidari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humberto Henao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2022.3174804⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (2), pp.1020-1029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEC.2021.3126538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791158v1</w:t>
+                <w:t xml:space="preserve">hal-03692569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Design of an Outer Rotor Six-Phase Induction Motor With Variable Turn Pseudo-Concentrated Windings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farzad Tahami</w:t>
+                <w:t xml:space="preserve">Recent Trends in Magnetic Sensors and Flux-Based Condition Monitoring of Electromagnetic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vigneshwaran Gurusamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard-Andre Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zahra Nasiri-Gheidari</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Akin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humberto Henao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 37 (2), pp.1020-1029. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (4), pp.4668-4684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TEC.2021.3126538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2022.3174804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692569v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Design of a Six-Phase Squirrel Cage Induction Motor With Pseudo-Concentrated Windings</w:t>
               </w:r>
@@ -6262,90 +6262,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault-Tolerant Control of a Low-Speed Six-Phase Induction Generator for Wind Turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alin Pantea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Yazidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Betin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6390,364 +6390,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Fusion and Semi-Supervised Deep Learning Scheme for Diagnosing Gear Faults in Induction Machine Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stray Flux Monitoring for Reliable Detection of Rotor Faults Under the Influence of Rotor Axial Air Ducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ehsan Hallaji</w:t>
+                <w:t xml:space="preserve">Yonghyun Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryam Farajzadeh-Zanjani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Shahin Hedayati Kia</w:t>
+                <w:t xml:space="preserve">Chanseung Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jongwan Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heonyoung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang Bin Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 66 (8), pp.6331-6342. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIE.2018.2873546⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 66 (10), pp.7561-7570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2018.2880670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116790v1</w:t>
+                <w:t xml:space="preserve">hal-03116786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stray Flux Monitoring for Reliable Detection of Rotor Faults Under the Influence of Rotor Axial Air Ducts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jongwan Kim</w:t>
+                <w:t xml:space="preserve">Information Fusion and Semi-Supervised Deep Learning Scheme for Diagnosing Gear Faults in Induction Machine Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roozbeh Razavi-Far</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heonyoung Kim</w:t>
+                <w:t xml:space="preserve">Ehsan Hallaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sang Bin Lee</w:t>
+                <w:t xml:space="preserve">Maryam Farajzadeh-Zanjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Saif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahin Hedayati Kia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 66 (10), pp.7561-7570. </w:t>
+              <w:t xml:space="preserve">, 2019, 66 (8), pp.6331-6342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIE.2018.2880670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2018.2873546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116786v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planetary Gear Fault Detection Based on Mechanical Torque and Stator Current Signatures of a Wound Rotor Induction Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hoseintabar Marzebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawad Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard-Andre Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Hedayati Kia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humberto Henao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7052,291 +7052,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Index Statistical Study for Gear Fault Detection Using Stator Current Space Vector Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Reliable Detection of Rotor Faults Under the Influence of Low-Frequency Load Torque Oscillations for Applications With Speed Reduction Couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heonyoung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang Bin Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sungbong Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Hedayati Kia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Humberto Henao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard-Andre Capolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 52 (6), pp.4781-4788. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2016.2600596⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 52 (2), pp.1460-1468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2015.2508423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629904v1</w:t>
+                <w:t xml:space="preserve">hal-03629906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Detection of Rotor Faults Under the Influence of Low-Frequency Load Torque Oscillations for Applications With Speed Reduction Couplings</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Fault Index Statistical Study for Gear Fault Detection Using Stator Current Space Vector Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Hedayati Kia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Henao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard-Andre Capolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 52 (2), pp.1460-1468. </w:t>
+              <w:t xml:space="preserve">, 2016, 52 (6), pp.4781-4788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIA.2015.2508423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2016.2600596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629906v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Six-Phase Induction Machine Model for Electrical Fault Simulation Using the Circuit-Oriented Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alin Pantea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Yazidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7344,51 +7344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Betin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Taherzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 63 (1), pp.494-503. </w:t>
@@ -7534,64 +7534,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planetary Gearbox Torsional Vibration Effects on Wound-Rotor Induction Generator Electrical Signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hoseintabar Marzebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Hedayati Kia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humberto Henao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7677,51 +7677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Strategy for Sensorless Control Modification of a Six-phase Induction Generator in Faulted Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Taherzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Betin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8019,51 +8019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Betin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard-André Capolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8391,51 +8391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05017841v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Taherzadeh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto H&#233;nao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard-Andr&#233; Capolino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icem60801.2024.10700372" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275054v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouyahia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Yazidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Betin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC55163.2023.10238975" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04011793v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Ferrucho-Alvarez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Henao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard-Andre Capolino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cabal-Yepez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910754" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629886v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WEMDCD51469.2021.9425660" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629888v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghasem Rezazadeh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Tahami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Nasiri-Gheidari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03695754v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM49940.2020.9270682" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117244v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Heydarzadeh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Mohammadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Hedayati Kia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Nourani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629889v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romary" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Pusca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martinez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629891v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nurwati" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carri&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629896v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rezazadeh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaschetto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tahami" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Capolino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629894v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hoseintabar Marzebali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352500" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629893v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352499" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629895v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Pantea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Nurwati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carri&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629900v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Faiz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03844968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629903v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vacossin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629899v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gritli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casadei" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Filippetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629902v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sivert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629901v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361613v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mhm Hoseintabar Marzebali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Hh Henao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Jf Faiz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629909v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cirrincione" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629908v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629910v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pantea" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lanfranchi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629912v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629907v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taherzadeh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joorabian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03843461v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carriere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kianinezhad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392309" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083099v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Toma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capocchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard-Andr&#233; Capolino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603745v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Samuel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farahat Fnaiech" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618002v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Federici" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617992v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617999v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588328v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618005v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618001v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371191v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165433v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164325v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Alcharea" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Nahid-Mobarakeh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Baghli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164319v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Kiani-Nezhad" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165449v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164344v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Amine Fnaiech" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164349v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164352v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164308v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164312v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921244v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yazidi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutleux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2004.1490275" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03791158v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigneshwaran Gurusamy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Akin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2022.3174804" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03692569v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2021.3126538" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03845720v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTIE.2021.3137056" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629885v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Hassani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Razavi-Far" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Saif" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2020.3001932" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629887v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Vaschetto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2020.2995433" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629892v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2870385" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116790v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Hallaji" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Farajzadeh-Zanjani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2018.2873546" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116786v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghyun Park" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanseung Yang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwan Kim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heonyoung Kim" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Bin Lee" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2018.2880670" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116782v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2018.2811044" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629898v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Gritli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rossi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Casadei" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenzo Filippetti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2652389" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629897v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2016.12.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629904v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2016.2600596" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629906v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungbong Park" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2015.2508423" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629913v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2015.2493727" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843445v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629905v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2016.2600599" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629914v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Joorabian" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Kianinezhad" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2016.1139017" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083108v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2229675" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125482v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boussak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Capolino" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07313569208909577" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164213v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513247v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tonneau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnail N." TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonneau D." TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capolino G.-A." TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dallaporta H." TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05017841v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Taherzadeh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto H&#233;nao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard-Andr&#233; Capolino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icem60801.2024.10700372" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275054v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouyahia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Yazidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Betin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC55163.2023.10238975" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04011793v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Ferrucho-Alvarez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Henao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard-Andre Capolino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cabal-Yepez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910754" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629886v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WEMDCD51469.2021.9425660" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629888v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghasem Rezazadeh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Tahami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Nasiri-Gheidari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03695754v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM49940.2020.9270682" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martinez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629889v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Pusca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117244v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Heydarzadeh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Mohammadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Hedayati Kia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Nourani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629891v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nurwati" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carri&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629895v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Pantea" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Nurwati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carri&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629893v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hoseintabar Marzebali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352499" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629896v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rezazadeh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaschetto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tahami" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Capolino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629894v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352500" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629900v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Faiz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03844968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629903v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vacossin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629899v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gritli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casadei" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Filippetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629902v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sivert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629901v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629909v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cirrincione" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361613v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mhm Hoseintabar Marzebali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Hh Henao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Jf Faiz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629908v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629910v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pantea" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lanfranchi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629912v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629907v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taherzadeh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joorabian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03843461v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carriere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kianinezhad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392309" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083099v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Toma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capocchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard-Andr&#233; Capolino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603745v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Samuel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farahat Fnaiech" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618002v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Federici" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617992v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617999v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588328v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618005v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618001v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371191v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165433v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165449v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164325v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Alcharea" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Nahid-Mobarakeh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Baghli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164319v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Kiani-Nezhad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164344v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Amine Fnaiech" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164349v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164352v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164312v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164308v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921244v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yazidi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutleux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2004.1490275" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03692569v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2021.3126538" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03791158v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigneshwaran Gurusamy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Akin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2022.3174804" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03845720v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTIE.2021.3137056" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629885v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Hassani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Razavi-Far" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Saif" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2020.3001932" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629887v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Vaschetto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2020.2995433" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629892v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2870385" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116786v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghyun Park" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanseung Yang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwan Kim" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heonyoung Kim" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Bin Lee" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2018.2880670" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116790v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Hallaji" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Farajzadeh-Zanjani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2018.2873546" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116782v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2018.2811044" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629898v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Gritli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rossi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Casadei" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenzo Filippetti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2652389" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629897v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2016.12.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629906v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungbong Park" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2015.2508423" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629904v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2016.2600596" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629913v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2015.2493727" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843445v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629905v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2016.2600599" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629914v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Joorabian" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Kianinezhad" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2016.1139017" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083108v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2229675" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125482v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boussak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Capolino" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07313569208909577" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164213v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513247v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tonneau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnail N." TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonneau D." TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capolino G.-A." TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dallaporta H." TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>