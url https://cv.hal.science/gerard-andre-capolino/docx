--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -820,355 +820,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Condition Monitoring Systems for Power Distribution Grids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">State of the Art on Stray Flux Analysis in Faulted Electrical Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard-Andre Capolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Martinez</w:t>
+                <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humberto Henao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gerard-Andre Capolino</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remus Pusca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROCEEDINGS OF THE 2019 IEEE 12TH INTERNATIONAL SYMPOSIUM ON DIAGNOSTICS FOR ELECTRICAL MACHINES, POWER ELECTRONICS AND DRIVES (SDEMPED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Toulouse, France. pp.160-166</w:t>
+              <w:t xml:space="preserve">2019 IEEE WORKSHOP ON ELECTRICAL MACHINES DESIGN, CONTROL AND DAGNOSIS (WEMDCD), VOL 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Athènes, Greece. pp.181-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629890v1</w:t>
+                <w:t xml:space="preserve">hal-03629889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the Art on Stray Flux Analysis in Faulted Electrical Machines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphael Romary</w:t>
+                <w:t xml:space="preserve">Feature Learning Using Deep Neural Networks for Fault Diagnosis in Electromechanical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Heydarzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Mohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahin Hedayati Kia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Nourani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humberto Henao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE WORKSHOP ON ELECTRICAL MACHINES DESIGN, CONTROL AND DAGNOSIS (WEMDCD), VOL 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Athènes, Greece. pp.181-187</w:t>
+              <w:t xml:space="preserve">ASME 2019 Dynamic Systems and Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Park City, Utah, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629889v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature Learning Using Deep Neural Networks for Fault Diagnosis in Electromechanical Systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overview of Condition Monitoring Systems for Power Distribution Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehrdad Nourani</w:t>
+                <w:t xml:space="preserve">Daniel Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humberto Henao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard-Andre Capolino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2019 Dynamic Systems and Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Park City, Utah, United States</w:t>
+              <w:t xml:space="preserve">PROCEEDINGS OF THE 2019 IEEE 12TH INTERNATIONAL SYMPOSIUM ON DIAGNOSTICS FOR ELECTRICAL MACHINES, POWER ELECTRONICS AND DRIVES (SDEMPED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Toulouse, France. pp.160-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117244v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Model for Six-Phase Induction Generator</w:t>
               </w:r>
@@ -1256,554 +1256,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Logic Control of a Low Speed Six-Phase Induction Generator for Wind Turbines</w:t>
+                <w:t xml:space="preserve">Analysis of Six-Phase Induction Motor with Distributed and Concentrated Windings by Using the Winding Function Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alin Pantea</w:t>
+                <w:t xml:space="preserve">G. Rezazadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tri Nurwati</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Betin</w:t>
+                <w:t xml:space="preserve">S. Vaschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Carrière</w:t>
+                <w:t xml:space="preserve">F. Tahami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A. Capolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Henao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2018 - 44TH ANNUAL CONFERENCE OF THE IEEE INDUSTRIAL ELECTRONICS SOCIETY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Washington DC, United States. pp.5813-5818</w:t>
+              <w:t xml:space="preserve">2018 XIII INTERNATIONAL CONFERENCE ON ELECTRICAL MACHINES (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Alexandroupoli, Greece. pp.2423-2429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629895v1</w:t>
+                <w:t xml:space="preserve">hal-03629896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reduced-Scale Test Bench Dedicated to Electrical and Mechanical Faults Studies in Wind Turbine Generators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Contribution to Wind Turbine Emulation Based on Wound Rotor Induction Machine Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Hedayati Kia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humberto Henao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard-Andre Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hoseintabar Marzebali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE INTERNATIONAL CONFERENCE ON INDUSTRIAL TECHNOLOGY (ICIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2018, Lyon, France. pp.2021-2027, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France. pp.2028-2034, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352499⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03629893v1</w:t>
+                <w:t xml:space="preserve">hal-03629894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Six-Phase Induction Motor with Distributed and Concentrated Windings by Using the Winding Function Method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fuzzy Logic Control of a Low Speed Six-Phase Induction Generator for Wind Turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Tahami</w:t>
+                <w:t xml:space="preserve">Alin Pantea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. A. Capolino</w:t>
+                <w:t xml:space="preserve">Tri Nurwati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Yazidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Betin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Henao</w:t>
+                <w:t xml:space="preserve">Sébastien Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 XIII INTERNATIONAL CONFERENCE ON ELECTRICAL MACHINES (ICEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Alexandroupoli, Greece. pp.2423-2429</w:t>
+              <w:t xml:space="preserve">IECON 2018 - 44TH ANNUAL CONFERENCE OF THE IEEE INDUSTRIAL ELECTRONICS SOCIETY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Washington DC, United States. pp.5813-5818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629896v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to Wind Turbine Emulation Based on Wound Rotor Induction Machine Configuration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">A Reduced-Scale Test Bench Dedicated to Electrical and Mechanical Faults Studies in Wind Turbine Generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Hedayati Kia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humberto Henao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard-Andre Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hoseintabar Marzebali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE INTERNATIONAL CONFERENCE ON INDUSTRIAL TECHNOLOGY (ICIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2018, Lyon, France. pp.2028-2034, </w:t>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France. pp.2021-2027, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629894v1</w:t>
+                <w:t xml:space="preserve">hal-03629893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and Experimental Analyses of Planetary Gear Tooth Defect Using Electrical and Mechanical Signatures of Wound Rotor Induction Generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Hedayati Kia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hoseintabar Marzebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humberto Henao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1936,90 +1936,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Speed Six-Phase Induction Generator Model for Wind Turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alin Pantea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Yazidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Betin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vacossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2186,90 +2186,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Tolerant Control of Six-Phase Induction Generator for Wind Turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alin Pantea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Yazidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Betin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2311,51 +2311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of Real-Time Fault Diagnosis Techniques for Electromechanical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Hedayati Kia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humberto Henao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2400,377 +2400,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computationally Efficient Algorithm Devoted to Gear Tooth Localized Fault Detection in Induction Machine-Based Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Effet d'un multiplicateur planétaire sur les signaux électriques de la machine à induction à rotor bobiné dans la production d'énergie éolienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Mhm Hoseintabar Marzebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Hedayati Kia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Henao</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Hh Henao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard-André Capolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawad Jf Faiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 XXII INTERNATIONAL CONFERENCE ON ELECTRICAL MACHINES (ICEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland. pp.2144-2150</w:t>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629909v1</w:t>
+                <w:t xml:space="preserve">hal-01361613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'un multiplicateur planétaire sur les signaux électriques de la machine à induction à rotor bobiné dans la production d'énergie éolienne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Gear Fault Diagnosis Using Discrete Wavelet Transform and Deep Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Heydarzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Hedayati Kia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jawad Jf Faiz</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Nourani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Henao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard-Andre Capolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">PROCEEDINGS OF THE IECON 2016 - 42ND ANNUAL CONFERENCE OF THE IEEE INDUSTRIAL ELECTRONICS SOCIETY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp.1494-1500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361613v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gear Fault Diagnosis Using Discrete Wavelet Transform and Deep Neural Networks</w:t>
+                <w:t xml:space="preserve">A Computationally Efficient Algorithm Devoted to Gear Tooth Localized Fault Detection in Induction Machine-Based Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehrdad Heydarzadeh</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Shahin Hedayati Kia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gerard-Andre Capolino</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cirrincione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Henao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard-André Capolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROCEEDINGS OF THE IECON 2016 - 42ND ANNUAL CONFERENCE OF THE IEEE INDUSTRIAL ELECTRONICS SOCIETY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp.1494-1500</w:t>
+              <w:t xml:space="preserve">2016 XXII INTERNATIONAL CONFERENCE ON ELECTRICAL MACHINES (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland. pp.2144-2150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629908v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Six-Phase Axial Flux Permanent Magnet Generator Model: Simulation and Experimental Validation</w:t>
               </w:r>
@@ -2795,51 +2795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Yazidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Betin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. A. Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3002,90 +3002,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and Experimental Control of Six-Phase Induction Generator for Wind Turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alin Pantea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Yazidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Betin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard-Andre Capolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3149,51 +3149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Betin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. A. Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Taherzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4534,377 +4534,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A BFS-DEVS Approach for induction Generator Non Traditional Modelling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gerard-André Capolino</w:t>
+                <w:t xml:space="preserve">Decoupling Modeling and Control of Six-Phase Induction Machines Under Open Phase Fault Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raed Alcharea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Baghli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Betin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard-André Capolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Symposium on Environment, Identities and Mediterranean area (ISEIM'2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Ajaccio, France. pp.240-245</w:t>
+              <w:t xml:space="preserve">32nd Annual Conference of IEEE Industrial Electronics (IECON 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Paris, France. pp.5101 à 5106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00165449v1</w:t>
+                <w:t xml:space="preserve">hal-00164325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling Modeling and Control of Six-Phase Induction Machines Under Open Phase Fault Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Torque Ripples Suppression for Six-Phase Induction Motors Under Open Phase Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Kiani-Nezhad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raed Alcharea</w:t>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Baghli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Betin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard-André Capolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Annual Conference of IEEE Industrial Electronics (IECON 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2006, Paris, France. pp.5101 à 5106</w:t>
+              <w:t xml:space="preserve">, Nov 2006, Paris, France. pp.1363 à 1368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164325v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torque Ripples Suppression for Six-Phase Induction Motors Under Open Phase Faults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard-André Capolino</w:t>
+                <w:t xml:space="preserve">A BFS-DEVS Approach for induction Generator Non Traditional Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Capocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Federici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Henao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard-André Capolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Annual Conference of IEEE Industrial Electronics (IECON 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Paris, France. pp.1363 à 1368</w:t>
+              <w:t xml:space="preserve">1st International Symposium on Environment, Identities and Mediterranean area (ISEIM'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Ajaccio, France. pp.240-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164319v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DSP-Based Implementation of a Nonlinear Optimal Predictive Control for Induction Machine</w:t>
               </w:r>
@@ -4929,51 +4929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Betin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farahat Fnaiech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard-André Capolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5011,64 +5011,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Vector SVM: A New Approach to Space Vector Modulation Control for Six-Phase Induction Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Kiani-Nezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Betin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5119,64 +5119,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensorless Field-Oriented Control for Six-Phase Induction Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Kiani-Nezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Betin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5221,243 +5221,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Reduced-Order Observer for Sensorless Control of Induction Machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Observer-Based Sensorless Field-Oriented control of Induction Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Kiani-Nezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Betin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard-André Capolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPEEDAM'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, BOLOGNE, Italy. pp.00 00</w:t>
+              <w:t xml:space="preserve">ISIE'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Ajaccio, France. pp.00 00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164312v1</w:t>
+                <w:t xml:space="preserve">hal-00164308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer-Based Sensorless Field-Oriented control of Induction Machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">A new Reduced-Order Observer for Sensorless Control of Induction Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Kiani-Nezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Betin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard-André Capolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIE'2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Ajaccio, France. pp.00 00</w:t>
+              <w:t xml:space="preserve">SPEEDAM'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, BOLOGNE, Italy. pp.00 00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164308v1</w:t>
+                <w:t xml:space="preserve">hal-00164312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of two diagnosis methods for induction machine</w:t>
               </w:r>
@@ -5495,51 +5495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Henao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2004 IEEE ICIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Hammamet, Tunisia. </w:t>
@@ -5603,295 +5603,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Design of an Outer Rotor Six-Phase Induction Motor With Variable Turn Pseudo-Concentrated Windings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farzad Tahami</w:t>
+                <w:t xml:space="preserve">Recent Trends in Magnetic Sensors and Flux-Based Condition Monitoring of Electromagnetic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vigneshwaran Gurusamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard-Andre Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zahra Nasiri-Gheidari</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Akin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humberto Henao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEC.2021.3126538⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (4), pp.4668-4684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2022.3174804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03692569v1</w:t>
+                <w:t xml:space="preserve">hal-03791158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Trends in Magnetic Sensors and Flux-Based Condition Monitoring of Electromagnetic Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vigneshwaran Gurusamy</w:t>
+                <w:t xml:space="preserve">Improved Design of an Outer Rotor Six-Phase Induction Motor With Variable Turn Pseudo-Concentrated Windings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghasem Rezazadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzad Tahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard-Andre Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bilal Akin</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Nasiri-Gheidari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humberto Henao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 58 (4), pp.4668-4684. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (2), pp.1020-1029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIA.2022.3174804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TEC.2021.3126538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791158v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Design of a Six-Phase Squirrel Cage Induction Motor With Pseudo-Concentrated Windings</w:t>
               </w:r>
@@ -6262,90 +6262,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault-Tolerant Control of a Low-Speed Six-Phase Induction Generator for Wind Turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alin Pantea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Yazidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Betin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6582,51 +6582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Farajzadeh-Zanjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Saif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Hedayati Kia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 66 (8), pp.6331-6342. </w:t>
@@ -6664,90 +6664,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planetary Gear Fault Detection Based on Mechanical Torque and Stator Current Signatures of a Wound Rotor Induction Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hoseintabar Marzebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawad Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard-Andre Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Hedayati Kia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humberto Henao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7052,291 +7052,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Detection of Rotor Faults Under the Influence of Low-Frequency Load Torque Oscillations for Applications With Speed Reduction Couplings</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Fault Index Statistical Study for Gear Fault Detection Using Stator Current Space Vector Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Hedayati Kia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Henao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard-Andre Capolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 52 (2), pp.1460-1468. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2015.2508423⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 52 (6), pp.4781-4788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2016.2600596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629906v1</w:t>
+                <w:t xml:space="preserve">hal-03629904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Index Statistical Study for Gear Fault Detection Using Stator Current Space Vector Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Reliable Detection of Rotor Faults Under the Influence of Low-Frequency Load Torque Oscillations for Applications With Speed Reduction Couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heonyoung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang Bin Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sungbong Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Hedayati Kia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Humberto Henao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard-Andre Capolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 52 (6), pp.4781-4788. </w:t>
+              <w:t xml:space="preserve">, 2016, 52 (2), pp.1460-1468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIA.2016.2600596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2015.2508423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629904v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Six-Phase Induction Machine Model for Electrical Fault Simulation Using the Circuit-Oriented Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alin Pantea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Yazidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7344,51 +7344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Betin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Taherzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 63 (1), pp.494-503. </w:t>
@@ -7534,64 +7534,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planetary Gearbox Torsional Vibration Effects on Wound-Rotor Induction Generator Electrical Signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hoseintabar Marzebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Hedayati Kia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humberto Henao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7677,51 +7677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Strategy for Sensorless Control Modification of a Six-phase Induction Generator in Faulted Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Taherzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Betin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8019,51 +8019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Betin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard-André Capolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8391,51 +8391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05017841v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Taherzadeh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto H&#233;nao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard-Andr&#233; Capolino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icem60801.2024.10700372" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275054v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouyahia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Yazidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Betin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC55163.2023.10238975" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04011793v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Ferrucho-Alvarez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Henao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard-Andre Capolino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cabal-Yepez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910754" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629886v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WEMDCD51469.2021.9425660" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629888v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghasem Rezazadeh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Tahami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Nasiri-Gheidari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03695754v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM49940.2020.9270682" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martinez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629889v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Pusca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117244v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Heydarzadeh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Mohammadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Hedayati Kia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Nourani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629891v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nurwati" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carri&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629895v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Pantea" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Nurwati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carri&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629893v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hoseintabar Marzebali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352499" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629896v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rezazadeh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaschetto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tahami" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Capolino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629894v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352500" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629900v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Faiz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03844968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629903v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vacossin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629899v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gritli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casadei" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Filippetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629902v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sivert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629901v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629909v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cirrincione" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361613v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mhm Hoseintabar Marzebali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Hh Henao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Jf Faiz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629908v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629910v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pantea" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lanfranchi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629912v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629907v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taherzadeh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joorabian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03843461v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carriere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kianinezhad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392309" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083099v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Toma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capocchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard-Andr&#233; Capolino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603745v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Samuel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farahat Fnaiech" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618002v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Federici" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617992v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617999v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588328v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618005v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618001v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371191v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165433v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165449v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164325v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Alcharea" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Nahid-Mobarakeh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Baghli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164319v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Kiani-Nezhad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164344v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Amine Fnaiech" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164349v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164352v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164312v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164308v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921244v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yazidi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutleux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2004.1490275" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03692569v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2021.3126538" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03791158v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigneshwaran Gurusamy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Akin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2022.3174804" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03845720v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTIE.2021.3137056" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629885v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Hassani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Razavi-Far" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Saif" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2020.3001932" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629887v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Vaschetto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2020.2995433" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629892v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2870385" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116786v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghyun Park" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanseung Yang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwan Kim" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heonyoung Kim" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Bin Lee" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2018.2880670" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116790v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Hallaji" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Farajzadeh-Zanjani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2018.2873546" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116782v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2018.2811044" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629898v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Gritli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rossi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Casadei" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenzo Filippetti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2652389" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629897v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2016.12.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629906v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungbong Park" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2015.2508423" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629904v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2016.2600596" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629913v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2015.2493727" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843445v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629905v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2016.2600599" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629914v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Joorabian" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Kianinezhad" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2016.1139017" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083108v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2229675" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125482v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boussak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Capolino" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07313569208909577" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164213v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513247v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tonneau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnail N." TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonneau D." TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capolino G.-A." TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dallaporta H." TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05017841v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Taherzadeh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto H&#233;nao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard-Andr&#233; Capolino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icem60801.2024.10700372" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275054v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouyahia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Yazidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Betin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC55163.2023.10238975" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04011793v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Ferrucho-Alvarez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Henao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard-Andre Capolino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cabal-Yepez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910754" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629886v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WEMDCD51469.2021.9425660" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629888v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghasem Rezazadeh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Tahami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Nasiri-Gheidari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03695754v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM49940.2020.9270682" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629889v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Pusca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117244v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Heydarzadeh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Mohammadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Hedayati Kia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Nourani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martinez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629891v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nurwati" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carri&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629896v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rezazadeh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaschetto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tahami" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Capolino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629894v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hoseintabar Marzebali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352500" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629895v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Pantea" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Nurwati" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carri&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629893v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352499" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629900v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Faiz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03844968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629903v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vacossin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629899v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gritli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casadei" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Filippetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629902v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sivert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629901v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361613v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mhm Hoseintabar Marzebali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Hh Henao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Jf Faiz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629908v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629909v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cirrincione" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629910v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pantea" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lanfranchi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629912v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629907v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taherzadeh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joorabian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03843461v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carriere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kianinezhad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392309" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083099v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Toma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capocchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard-Andr&#233; Capolino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603745v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Samuel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farahat Fnaiech" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618002v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Federici" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617992v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617999v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588328v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618005v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618001v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371191v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165433v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164325v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Alcharea" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Nahid-Mobarakeh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Baghli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164319v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Kiani-Nezhad" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165449v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164344v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Amine Fnaiech" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164349v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164352v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164308v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164312v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921244v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yazidi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutleux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2004.1490275" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03791158v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigneshwaran Gurusamy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Akin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2022.3174804" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03692569v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2021.3126538" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03845720v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTIE.2021.3137056" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629885v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Hassani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Razavi-Far" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Saif" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2020.3001932" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629887v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Vaschetto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2020.2995433" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629892v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2870385" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116786v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghyun Park" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanseung Yang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwan Kim" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heonyoung Kim" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Bin Lee" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2018.2880670" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116790v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Hallaji" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Farajzadeh-Zanjani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2018.2873546" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116782v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2018.2811044" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629898v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Gritli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rossi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Casadei" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenzo Filippetti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2652389" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629897v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2016.12.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629904v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2016.2600596" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629906v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungbong Park" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2015.2508423" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629913v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2015.2493727" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843445v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629905v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2016.2600599" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629914v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Joorabian" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Kianinezhad" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2016.1139017" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083108v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2229675" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125482v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boussak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Capolino" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07313569208909577" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164213v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513247v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tonneau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnail N." TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonneau D." TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capolino G.-A." TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dallaporta H." TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>