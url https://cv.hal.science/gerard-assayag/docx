--- v0 (2026-03-20)
+++ v1 (2026-04-20)
@@ -66,2878 +66,2995 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Application of Somax2 in the Live-Electronics Design of Roberto Victório's Chronos IIIc</w:t>
+                <w:t xml:space="preserve">Becoming a Player: The Ubiquitous Subjectivity of SoVo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Teixeira</w:t>
+                <w:t xml:space="preserve">Marco Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Fiorini</w:t>
+                <w:t xml:space="preserve">George Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail Malt</w:t>
+                <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Assayag</w:t>
+                <w:t xml:space="preserve">Damon Holzborn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musica Hodie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24, </w:t>
+              <w:t xml:space="preserve">Leonardo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 59 (1), pp.17-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5216/mh.v24.78611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/LEON.a.2580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760169v1</w:t>
+                <w:t xml:space="preserve">hal-05579009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching Machine Improvisation Models by Latent Transfer Entropy Criteria</w:t>
+                <w:t xml:space="preserve">The Application of Somax2 in the Live-Electronics Design of Roberto Victório's Chronos IIIc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shlomo Dubnov</w:t>
+                <w:t xml:space="preserve">William Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vignesh Gokul</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mikhail Malt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Sciences Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5 (1), pp.49. </w:t>
+              <w:t xml:space="preserve">Musica Hodie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/psf2022005049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5216/mh.v24.78611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04010744v1</w:t>
+                <w:t xml:space="preserve">hal-04760169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cocreative Interaction: Somax2 and the REACH Project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Switching Machine Improvisation Models by Latent Transfer Entropy Criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Dubnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vignesh Gokul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joakim Borg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Music Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 46 (4), pp.7-25. </w:t>
+              <w:t xml:space="preserve">Physical Sciences Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), pp.49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/comj_a_00662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/psf2022005049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826750v1</w:t>
+                <w:t xml:space="preserve">hal-04010744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Real-Time Extraction and Prediction of Musical Chord Progressions for Creative Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cocreative Interaction: Somax2 and the REACH Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Assayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Carsault</w:t>
+                <w:t xml:space="preserve">Laurent Bonnasse-Gahot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Nika</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gérard Assayag</w:t>
+                <w:t xml:space="preserve">Joakim Borg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics10212634⟩</w:t>
+              <w:t xml:space="preserve">Computer Music Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (4), pp.7-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/comj_a_00662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474695v1</w:t>
+                <w:t xml:space="preserve">hal-04826750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">With, against, or without? Familiarity and copresence increase interactional dissensus and relational plasticity in freely improvising duos.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Golvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliénor Golvet</w:t>
+                <w:t xml:space="preserve">Louise Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Goupil</w:t>
+                <w:t xml:space="preserve">Pierre Saint-Germier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Saint-Germier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Matuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology of Aesthetics, Creativity, and the Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (2), pp.182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/aca0000422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-créativité humains-machines. Une réflexion sur les indisciplines symboliques.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Combining Real-Time Extraction and Prediction of Musical Chord Progressions for Creative Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Carsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Esling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone d'Informatique et Musique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (21), pp.2634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics10212634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140767v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Modal Variational Inference For Bijective Signal-Symbol Translation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Co-créativité humains-machines. Une réflexion sur les indisciplines symboliques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 22 nd International Conference on Digital Audio Effects (DAFx-19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Revue Francophone d'Informatique et Musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 7-8 - Culture du code</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471810v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning of Hierarchical Temporal Structures for Guided Improvisation</w:t>
+                <w:t xml:space="preserve">Cross-Modal Variational Inference For Bijective Signal-Symbol Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ken Déguernel</w:t>
+                <w:t xml:space="preserve">Axel Chemla-Romeu-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Nika</w:t>
+                <w:t xml:space="preserve">Stavros Ntalampiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Esling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Assayag</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+                <w:t xml:space="preserve">Goffredo Haus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Music Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 22 nd International Conference on Digital Audio Effects (DAFx-19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378273v1</w:t>
+                <w:t xml:space="preserve">hal-02471810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Factor Oracles for Multidimensional Machine Improvisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Learning of Hierarchical Temporal Structures for Guided Improvisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Déguernel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Assayag</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Assayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Music Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 42 (2), pp.52-66. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/comj_a_00460⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 43 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/comj_a_00521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693750v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lettres</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Probabilistic Factor Oracles for Multidimensional Machine Improvisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Déguernel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Music Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 41, pp.15 - 20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/COMJc00410⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 42 (2), pp.52-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/comj_a_00460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688998v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693750v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ImproteK: introducing scenarios into human-computer music improvisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Nika</w:t>
+                <w:t xml:space="preserve">Lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Chowning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Chemillier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Daniel Teruggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Appleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Computers in Entertainment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3022635⟩</w:t>
+              <w:t xml:space="preserve">Computer Music Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41, pp.15 - 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/COMJc00410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380163v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GELISP : A Framework to represent musical constraint satisfaction problems and search strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Toro Mauricio</w:t>
+                <w:t xml:space="preserve">ImproteK: introducing scenarios into human-computer music improvisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilo Rueda</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Marc Chemillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical and Applied Information Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Computers in Entertainment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3022635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580474v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NTCCRT : A Concurrent Constraint Framework for Soft Real-Time Music Interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">GELISP : A Framework to represent musical constraint satisfaction problems and search strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toro Mauricio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Rueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical and Applied Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 82 (1), pp.184-193</w:t>
+              <w:t xml:space="preserve">, 2016, 86 (2), pp.327-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580493v1</w:t>
+                <w:t xml:space="preserve">hal-01580474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musique Lab 2: From computer-aided composition to music education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NTCCRT : A Concurrent Constraint Framework for Soft Real-Time Music Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toro Mauricio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bresson</w:t>
+                <w:t xml:space="preserve">Camilo Rueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Guédy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Carlos Agon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Music, Technology and Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Theoretical and Applied Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82 (1), pp.184-193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1386/jmte.5.3.273_1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01159540v1</w:t>
+                <w:t xml:space="preserve">hal-01580493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Hybrid Temporal Paradigm for Musical Composition and Performance: The Case of Musical Interpretation</w:t>
+                <w:t xml:space="preserve">Musique Lab 2: From computer-aided composition to music education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Allombert</w:t>
+                <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fabrice Guédy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Music Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Music, Technology and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (3), pp.273-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1386/jmte.5.3.273_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01106917v1</w:t>
+                <w:t xml:space="preserve">hal-01159540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Hybrid Temporal Paradigm for Musical Composition and Performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Towards an Hybrid Temporal Paradigm for Musical Composition and Performance: The Case of Musical Interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Allombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Music Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 37 (2), pp. 61-72</w:t>
+              <w:t xml:space="preserve">, 2013, 2 (37), pp.61-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580584v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sample Orchestrator : gestion par le contenu d’échantillons sonores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an Hybrid Temporal Paradigm for Musical Composition and Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Vinet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Antoine Allombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2011 (3), pp.417-468</w:t>
+              <w:t xml:space="preserve">Computer Music Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (2), pp. 61-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250794v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Information Geometry of Audio Streams with Applications to Similarity Computing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sample Orchestrator : gestion par le contenu d’échantillons sonores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Assayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arshia Cont</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juan José Burred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (3), pp.417-468</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579590v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the musical orchestration problem using multiobjective constrained optimization with a genetic local search approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the Information Geometry of Audio Streams with Applications to Similarity Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arshia Cont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Dubnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Saint-James</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heuristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10732-009-9113-7⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (4), pp.837-846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASL.2010.2066266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01176408v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Lisp/CLOS Programming in OpenMusic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Solving the musical orchestration problem using multiobjective constrained optimization with a genetic local search approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Saint-James</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Higher-Order and Symbolic Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10990-009-9044-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heuristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (5), pp.681-714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10732-009-9113-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683472v1</w:t>
+                <w:t xml:space="preserve">hal-01176408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenMusic : de la composition à l'enseignement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Visual Lisp/CLOS Programming in OpenMusic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Agon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Inouï. Revue de l'Ircam</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Higher-Order and Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (1), pp.81-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10990-009-9044-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01106238v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musique Lab Maquette : approche interactive des processus compositionnels pour la pédagogie musicale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">OpenMusic : de la composition à l'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Assayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 13, 26 p</w:t>
+              <w:t xml:space="preserve">L'Inouï. Revue de l'Ircam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696328v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Aspects of Iannis Xenakis' "Symbolic Music": A Computer-Aided Exploration of Compositional Processes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Musique Lab Maquette : approche interactive des processus compositionnels pour la pédagogie musicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guédy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephan Schaub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of New Music Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 33 (2), pp.145-159</w:t>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01106085v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Factor Oracles for machine Improvisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Dubnov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 8 (9), pp.604-610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de médiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Révolutions industrielles de la musique, 18, pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer Assisted Composition at Ircam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Formal Aspects of Iannis Xenakis' "Symbolic Music": A Computer-Aided Exploration of Compositional Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Andreatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camilo Rueda</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Schaub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Music Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 23 (5), pp.59-72</w:t>
+              <w:t xml:space="preserve">Journal of New Music Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 33 (2), pp.145-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01106193v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Computer Assisted Composition at Ircam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Agon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Assayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Laurson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Rueda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Music Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 23 (5), pp.59-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'appareil musical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cholleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resonance : journal of science education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 7, pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2947,6737 +3064,6737 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Music Co-Creation with an Instrumental Technique-Aware System: A Case Study with Flute and Somax2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brochec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Malt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Computer Music Conference (ICMC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Track MusicLDM: Towards Versatile Music Generation with Latent Diffusion Model ⋆</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tornike Karchkhadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Rasool Izadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Dubnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAI ArtsIT 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Abu DHABI, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715297v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creative Improvised Interaction with Generative Musical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Dubnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vignesh Gokul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE 5th International Conference on Multimedia Information Processing and Retrieval (MIPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Aug 2022, CA (virtual), United States. pp.121-126, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MIPR54900.2022.00028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A posthumous improvisation by Toots Thielemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chemillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Dubnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Malt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toots Thielemans (1922-2016). A Century of Music across Europe and America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03565439v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'informatique musicale : informatique et musique en interdisciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Andreatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Giavitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indisciplines symboliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JIM 2019 Journées d'Informatique Musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LaBRI, May 2019, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03111483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating Equivalent Chord Progressions to Enrich Guided Improvisation : Application to Rhythm Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Déguernel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMC 2017 - 14th Sound and Music Computing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Espoo, Finland. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYCI2 agents: merging the &amp;quot;free&amp;quot;, &amp;quot;reactive&amp;quot;, and &amp;quot;scenario-based&amp;quot; music generation paradigms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Déguernel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Chemla--Romeu-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Computer Music Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guider l'improvisation musicale homme-machine : une synthèse sur le système ImproteK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chemillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatiques Musicales (JIM) 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GMEA - Labri, Mar 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles Probabilistes pour l'Interaction entre agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Affect • Compagnon Artificiel • Interaction (WACAI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Multidimensional Sequences For Improvisation In The OMax Paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Déguernel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Sound and Music Computing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GUIDER L'IMPROVISATION MUSICALE HOMME-MACHINE : UNE SYNTHÈSE SUR LE SYSTÈME IMPROTEK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chemillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of synchrony in an Adaptive Interaction Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Guided improvisation as dynamic calls to an offline model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chemillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Virtual Agents 2015 Doctoral Consortium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Sound and Music Computing (SMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Maynooth, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164604v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided improvisation as dynamic calls to an offline model</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Model of Adaptation in Human-Machine Interaction for Embodied Conversational Agents and Musical Improvisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Sanlaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sound and Music Computing (SMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Maynooth, Ireland</w:t>
+              <w:t xml:space="preserve">, Doctoral Consortium, Intelligent Virtual Agents, IVA'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184642v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model of Adaptation in Human-Machine Interaction for Embodied Conversational Agents and Musical Improvisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Emergence of synchrony in an Adaptive Interaction Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Pelachaud</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, Doctoral Consortium, Intelligent Virtual Agents, IVA'15</w:t>
+              <w:t xml:space="preserve">Intelligent Virtual Agents 2015 Doctoral Consortium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412479v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creative Symbolic Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Intl. Comp. Mus. Conf. and 11th Sound and Music Comp. Conf. (ICMC / SMC joint conf.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Athenes, Greece. pp 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01146734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation in an Interactive Model designed for Human Conversation and Music Improvisation: a preparatory outline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WACAI 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OMaxist Dialectics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Interfaces for Musical Expression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Ann Arbor, United States. pp.137-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Music Design with Audio Oracle using Information Rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Dubnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIRST INTERNATIONAL WORKSHOP ON MUSICAL METACREATION (MUME 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Palo Alto, United States. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenMusic – Visual Programming Environment for Music Composition, Analysis and Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM MultiMedia (MM'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Scottsdale, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2072298.2072434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01182394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audio Oracle Analysis of Musical Information Rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Dubnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of IEEE Semantic Computing Conference (ICSC2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown, United States. pp.567--571</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On architecture and formalisms for computer assisted improvisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fivos Maniatakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sound and Music Computing conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Barcelona, Espagne. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of FORCES: An INRIA Project on Declarative Formalisms for Emergent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Olarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Rueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toro Mauricio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLP 2009 - 25th International Conference on Logic Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Pasadena, United States. pp.509-513, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-02846-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00426610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iscore : A system for writing interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OpenMusic: Design and Implementation Aspects of a Visual Programming Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Agon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Allombert</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Jean Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Digital Interactive Media in Entertainment and Arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Athènes, Greece. pp.360-367</w:t>
+              <w:t xml:space="preserve">European Lisp Symposium - ELS'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353619v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenMusic: Design and Implementation Aspects of a Visual Programming Language</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">INTRODUCING VIDEO FEATURES AND SPECTRAL DESCRIPTORS IN THE OMAX IMPROVISATION SYSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Dubnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Lisp Symposium - ELS'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ICMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Belfast, Ireland. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01106321v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTRODUCING VIDEO FEATURES AND SPECTRAL DESCRIPTORS IN THE OMAX IMPROVISATION SYSTEM</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Iscore : A system for writing interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Allombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Belfast, Ireland. pp.1-1</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Digital Interactive Media in Entertainment and Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Athènes, Greece. pp.360-367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161405v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A system of Interactive Scores based on qualitative and quantitative temporal constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Allombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Digital Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Porto, Portugal. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boxes à Iscore : vers une écriture de l'interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Allombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Albi, France. pp.79-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Evolutionary Approach to Computer-Aided Orchestration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">NAVIGATING THE ORACLE: A HEURISTIC APPROACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Tardieu</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e workshop on Evolutionary Computation, Machine Learning and Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Computer Music Conference '07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Copenhagen, Denmark. pp.405-412</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-71805-5_54⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01336151v1</w:t>
+                <w:t xml:space="preserve">hal-01161388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAVIGATING THE ORACLE: A HEURISTIC APPROACH</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An Evolutionary Approach to Computer-Aided Orchestration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Saint-James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Bloch</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Computer Music Conference '07</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5e workshop on Evolutionary Computation, Machine Learning and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Valencia, Spain. pp.488-497, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-71805-5_54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01161388v1</w:t>
+                <w:t xml:space="preserve">hal-01336151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Evolutionary Approach to Computer-Aided Orchestration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Assayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Tardieu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Saint-James</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EvoMUSART</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Valence, Spain. pp.488-497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GUIDAGE: A Fast Audio Query Guided Assemblage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Dubnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of International Computer Music Conference (ICMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A System of Interactive Scores based on Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Allombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Desainte-Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Sound and Music Computing Conference (SMC07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Lefkada, Greece. pp.158-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique Lab 2 - Un environnement d'aide à la pédagogie musicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale - JIM'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audio Oracle: A New Algorithm for Fast Learning of Audio Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Dubnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of International Computer Music Conference (ICMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OMAX Brothers: A Dynamic Topology of Agents for Improvisation Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chemillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Dubnov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Multimedia Workshop on Audio and Music Computing for Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Santa Barbara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMITATIVE AND GENERATIVE ORCHESTRATIONS USING PRE-ANALYSED SOUNDS DATABASES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Assayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Tardieu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Saint-James</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMC'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Marseille, France. pp.115-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrent Constraints Models for Interactive Scores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Allombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Desainte-Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Rueda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Sound and Music Computing Conference (SMC06), GMEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OMax-Ofon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chemillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sound and Music Computing (SMC) 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Marseille, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Concurrent Constraints Factor Oracle Model for Music Improvisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Rueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Dubnov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXII Conferencia Latinoamericana de Informática CLEI 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Santiago, Chile. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONCURRENT CONSTRAINTS MODELS FOR SPECIFYING INTERACTIVE SCORES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Allombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Desainte-Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Rueda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sound and Music Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for Anticipatory Machine Improvisation and Style Imitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Dubnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anticipatory Behavior in Adaptive Learning Systems (ABiALS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvisation et réinjection stylistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chemillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le feed-back dans la création musicale contemporaine - Rencontres musicales pluri-disciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Lyon, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omax Brothers : a Dynamic Topology of Agents for Improvization Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chemillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Dubnov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Audio and Music Computing for Multimedia, ACM Multimedia 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Santa Barbara, United States. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenMusic 5: A Cross-Platform Release of the Computer-Assisted Composition Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brazilian Symposium on Computer Music (SBCM'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvisation Planning and Jam Session Design using concepts of Sequence Variation and Flow Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Dubnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sound and Music Computing 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Salerno, Italy. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation et reconnaissance de patterns dans la musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lartillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Mcadams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des journées (SCO/0039) : Action Concertée Incitative (ACI) « Systèmes complexes en Sciences sociales « Centre Universitaire de Vaugirard 1, Université Paris 2.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OMClouds, petits nuages de contrainte dans OpenMusic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Montbéliard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OM :A Graphical extension of CLOS using the MOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01105847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation Visuelle et Editeurs Musicaux pour la Composition Assistée par Ordinateur.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Représentation et rendu de structures rythmiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface Homme Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105751v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation et rendu de structures rythmiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Programmation Visuelle et Editeurs Musicaux pour la Composition Assistée par Ordinateur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Marseille, France</w:t>
+              <w:t xml:space="preserve">Interface Homme Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992756v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation and Rendering of Rhythmic Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WedelMusic 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche adaptative et contraintes musicales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">The Geometrical Groove : rythmic canons between Theory, Implementations and Musical Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Andreatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Noll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPLC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, NA, France</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105724v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Geometrical Groove : rythmic canons between Theory, Implementations and Musical Experiment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Visual and Adaptive Constraint Programming in Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Truchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Bourges, France</w:t>
+              <w:t xml:space="preserve">ICMC 01</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987411v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual and Adaptive Constraint Programming in Music</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">CAO et contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Agon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMC 01</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105723v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAO et contraintes</w:t>
+                <w:t xml:space="preserve">No title</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Truchet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Olivier Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Dubnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Codognet</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gill Bejerano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, NA, France</w:t>
+              <w:t xml:space="preserve">8èmes Journées d'Informatique Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Bourges, France. pp.113-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105725v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No title</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Recherche adaptative et contraintes musicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Truchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Agon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gill Bejerano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées d'Informatique Musicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Bourges, France. pp.113-119</w:t>
+              <w:t xml:space="preserve">JFPLC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105887v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Level Musical Control of Sound Synthesis in OpenMusic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Stroppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMC: International Computer Music Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2000, Berlin, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01105534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guessing the Composer's Mind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Dubnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delerue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMC: International Computer Music Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Beijing, China. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objects, Time and Constraints in OpenMusic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Rueda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMC: International Computer Music Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Ann Arbor Michigan, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Constraint Programming in Visual Musical Composition Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Rueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Laurson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E.C.A.I. 98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Brighton, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal Classification Applied to Musical Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Dubnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ran El-Yaniv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMC: International Computer Music Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Ann Arbor Michigan, United States. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes de notation dans la composition assistée par ordinateur,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An Object Oriented Visual Environment for Musical Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Agon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Fineberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hanappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Musicales Pluridisciplinaires. Musique et Notation GRAME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Lyon, France</w:t>
+              <w:t xml:space="preserve">ICMC: International Computer Music Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Thessaloniki Hellas, Greece. pp.364-367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105477v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Object Oriented Visual Environment for Musical Composition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A framework to integrate environments for computer aided composition and sound synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hanappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Hanappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMC: International Computer Music Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Thessaloniki Hellas, Greece. pp.364-367</w:t>
+              <w:t xml:space="preserve">JIM: Journées d'informatique musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Lyon, France. pp.114-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161427v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework to integrate environments for computer aided composition and sound synthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Problèmes de notation dans la composition assistée par ordinateur,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIM: Journées d'informatique musicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Lyon, France. pp.114-121</w:t>
+              <w:t xml:space="preserve">Rencontres Musicales Pluridisciplinaires. Musique et Notation GRAME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161216v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Programming in Music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMC: International Computer Music Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Banff, Canada. pp.73-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01105457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Music Representation Project at IRCAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Rueda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMC: International Computer Music Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Tokyo, Japan. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9687,340 +9804,340 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine-man Co-improvisation: Incursion of Djazz in Flamenco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séraphin Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Malt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chemillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOMOS, The Second Symposium of the ICTM Study Group on Sound, Movement, and the Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Barcelone, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somax 2 a Reactive Multi-Agent Environment for Co-Improvisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joakim Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Malt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMC 2022 - Sound Music &amp; Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France. Proceedings of the 19th Sound and Music Computing Conference, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001271v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvisation musicale multidimensionnelle dans le paradigme OMax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Déguernel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes Chercheurs en Acoustique, Audition et Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10030,2416 +10147,2416 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artisticiel / Cyber-Improvisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chemillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association Improvisation Musicale et Technologie. Phonofaune, 2021, Dialogiques d'Uzeste, Bernard Lubat</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The OM Composer's Book 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Delatour France / IRCAM-Centre Pompidou, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint Programming in Music</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mathematics and Computation in Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Agon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Andreatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">ISTE-Wiley, pp.256, 2011</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer. 6726, 2011, Lecture Notes in Artificial Intelligence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872976v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematics and Computation in Music</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Constraint Programming in Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Truchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Springer. 6726, 2011, Lecture Notes in Artificial Intelligence</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE-Wiley, pp.256, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01106680v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The OM Composer's Book 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Delatour France / Ircam-Centre Pompidou, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la musique avec les mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerino Mazzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collection Musique / Science, Ircam / Delatour. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The OM Composer's Book 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Delatour France / Ircam-Centre Pompidou, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journal of New Music Research, Special Issue on Sound and Music Computing,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">De la théorie musicale à l'art de l'improvisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mcadams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DELATOUR-France; AYARI Mondher. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01106400v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la théorie musicale à l'art de l'improvisation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">De la théorie musicale à l’art de l’improvisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayari Mondher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assayag Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Mcadams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francis Rousseaux</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lartillot Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouvel Jean-Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DELATOUR-France; AYARI Mondher. 2005</w:t>
+              <w:t xml:space="preserve">DELATOUR-France; Mondher AYARI. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01106225v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la théorie musicale à l’art de l’improvisation</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">DELATOUR-France; Mondher AYARI. 2005</w:t>
+                <w:t xml:space="preserve">Journal of New Music Research, Special Issue on Sound and Music Computing,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Assayag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01106258v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agalma-IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Giavitto; Pierre Saint-Germier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Art au temps de l’IA. Générer, critiquer, créer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions du Centre Pompidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.81-86, 2025, 978-2-38654-016-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Machine Co-Creativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Bernard Lubat, Gérard Assayag, Marc Chemillier. Artisticiel / Cyber-Improvisations. Phonofaune, 2021, Dialogiques d'Uzeste. ⟨hal-03542917⟩</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvising in Creative Symbolic Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jordan B. L. Smith; Elaine Chew; Gérard Assayag. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Conversations : Mathematics and Computation in Music Performance and Composition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, World Scientific; Imperial College Press, pp.61 - 74, 2016, Lecture Notes Series, 978-981-3140-09-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction with Machine Improvisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Dubnov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Shlomo, Argamon and Shlomo, Dubnov and Kevin, Burns. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Structure of Style: Algorithmic Approaches to Understanding Manner and Meaning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.219-245, 2010, 978-3-642-12337-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-12337-5_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memex and Composer Duets: computer aided composition using style modeling and mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Dubnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collection Musique Sciences ircam Delatour; Agon C., Assayag, G., Bresson J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Music Composers book 2,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipatory Model of Musical Style Imitation using Collaborative and Competitive Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Dubnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Butz M.V. and Sigaud O. and Pezzulo G. and Baldassarre G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anticipatory Behavior in Adaptive Learning Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4520, Springer Verlag, pp.285-306, 2007, Lecture Notes in Computer Science / Artificial Intelligence (LNAI), 978-3-540-74261-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la calculabilité à l'implémentation musicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collection Musique Sciences Ircam / Delatour; Assayag, G., Nicolas, F., Mazzola, g. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser la musique avec les mathématiques,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation du système complexe de perception de structures musicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lartillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delatour; Mondher Ayari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la théorie à l'art de l'improvisation : Analyse de performances et modélisation musicale,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-1, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l'ouvrage (avant-propos)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Ayari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DELATOUR-France; AYARI Mondher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la théorie musicale à l'art de l'improvisation, Analyse des performances et modelisation musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation et reconnaissance de patterns dans la musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Mcadams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lartillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre Universitaire de Vaugirard 1, Université Paris 2. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des journées (SCO/0039) : Action Concertée Incitative (ACI) « Systèmes complexes en Sciences sociales »,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.76-83, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils informatiques pour la composition musicale assistée par ordinateur : un état de l’art.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Euresis Edizioni; Jacopo Baboni Schilingi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of articles and essays of PRISMA group,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01105846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal Prediction Applied to Stylistic Music Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Dubnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer; Assayag, G., Feichtinger, H.G., Rodrigues, J.F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Music, A Diderot Mathematical Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.147-158, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object-Oriented Programming in OpenMusic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Birkhäuser Verlag Ed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topos of Music,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01105754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Constraints and Concurrent Objects in Musical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Rueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis O. Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Tamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kluwer Academic Publisher, Netherlands. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constraints,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du calcul secret au calcul visuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès; Sous la direction de François Delalande et Hugues Vinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces homme-machine et création musicale,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01105702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAO : vers la partition potentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ircam - Centre Georges Pompidou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'Ircam n° 3, Recherche musicale : La composition assistée par ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-1, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12449,117 +12566,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyber-improvisations et cocréativité, quand le jazz joue avec les machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chemillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lubat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12569,271 +12686,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dicy2 for Ableton Live</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dicy2 for Max</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Nika</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joakim Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Ircam. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Ostrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ircam UMR STMS 9912. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892601v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dicy2 for Max</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dicy2 for Ableton Live</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Nika</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joakim Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Poletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Ircam UMR STMS 9912. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ircam. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892611v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId256"/>
+      <w:footerReference w:type="default" r:id="rId260"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12980,51 +13097,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760169v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Teixeira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiorini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Malt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5216/mh.v24.78611" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010744v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Dubnov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignesh Gokul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psf2022005049" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826750v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnasse-Gahot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Borg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj_a_00662" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03474695v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carsault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nika" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Esling" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10212634" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478233v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Golvet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goupil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Germier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matuszewski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/aca0000422" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140767v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471810v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Chemla-Romeu-Santos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Ntalampiras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goffredo Haus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378273v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken D&#233;guernel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Assayag" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj_a_00521" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01693750v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj_a_00460" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688998v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chowning" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bayle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Teruggi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Appleton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/COMJc00410" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380163v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chemillier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3022635" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580474v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toro Mauricio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Rueda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159540v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bresson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;dy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jmte.5.3.273_1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106917v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allombert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580584v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Burred" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Carpentier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579590v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshia Cont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2066266" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176408v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Saint-James" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-009-9113-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DR99JKVT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683472v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10990-009-9044-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106238v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696328v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106085v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Andreatta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schaub" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161221v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161324v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106193v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Laurson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156742v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cholleton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061669v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brochec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715297v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tornike Karchkhadze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rasool Izadi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Chen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010750v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIPR54900.2022.00028" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565439v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348292v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111483v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528559v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583089v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Chemla--Romeu-Santos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361233v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379649v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanlaville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346797v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126578v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164604v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bouche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412479v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelachaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146734v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107158v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706662v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;vy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bloch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161018v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182394v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072298.2072434" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839065v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157074v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fivos Maniatakos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426610v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Aranda" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Olarte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02846-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353619v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106321v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161405v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353601v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353628v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336151v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carpentier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tardieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71805-5_54" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161388v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161369v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tardieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839071v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307926v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desainte-Catherine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106275v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839072v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839075v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bloch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161353v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307924v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161346v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161352v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013859v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Allombert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Assayag" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Desainte-Catherine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rueda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839074v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161350v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161351v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161332v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161335v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106098v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lartillot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Ayari" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994207v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Codognet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105847v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105751v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992756v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Haddad" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106194v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105724v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987411v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noll" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105723v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105725v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105887v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Bejerano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105534v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Stroppa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161367v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delerue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106256v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106255v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161365v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran El-Yaniv" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105477v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161427v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Fineberg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hanappe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161216v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105457v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157135v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010770v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Costa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001271v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437490v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542917v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lubat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354935v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872976v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106680v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Amiot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106311v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106398v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerino Mazzola" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicolas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106274v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106400v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106225v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chouvel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rousseaux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106258v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayari Mondher" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assayag G&#233;rard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lartillot Olivier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouvel Jean-Marc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124401v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livre-art-ia-centrepompidou.ircam.fr" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542986v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378904v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694801v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12337-5_10" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106436v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839073v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106434v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161418v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106477v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106219v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105846v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161368v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105754v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106257v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Alvarez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis O. Quesada" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tamura" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Valencia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105702v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161191v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764286v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892601v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Muller" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Poletti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892611v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ostrowski" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579009v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiorini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Lewis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Holzborn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/LEON.a.2580" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760169v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Teixeira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Malt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5216/mh.v24.78611" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010744v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Dubnov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignesh Gokul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psf2022005049" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826750v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnasse-Gahot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Borg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj_a_00662" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478233v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Golvet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goupil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Germier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matuszewski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/aca0000422" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03474695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carsault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nika" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Esling" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10212634" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140767v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471810v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Chemla-Romeu-Santos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Ntalampiras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goffredo Haus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378273v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken D&#233;guernel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Assayag" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj_a_00521" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01693750v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj_a_00460" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688998v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chowning" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bayle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Teruggi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Appleton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/COMJc00410" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380163v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chemillier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3022635" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580474v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toro Mauricio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Rueda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580493v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159540v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bresson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;dy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jmte.5.3.273_1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106917v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allombert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580584v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250794v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Burred" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Carpentier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579590v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshia Cont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2066266" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176408v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Saint-James" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-009-9113-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DR99JKVT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10990-009-9044-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106238v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696328v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161221v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161324v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106085v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Andreatta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schaub" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106193v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Laurson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156742v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cholleton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061669v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brochec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715297v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tornike Karchkhadze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rasool Izadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010750v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIPR54900.2022.00028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565439v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348292v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111483v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528559v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583089v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Chemla--Romeu-Santos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361233v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379649v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanlaville" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346797v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126578v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184642v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bouche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412479v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelachaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164604v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146734v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107158v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706662v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;vy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bloch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161018v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182394v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072298.2072434" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839065v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157074v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fivos Maniatakos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426610v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Aranda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Olarte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02846-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106321v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161405v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353619v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353601v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353628v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161388v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336151v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carpentier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tardieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71805-5_54" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161369v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tardieu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839071v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307926v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desainte-Catherine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106275v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839072v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839075v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bloch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161353v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307924v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161346v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161352v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013859v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Allombert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Assayag" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Desainte-Catherine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rueda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839074v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161350v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161351v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161332v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161335v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106098v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lartillot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Ayari" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994207v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Codognet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105847v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992756v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Haddad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105751v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106194v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987411v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noll" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105723v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105725v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105887v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Bejerano" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105724v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105534v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Stroppa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161367v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delerue" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106256v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106255v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161365v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran El-Yaniv" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161427v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Fineberg" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hanappe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161216v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105477v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105457v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157135v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010770v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Costa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001271v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437490v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542917v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lubat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354935v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106680v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Amiot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872976v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106311v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106398v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerino Mazzola" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicolas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106274v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106225v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chouvel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rousseaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106258v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayari Mondher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assayag G&#233;rard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lartillot Olivier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouvel Jean-Marc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106400v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124401v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livre-art-ia-centrepompidou.ircam.fr" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542986v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378904v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694801v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12337-5_10" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106436v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839073v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106434v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161418v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106477v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106219v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105846v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161368v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105754v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106257v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Alvarez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis O. Quesada" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tamura" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Valencia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105702v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161191v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764286v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892611v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Muller" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ostrowski" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892601v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Poletti" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>