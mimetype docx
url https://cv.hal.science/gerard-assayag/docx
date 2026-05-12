--- v1 (2026-04-20)
+++ v2 (2026-05-12)
@@ -1671,269 +1671,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musique Lab 2: From computer-aided composition to music education</w:t>
+                <w:t xml:space="preserve">Towards an Hybrid Temporal Paradigm for Musical Composition and Performance: The Case of Musical Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bresson</w:t>
+                <w:t xml:space="preserve">Antoine Allombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Guédy</w:t>
+                <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Music, Technology and Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Music Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (37), pp.61-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159540v1</w:t>
+                <w:t xml:space="preserve">hal-01106917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Hybrid Temporal Paradigm for Musical Composition and Performance: The Case of Musical Interpretation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Musique Lab 2: From computer-aided composition to music education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Allombert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
+                <w:t xml:space="preserve">Fabrice Guédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Music Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Music, Technology and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (3), pp.273-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1386/jmte.5.3.273_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01106917v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Hybrid Temporal Paradigm for Musical Composition and Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Allombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2316,51 +2316,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Lisp/CLOS Programming in OpenMusic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2433,51 +2433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenMusic : de la composition à l'enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Inouï. Revue de l'Ircam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2502,64 +2502,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique Lab Maquette : approche interactive des processus compositionnels pour la pédagogie musicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2591,178 +2591,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Factor Oracles for machine Improvisation</w:t>
+                <w:t xml:space="preserve">Computeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shlomo Dubnov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 8 (9), pp.604-610</w:t>
+              <w:t xml:space="preserve">Cahiers de médiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Révolutions industrielles de la musique, 18, pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01161221v1</w:t>
+                <w:t xml:space="preserve">hal-01161324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computeur</w:t>
+                <w:t xml:space="preserve">Using Factor Oracles for machine Improvisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Dubnov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de médiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Révolutions industrielles de la musique, 18, pp.1-1</w:t>
+              <w:t xml:space="preserve">Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 8 (9), pp.604-610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01161324v1</w:t>
+                <w:t xml:space="preserve">hal-01161221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Aspects of Iannis Xenakis' "Symbolic Music": A Computer-Aided Exploration of Compositional Processes</w:t>
               </w:r>
@@ -3558,51 +3558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Andreatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Giavitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4374,51 +4374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chemillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5039,51 +5039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenMusic – Visual Programming Environment for Music Composition, Analysis and Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5474,355 +5474,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00426610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenMusic: Design and Implementation Aspects of a Visual Programming Language</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iscore : A system for writing interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bresson</w:t>
+                <w:t xml:space="preserve">Antoine Allombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Lisp Symposium - ELS'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Digital Interactive Media in Entertainment and Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Athènes, Greece. pp.360-367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01106321v1</w:t>
+                <w:t xml:space="preserve">hal-00353619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTRODUCING VIDEO FEATURES AND SPECTRAL DESCRIPTORS IN THE OMAX IMPROVISATION SYSTEM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shlomo Dubnov</w:t>
+                <w:t xml:space="preserve">OpenMusic: Design and Implementation Aspects of a Visual Programming Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Agon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Belfast, Ireland. pp.1-1</w:t>
+              <w:t xml:space="preserve">European Lisp Symposium - ELS'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01161405v1</w:t>
+                <w:t xml:space="preserve">hal-01106321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iscore : A system for writing interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
+                <w:t xml:space="preserve">INTRODUCING VIDEO FEATURES AND SPECTRAL DESCRIPTORS IN THE OMAX IMPROVISATION SYSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Dubnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Digital Interactive Media in Entertainment and Arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Athènes, Greece. pp.360-367</w:t>
+              <w:t xml:space="preserve">ICMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Belfast, Ireland. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353619v1</w:t>
+                <w:t xml:space="preserve">hal-01161405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A system of Interactive Scores based on qualitative and quantitative temporal constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Allombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5860,64 +5860,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boxes à Iscore : vers une écriture de l'interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Allombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5949,360 +5949,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAVIGATING THE ORACLE: A HEURISTIC APPROACH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Evolutionary Approach to Computer-Aided Orchestration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Bloch</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Saint-James</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Computer Music Conference '07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Copenhagen, Denmark. pp.405-412</w:t>
+              <w:t xml:space="preserve">EvoMUSART</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Valence, Spain. pp.488-497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01161388v1</w:t>
+                <w:t xml:space="preserve">hal-01161369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Evolutionary Approach to Computer-Aided Orchestration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Saint-James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Carpentier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e workshop on Evolutionary Computation, Machine Learning and Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Valencia, Spain. pp.488-497, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-71805-5_54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Evolutionary Approach to Computer-Aided Orchestration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NAVIGATING THE ORACLE: A HEURISTIC APPROACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Saint-James</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvoMUSART</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Valence, Spain. pp.488-497</w:t>
+              <w:t xml:space="preserve">International Computer Music Conference '07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Copenhagen, Denmark. pp.405-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161369v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GUIDAGE: A Fast Audio Query Guided Assemblage</w:t>
               </w:r>
@@ -6383,51 +6383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A System of Interactive Scores based on Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Allombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6478,64 +6478,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique Lab 2 - Un environnement d'aide à la pédagogie musicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6662,675 +6662,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMAX Brothers: A Dynamic Topology of Agents for Improvisation Learning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arshia Cont</w:t>
+                <w:t xml:space="preserve">A Concurrent Constraints Factor Oracle Model for Music Improvisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Rueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Dubnov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Multimedia Workshop on Audio and Music Computing for Multimedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Santa Barbara, United States</w:t>
+              <w:t xml:space="preserve">XXXII Conferencia Latinoamericana de Informática CLEI 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Santiago, Chile. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839075v1</w:t>
+                <w:t xml:space="preserve">hal-01161352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMITATIVE AND GENERATIVE ORCHESTRATIONS USING PRE-ANALYSED SOUNDS DATABASES</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OMax-Ofon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Saint-James</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chemillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMC'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Marseille, France. pp.115-122</w:t>
+              <w:t xml:space="preserve">Sound and Music Computing (SMC) 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Marseille, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161353v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent Constraints Models for Interactive Scores</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camilo Rueda</w:t>
+                <w:t xml:space="preserve">CONCURRENT CONSTRAINTS MODELS FOR SPECIFYING INTERACTIVE SCORES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Allombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Assayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Desainte-Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Rueda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Sound and Music Computing Conference (SMC06), GMEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Marseille, France</w:t>
+              <w:t xml:space="preserve">Sound and Music Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307924v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMax-Ofon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Bloch</w:t>
+                <w:t xml:space="preserve">OMAX Brothers: A Dynamic Topology of Agents for Improvisation Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Assayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chemillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arshia Cont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Dubnov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sound and Music Computing (SMC) 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Marseille, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">ACM Multimedia Workshop on Audio and Music Computing for Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Santa Barbara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161346v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Concurrent Constraints Factor Oracle Model for Music Improvisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camilo Rueda</w:t>
+                <w:t xml:space="preserve">IMITATIVE AND GENERATIVE ORCHESTRATIONS USING PRE-ANALYSED SOUNDS DATABASES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shlomo Dubnov</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Saint-James</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXII Conferencia Latinoamericana de Informática CLEI 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Santiago, Chile. pp.1-1</w:t>
+              <w:t xml:space="preserve">SMC'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Marseille, France. pp.115-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161352v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONCURRENT CONSTRAINTS MODELS FOR SPECIFYING INTERACTIVE SCORES</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C Rueda</w:t>
+                <w:t xml:space="preserve">Concurrent Constraints Models for Interactive Scores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Allombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Assayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Desainte-Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Rueda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sound and Music Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Marseille, France</w:t>
+              <w:t xml:space="preserve">3rd Sound and Music Computing Conference (SMC06), GMEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013859v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for Anticipatory Machine Improvisation and Style Imitation</w:t>
               </w:r>
@@ -7627,51 +7627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenMusic 5: A Cross-Platform Release of the Computer-Assisted Composition Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8083,247 +8083,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01105847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation et rendu de structures rythmiques</w:t>
+                <w:t xml:space="preserve">Programmation Visuelle et Editeurs Musicaux pour la Composition Assistée par Ordinateur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Marseille, France</w:t>
+              <w:t xml:space="preserve">Interface Homme Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992756v1</w:t>
+                <w:t xml:space="preserve">hal-01105751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation Visuelle et Editeurs Musicaux pour la Composition Assistée par Ordinateur.</w:t>
+                <w:t xml:space="preserve">Représentation et rendu de structures rythmiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface Homme Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105751v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation and Rendering of Rhythmic Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8355,230 +8355,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Geometrical Groove : rythmic canons between Theory, Implementations and Musical Experiment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlos Agon</w:t>
+                <w:t xml:space="preserve">Visual and Adaptive Constraint Programming in Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Bourges, France</w:t>
+              <w:t xml:space="preserve">ICMC 01</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987411v1</w:t>
+                <w:t xml:space="preserve">hal-01105723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual and Adaptive Constraint Programming in Music</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Truchet</w:t>
+                <w:t xml:space="preserve">The Geometrical Groove : rythmic canons between Theory, Implementations and Musical Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Andreatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Noll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMC 01</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, NA, France</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105723v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAO et contraintes</w:t>
               </w:r>
@@ -9370,217 +9370,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Object Oriented Visual Environment for Musical Composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A framework to integrate environments for computer aided composition and sound synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hanappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Hanappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMC: International Computer Music Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Thessaloniki Hellas, Greece. pp.364-367</w:t>
+              <w:t xml:space="preserve">JIM: Journées d'informatique musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Lyon, France. pp.114-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01161427v1</w:t>
+                <w:t xml:space="preserve">hal-01161216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework to integrate environments for computer aided composition and sound synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">An Object Oriented Visual Environment for Musical Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Assayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Agon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Fineberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hanappe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIM: Journées d'informatique musicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Lyon, France. pp.114-121</w:t>
+              <w:t xml:space="preserve">ICMC: International Computer Music Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Thessaloniki Hellas, Greece. pp.364-367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161216v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problèmes de notation dans la composition assistée par ordinateur,</w:t>
               </w:r>
@@ -10249,51 +10249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The OM Composer's Book 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10389,51 +10389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Andreatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. 6726, 2011, Lecture Notes in Artificial Intelligence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -10530,51 +10530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The OM Composer's Book 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10732,51 +10732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Delatour France / Ircam-Centre Pompidou, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11365,51 +11365,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction with Machine Improvisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13097,51 +13097,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579009v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiorini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Lewis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Holzborn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/LEON.a.2580" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760169v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Teixeira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Malt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5216/mh.v24.78611" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010744v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Dubnov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignesh Gokul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psf2022005049" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826750v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnasse-Gahot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Borg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj_a_00662" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478233v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Golvet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goupil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Germier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matuszewski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/aca0000422" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03474695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carsault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nika" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Esling" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10212634" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140767v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471810v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Chemla-Romeu-Santos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Ntalampiras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goffredo Haus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378273v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken D&#233;guernel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Assayag" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj_a_00521" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01693750v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj_a_00460" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688998v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chowning" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bayle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Teruggi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Appleton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/COMJc00410" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380163v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chemillier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3022635" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580474v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toro Mauricio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Rueda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580493v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159540v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bresson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;dy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jmte.5.3.273_1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106917v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allombert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580584v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250794v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Burred" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Carpentier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579590v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshia Cont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2066266" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176408v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Saint-James" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-009-9113-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DR99JKVT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10990-009-9044-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106238v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696328v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161221v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161324v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106085v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Andreatta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schaub" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106193v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Laurson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156742v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cholleton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061669v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brochec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715297v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tornike Karchkhadze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rasool Izadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010750v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIPR54900.2022.00028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565439v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348292v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111483v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528559v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583089v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Chemla--Romeu-Santos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361233v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379649v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanlaville" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346797v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126578v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184642v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bouche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412479v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelachaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164604v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146734v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107158v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706662v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;vy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bloch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161018v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182394v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072298.2072434" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839065v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157074v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fivos Maniatakos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426610v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Aranda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Olarte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02846-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106321v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161405v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353619v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353601v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353628v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161388v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336151v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carpentier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tardieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71805-5_54" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161369v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tardieu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839071v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307926v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desainte-Catherine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106275v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839072v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839075v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bloch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161353v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307924v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161346v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161352v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013859v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Allombert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Assayag" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Desainte-Catherine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rueda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839074v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161350v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161351v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161332v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161335v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106098v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lartillot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Ayari" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994207v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Codognet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105847v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992756v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Haddad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105751v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106194v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987411v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noll" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105723v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105725v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105887v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Bejerano" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105724v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105534v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Stroppa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161367v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delerue" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106256v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106255v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161365v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran El-Yaniv" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161427v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Fineberg" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hanappe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161216v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105477v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105457v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157135v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010770v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Costa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001271v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437490v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542917v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lubat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354935v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106680v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Amiot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872976v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106311v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106398v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerino Mazzola" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicolas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106274v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106225v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chouvel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rousseaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106258v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayari Mondher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assayag G&#233;rard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lartillot Olivier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouvel Jean-Marc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106400v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124401v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livre-art-ia-centrepompidou.ircam.fr" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542986v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378904v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694801v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12337-5_10" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106436v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839073v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106434v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161418v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106477v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106219v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105846v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161368v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105754v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106257v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Alvarez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis O. Quesada" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tamura" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Valencia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105702v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161191v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764286v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892611v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Muller" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ostrowski" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892601v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Poletti" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579009v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiorini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Lewis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Holzborn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/LEON.a.2580" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760169v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Teixeira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Malt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5216/mh.v24.78611" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010744v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Dubnov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignesh Gokul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psf2022005049" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826750v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnasse-Gahot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Borg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj_a_00662" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478233v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Golvet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goupil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Germier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matuszewski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/aca0000422" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03474695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carsault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nika" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Esling" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10212634" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140767v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471810v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Chemla-Romeu-Santos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Ntalampiras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goffredo Haus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378273v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken D&#233;guernel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Assayag" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj_a_00521" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01693750v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj_a_00460" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688998v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chowning" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bayle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Teruggi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Appleton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/COMJc00410" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380163v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chemillier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3022635" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580474v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toro Mauricio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Rueda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580493v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106917v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allombert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159540v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bresson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;dy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jmte.5.3.273_1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580584v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250794v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Burred" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Carpentier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579590v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshia Cont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2066266" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176408v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Saint-James" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-009-9113-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DR99JKVT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10990-009-9044-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106238v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696328v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161324v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161221v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106085v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Andreatta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schaub" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106193v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Laurson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156742v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cholleton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061669v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brochec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715297v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tornike Karchkhadze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rasool Izadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010750v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIPR54900.2022.00028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565439v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348292v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111483v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528559v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583089v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Chemla--Romeu-Santos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361233v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379649v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanlaville" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346797v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126578v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184642v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bouche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412479v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelachaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164604v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146734v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107158v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706662v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;vy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bloch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161018v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182394v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072298.2072434" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839065v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157074v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fivos Maniatakos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426610v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Aranda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Olarte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02846-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353619v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106321v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161405v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353601v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353628v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161369v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tardieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336151v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carpentier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tardieu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71805-5_54" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161388v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839071v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307926v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desainte-Catherine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106275v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839072v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161352v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161346v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013859v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Allombert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Assayag" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Desainte-Catherine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rueda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839075v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bloch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161353v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307924v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839074v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161350v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161351v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161332v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161335v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106098v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lartillot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Ayari" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994207v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Codognet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105847v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105751v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992756v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Haddad" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106194v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105723v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987411v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noll" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105725v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105887v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Bejerano" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105724v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105534v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Stroppa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161367v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delerue" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106256v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106255v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161365v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran El-Yaniv" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161216v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hanappe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161427v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Fineberg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105477v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105457v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157135v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010770v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Costa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001271v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437490v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542917v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lubat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354935v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106680v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Amiot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872976v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106311v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106398v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerino Mazzola" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicolas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106274v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106225v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chouvel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rousseaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106258v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayari Mondher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assayag G&#233;rard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lartillot Olivier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouvel Jean-Marc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106400v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124401v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livre-art-ia-centrepompidou.ircam.fr" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542986v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378904v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694801v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12337-5_10" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106436v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839073v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106434v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161418v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106477v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106219v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105846v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161368v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105754v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106257v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Alvarez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis O. Quesada" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tamura" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Valencia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105702v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161191v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764286v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892611v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Muller" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ostrowski" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892601v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Poletti" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>